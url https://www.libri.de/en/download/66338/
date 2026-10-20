--- v5 (2026-09-16)
+++ v6 (2026-10-20)
@@ -6,374 +6,347 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Novi Listen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{DEA84469-C332-40DF-BB51-34FCD39AFE20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A432CFC-B770-492A-82BB-F27089399847}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{F6C38F54-6137-4FE5-8175-F650E8976949}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C2BCEA88-B255-46CA-A317-4DC05B6FA9D6}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="87">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Penguin Books Ltd (UK)</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
-    <t>Harper Collins Publ. UK</t>
-[...1 lines deleted...]
-  <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
-    <t>Bloomsbury UK</t>
-[...2 lines deleted...]
-    <t>Simon + Schuster UK</t>
+    <t>Guidebooks/Self-help</t>
+  </si>
+  <si>
+    <t>Orion Publishing Group</t>
+  </si>
+  <si>
+    <t>Harper Collins Publ. USA</t>
+  </si>
+  <si>
+    <t>Faber And Faber Ltd.</t>
+  </si>
+  <si>
+    <t>Macmillan USA</t>
+  </si>
+  <si>
+    <t>Hobby/Recreation/Nature</t>
+  </si>
+  <si>
+    <t>Sourcebooks LLC</t>
+  </si>
+  <si>
+    <t>Cartoons/Comics</t>
+  </si>
+  <si>
+    <t>Zhou, Y: Little Mushroom (Deluxe Hardcover Novel) 2</t>
+  </si>
+  <si>
+    <t>Fei Tian Ye Xiang: Seizing Dreams: Duo Meng (Novel) Vol. 1</t>
+  </si>
+  <si>
+    <t>Top 50 English newly published titles December 2026</t>
+  </si>
+  <si>
+    <t>Weir, A: Project Hail Mary (Deluxe Edition)</t>
+  </si>
+  <si>
+    <t>Broadbent, C: Children of Fallen Gods</t>
+  </si>
+  <si>
+    <t>Smith, J: Why Has Nobody Told Me This Before?</t>
+  </si>
+  <si>
+    <t>Mcquiston, C: Red, White &amp; Royal Blue: The Private Correspon</t>
+  </si>
+  <si>
+    <t>Stark, S: We Who Will Die</t>
+  </si>
+  <si>
+    <t>Sanderson, B: Fires of December</t>
+  </si>
+  <si>
+    <t>Housman, I: Til Quest Do Us Part</t>
+  </si>
+  <si>
+    <t>Tarantino, Q: Adventures of Cliff Booth</t>
+  </si>
+  <si>
+    <t>Norbury, J: Tiny Dragon's Little Book of Hope</t>
+  </si>
+  <si>
+    <t>Non-Fiction</t>
+  </si>
+  <si>
+    <t>Rou, R: Case File Compendium (Novel) 10 (Special Ed.)</t>
+  </si>
+  <si>
+    <t>Fei Tian Ye Xiang: Dinghai Fusheng Records (Novel) Vol. 6</t>
+  </si>
+  <si>
+    <t>Hubbard, M: Drop Dead Handsome</t>
+  </si>
+  <si>
+    <t>Jensen, D: Endless War (Deluxe Edition)</t>
+  </si>
+  <si>
+    <t>Kinugasa, S: Classroom of the Elite: Year 3 (Light Novel) 3</t>
+  </si>
+  <si>
+    <t>Preston, N: Lodge</t>
+  </si>
+  <si>
+    <t>Shirahama, K: Witch Hat Atelier 15</t>
+  </si>
+  <si>
+    <t>Raasch, S: Lightning &amp; Thunder</t>
+  </si>
+  <si>
+    <t>Xiang, F: Legend of Exorcism (Novel) Vol. 7</t>
+  </si>
+  <si>
+    <t>Kotteri: Veil Volume 5: Golden Blink</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Otterly Cute!</t>
+  </si>
+  <si>
+    <t>Childrens Books/Learning/Games</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns/Tale of Fated/1000 Piece Puzzle</t>
+  </si>
+  <si>
+    <t>Abrams &amp; Chronicle Books</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Cozy Stickers</t>
+  </si>
+  <si>
+    <t>Kotteri: Veil Volume 6: Untangled Rouge</t>
+  </si>
+  <si>
+    <t>Peñaranda, C: Bloodfire Oath</t>
+  </si>
+  <si>
+    <t>Shusterman, N: Rising Thunder</t>
+  </si>
+  <si>
+    <t>Fei Tian Ye Xiang: Golden Assistant: Jinpai Zhuli (Novel) Vo</t>
+  </si>
+  <si>
+    <t>Miller, S: Vengeful Destruction</t>
+  </si>
+  <si>
+    <t>Whelan, R: House of Mouse</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses Bat Boy Notecards</t>
+  </si>
+  <si>
+    <t>Non-Fiction/Miscellaneous/Stationary</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns/Dread Trove 1000-Piece Puzzle</t>
+  </si>
+  <si>
+    <t>Lonely Planet Turkiye</t>
+  </si>
+  <si>
+    <t>Lonely Planet</t>
+  </si>
+  <si>
+    <t>Travel Guides General</t>
+  </si>
+  <si>
+    <t>Ishida, S: We'll Prescribe You a Cat</t>
+  </si>
+  <si>
+    <t>Transworld Publ. Ltd UK</t>
+  </si>
+  <si>
+    <t>Maxwell, V: Lonely Planet Pocket Istanbul</t>
+  </si>
+  <si>
+    <t>Archer, S: Bedside Manner</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
-    <t>Guidebooks/Self-help</t>
-[...218 lines deleted...]
-    <t>Penny, L: Miss Wolcott's Ghost</t>
+    <t>Kent, R: Vow of Deception</t>
+  </si>
+  <si>
+    <t>Kent, R: Tempted by Deception</t>
+  </si>
+  <si>
+    <t>Kent, R: Consumed by Deception</t>
+  </si>
+  <si>
+    <t>Patterson, J: Delusional</t>
+  </si>
+  <si>
+    <t>Green, C: Record Lows</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns/Fae or Fraud? Game</t>
+  </si>
+  <si>
+    <t>Van Dyken, R: Fallen Gods</t>
+  </si>
+  <si>
+    <t>Mafi, T: Believe Me Paperback Deluxe Limited Edition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grimm, J: Grimm's Complete Fairy Tales (Deluxe Leatherbound </t>
+  </si>
+  <si>
+    <t>Fairy-tales/Legends</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses Official Fated Mates Pick</t>
+  </si>
+  <si>
+    <t>Yoshimoto, B: Mittens and Pity</t>
+  </si>
+  <si>
+    <t>Corey, J: Cibola Burn</t>
+  </si>
+  <si>
+    <t>Johns, G: Justice League: Origin: DC Compact Comics Edition</t>
+  </si>
+  <si>
+    <t>Kaneshiro, M: Blue Lock Omnibus 6 (Vol. 16-18)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1138,1432 +1111,1414 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="C57" sqref="C57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.44140625" style="12"/>
+    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="11">
-        <v>9781037200083</v>
+        <v>9798217374274</v>
       </c>
       <c r="B5">
-        <v>2116122</v>
+        <v>2140738</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E5">
         <v>11300</v>
       </c>
       <c r="F5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G5" s="12">
-        <v>46322</v>
+        <v>46357</v>
       </c>
       <c r="H5" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="11">
-        <v>9780241745212</v>
+        <v>9798897652785</v>
       </c>
       <c r="B6">
-        <v>2104108</v>
+        <v>2189192</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>11300</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="15">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>9781035070886</v>
+      </c>
+      <c r="B7">
+        <v>2108352</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7">
+        <v>21300</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H7" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>9780241529744</v>
+      </c>
+      <c r="B8">
+        <v>2110088</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="E6">
-[...50 lines deleted...]
-      </c>
       <c r="E8">
-        <v>21300</v>
+        <v>24810</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="G8" s="12">
+        <v>46387</v>
       </c>
       <c r="H8" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="11">
-        <v>9781405989411</v>
+        <v>9798898634797</v>
       </c>
       <c r="B9">
-        <v>2164094</v>
+        <v>2174272</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
-      <c r="G9" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="11">
-        <v>9781250289773</v>
+        <v>9781250481801</v>
       </c>
       <c r="B10">
-        <v>2124993</v>
+        <v>2184552</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E10">
-        <v>12500</v>
+        <v>11110</v>
       </c>
       <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="12">
+        <v>46357</v>
+      </c>
+      <c r="H10" s="16">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>9781405974356</v>
+      </c>
+      <c r="B11">
+        <v>2115680</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11">
+        <v>21110</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H11" s="15">
         <v>13</v>
       </c>
-      <c r="G10" s="12">
-[...32 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="11">
-        <v>9780008834890</v>
+        <v>9781399640909</v>
       </c>
       <c r="B12">
-        <v>2179547</v>
+        <v>2122597</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E12">
         <v>11300</v>
       </c>
       <c r="F12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="12">
+        <v>46364</v>
+      </c>
+      <c r="H12" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>9798217191840</v>
+      </c>
+      <c r="B13">
+        <v>2164365</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13">
+        <v>21300</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>9781399647816</v>
+      </c>
+      <c r="B14">
+        <v>2216952</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14">
+        <v>11110</v>
+      </c>
+      <c r="F14" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="12">
-[...50 lines deleted...]
-      </c>
       <c r="G14" s="12">
-        <v>46303</v>
+        <v>46364</v>
       </c>
       <c r="H14" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="11">
-        <v>9780241745953</v>
+        <v>9780241825143</v>
       </c>
       <c r="B15">
-        <v>2122433</v>
+        <v>2141301</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15">
+        <v>14000</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="12">
+        <v>46387</v>
+      </c>
+      <c r="H15" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>9798898636142</v>
+      </c>
+      <c r="B16">
+        <v>2189195</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16">
+        <v>11300</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="15">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>9798895613566</v>
+      </c>
+      <c r="B17">
+        <v>2174296</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17">
+        <v>21110</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>9798217121489</v>
+      </c>
+      <c r="B18">
+        <v>2104686</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18">
+        <v>22500</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="12">
+        <v>46378</v>
+      </c>
+      <c r="H18" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
+        <v>9780593975299</v>
+      </c>
+      <c r="B19">
+        <v>2148622</v>
+      </c>
+      <c r="C19" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>11300</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="12">
+        <v>46357</v>
+      </c>
+      <c r="H19" s="15">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>9798898631734</v>
+      </c>
+      <c r="B20">
+        <v>2174168</v>
+      </c>
+      <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20">
         <v>11110</v>
       </c>
-      <c r="F15" t="s">
-[...123 lines deleted...]
-      <c r="D20" t="s">
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="11">
+        <v>9798217028023</v>
+      </c>
+      <c r="B21">
+        <v>2110310</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
         <v>9</v>
       </c>
-      <c r="E20">
+      <c r="E21">
         <v>22500</v>
-      </c>
-[...24 lines deleted...]
-        <v>11110</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="12">
-        <v>46322</v>
+        <v>46357</v>
       </c>
       <c r="H21" s="15">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
+        <v>9798888779781</v>
+      </c>
+      <c r="B22">
+        <v>2152816</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>11800</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="12">
+        <v>46364</v>
+      </c>
+      <c r="H22" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
+        <v>9781250428813</v>
+      </c>
+      <c r="B23">
+        <v>2225513</v>
+      </c>
+      <c r="C23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23">
+        <v>11300</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H23" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>9798895613719</v>
+      </c>
+      <c r="B24">
+        <v>2191486</v>
+      </c>
+      <c r="C24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24">
+        <v>11300</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>9781772944228</v>
+      </c>
+      <c r="B25">
+        <v>2185796</v>
+      </c>
+      <c r="C25" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25">
+        <v>11800</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="12">
+        <v>46371</v>
+      </c>
+      <c r="H25" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
+        <v>9780241848432</v>
+      </c>
+      <c r="B26">
+        <v>2211012</v>
+      </c>
+      <c r="C26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26">
+        <v>22920</v>
+      </c>
+      <c r="F26" t="s">
+        <v>50</v>
+      </c>
+      <c r="G26" s="12">
+        <v>46387</v>
+      </c>
+      <c r="H26" s="15">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
+        <v>9781797250472</v>
+      </c>
+      <c r="B27">
+        <v>2207910</v>
+      </c>
+      <c r="C27" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27">
+        <v>84250</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H27" s="15">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="11">
+        <v>9780241857700</v>
+      </c>
+      <c r="B28">
+        <v>2179502</v>
+      </c>
+      <c r="C28" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28">
+        <v>22920</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
+      </c>
+      <c r="G28" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H28" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="11">
+        <v>9781772944235</v>
+      </c>
+      <c r="B29">
+        <v>2185798</v>
+      </c>
+      <c r="C29" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29">
+        <v>11800</v>
+      </c>
+      <c r="F29" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="11">
+        <v>9781035095827</v>
+      </c>
+      <c r="B30">
+        <v>2155423</v>
+      </c>
+      <c r="C30" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30">
+        <v>21300</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="12">
+        <v>46357</v>
+      </c>
+      <c r="H30" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="11">
+        <v>9781665972086</v>
+      </c>
+      <c r="B31">
+        <v>2114484</v>
+      </c>
+      <c r="C31" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E31">
+        <v>12500</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="11">
+        <v>9798898634681</v>
+      </c>
+      <c r="B32">
+        <v>2174280</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32">
+        <v>21110</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H32" s="16">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="11">
+        <v>9781464234224</v>
+      </c>
+      <c r="B33">
+        <v>1891618</v>
+      </c>
+      <c r="C33" t="s">
+        <v>58</v>
+      </c>
+      <c r="D33" t="s">
+        <v>24</v>
+      </c>
+      <c r="E33">
+        <v>21110</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="12">
+        <v>46364</v>
+      </c>
+      <c r="H33" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="11">
+        <v>9780241864142</v>
+      </c>
+      <c r="B34">
+        <v>2214644</v>
+      </c>
+      <c r="C34" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34">
+        <v>17870</v>
+      </c>
+      <c r="F34" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H34" s="15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="11">
+        <v>9781797250892</v>
+      </c>
+      <c r="B35">
+        <v>2207912</v>
+      </c>
+      <c r="C35" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35">
+        <v>84900</v>
+      </c>
+      <c r="F35" t="s">
+        <v>62</v>
+      </c>
+      <c r="G35" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H35" s="15">
         <v>18.5</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
-[...41 lines deleted...]
-      <c r="F23" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="11">
+        <v>9781797250502</v>
+      </c>
+      <c r="B36">
+        <v>2207911</v>
+      </c>
+      <c r="C36" t="s">
+        <v>63</v>
+      </c>
+      <c r="D36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36">
+        <v>84250</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H36" s="15">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="11">
+        <v>9781838699710</v>
+      </c>
+      <c r="B37">
+        <v>2003899</v>
+      </c>
+      <c r="C37" t="s">
+        <v>64</v>
+      </c>
+      <c r="D37" t="s">
+        <v>65</v>
+      </c>
+      <c r="E37">
+        <v>13120</v>
+      </c>
+      <c r="F37" t="s">
+        <v>66</v>
+      </c>
+      <c r="G37" s="12">
+        <v>46357</v>
+      </c>
+      <c r="H37" s="15">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="11">
+        <v>9781804996010</v>
+      </c>
+      <c r="B38">
+        <v>3138689</v>
+      </c>
+      <c r="C38" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" t="s">
+        <v>68</v>
+      </c>
+      <c r="E38">
+        <v>21110</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="12">
+        <v>72321</v>
+      </c>
+      <c r="H38" s="15">
         <v>13</v>
       </c>
-      <c r="G23" s="12">
-[...80 lines deleted...]
-      <c r="H26" s="15">
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="11">
+        <v>9781788688604</v>
+      </c>
+      <c r="B39">
+        <v>2003898</v>
+      </c>
+      <c r="C39" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" t="s">
+        <v>65</v>
+      </c>
+      <c r="E39">
+        <v>23120</v>
+      </c>
+      <c r="F39" t="s">
+        <v>66</v>
+      </c>
+      <c r="G39" s="12">
+        <v>46357</v>
+      </c>
+      <c r="H39" s="15">
         <v>13</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
-[...197 lines deleted...]
-      <c r="F34" t="s">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="11">
+        <v>9781807830045</v>
+      </c>
+      <c r="B40">
+        <v>2218263</v>
+      </c>
+      <c r="C40" t="s">
         <v>70</v>
       </c>
-      <c r="G34" s="12">
-[...13 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D40" t="s">
         <v>71</v>
-      </c>
-[...131 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E40">
         <v>21110</v>
       </c>
       <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H40" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="11">
+        <v>9781807830229</v>
+      </c>
+      <c r="B41">
+        <v>2218269</v>
+      </c>
+      <c r="C41" t="s">
+        <v>72</v>
+      </c>
+      <c r="D41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41">
+        <v>21110</v>
+      </c>
+      <c r="F41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="12">
+        <v>46364</v>
+      </c>
+      <c r="H41" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="11">
+        <v>9781807830236</v>
+      </c>
+      <c r="B42">
+        <v>2218271</v>
+      </c>
+      <c r="C42" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42" t="s">
+        <v>71</v>
+      </c>
+      <c r="E42">
+        <v>21110</v>
+      </c>
+      <c r="F42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="12">
+        <v>46371</v>
+      </c>
+      <c r="H42" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="11">
+        <v>9781807830243</v>
+      </c>
+      <c r="B43">
+        <v>2218272</v>
+      </c>
+      <c r="C43" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43">
+        <v>21110</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="12">
+        <v>46378</v>
+      </c>
+      <c r="H43" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="11">
+        <v>9781804948705</v>
+      </c>
+      <c r="B44">
+        <v>2117975</v>
+      </c>
+      <c r="C44" t="s">
+        <v>75</v>
+      </c>
+      <c r="D44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44">
+        <v>21200</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H44" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="11">
+        <v>9781035086276</v>
+      </c>
+      <c r="B45">
+        <v>2167797</v>
+      </c>
+      <c r="C45" t="s">
+        <v>76</v>
+      </c>
+      <c r="D45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45">
+        <v>11200</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="12">
+        <v>46436</v>
+      </c>
+      <c r="H45" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="11">
+        <v>9781797250922</v>
+      </c>
+      <c r="B46">
+        <v>2207844</v>
+      </c>
+      <c r="C46" t="s">
+        <v>77</v>
+      </c>
+      <c r="D46" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46">
+        <v>84900</v>
+      </c>
+      <c r="F46" t="s">
+        <v>62</v>
+      </c>
+      <c r="G46" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H46" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="11">
+        <v>9781035050789</v>
+      </c>
+      <c r="B47">
+        <v>2220100</v>
+      </c>
+      <c r="C47" t="s">
+        <v>78</v>
+      </c>
+      <c r="D47" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47">
+        <v>21300</v>
+      </c>
+      <c r="F47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="12">
+        <v>46359</v>
+      </c>
+      <c r="H47" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="11">
+        <v>9780063497634</v>
+      </c>
+      <c r="B48">
+        <v>2119067</v>
+      </c>
+      <c r="C48" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48">
+        <v>12500</v>
+      </c>
+      <c r="F48" t="s">
         <v>12</v>
       </c>
-      <c r="G40" s="12">
-[...22 lines deleted...]
-      <c r="F41" t="s">
+      <c r="G48" s="12">
+        <v>46378</v>
+      </c>
+      <c r="H48" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="11">
+        <v>9781667211534</v>
+      </c>
+      <c r="B49">
+        <v>3148873</v>
+      </c>
+      <c r="C49" t="s">
         <v>80</v>
       </c>
-      <c r="G41" s="12">
-[...13 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D49" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49">
+        <v>11400</v>
+      </c>
+      <c r="F49" t="s">
         <v>81</v>
       </c>
-      <c r="D42" t="s">
+      <c r="G49" s="12">
+        <v>46364</v>
+      </c>
+      <c r="H49" s="15">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="11">
+        <v>9781797250915</v>
+      </c>
+      <c r="B50">
+        <v>2207916</v>
+      </c>
+      <c r="C50" t="s">
+        <v>82</v>
+      </c>
+      <c r="D50" t="s">
+        <v>52</v>
+      </c>
+      <c r="E50">
+        <v>84250</v>
+      </c>
+      <c r="F50" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="12">
+        <v>46385</v>
+      </c>
+      <c r="H50" s="14">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="11">
+        <v>9780571391905</v>
+      </c>
+      <c r="B51">
+        <v>3045653</v>
+      </c>
+      <c r="C51" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" t="s">
         <v>21</v>
       </c>
-      <c r="E42">
+      <c r="E51">
         <v>11110</v>
-      </c>
-[...226 lines deleted...]
-        <v>21300</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="12">
-        <v>46324</v>
+        <v>45617</v>
       </c>
       <c r="H51" s="14">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="11">
-        <v>9781665989824</v>
+        <v>9780356527666</v>
       </c>
       <c r="B52">
-        <v>2126075</v>
+        <v>2162276</v>
       </c>
       <c r="C52" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G52" s="12">
-        <v>46301</v>
+        <v>46364</v>
       </c>
       <c r="H52" s="14">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>44.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="11">
-        <v>9781847929174</v>
+        <v>9781799509806</v>
       </c>
       <c r="B53">
-        <v>2099348</v>
+        <v>2154115</v>
       </c>
       <c r="C53" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="D53" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E53">
-        <v>15520</v>
+        <v>21800</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>46310</v>
+        <v>25</v>
       </c>
       <c r="H53" s="14">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="11">
-        <v>9781399753494</v>
+        <v>9798888778265</v>
       </c>
       <c r="B54">
-        <v>2122609</v>
+        <v>2154102</v>
       </c>
       <c r="C54" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D54" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="E54">
-        <v>11200</v>
+        <v>21800</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>46315</v>
+        <v>25</v>
       </c>
       <c r="H54" s="14">
-        <v>21.5</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
-Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
+Geschäftsführung: Hans-Peter Kübler (Sprecher), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2851,111 +2806,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A6217B-07AC-4FE5-9477-9F2229535156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 