--- v3 (2026-09-16)
+++ v4 (2026-10-20)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{3B4A3E31-FFEB-4523-BE99-CB83BC379A35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3CDD6AA6-B048-46C1-8741-F0B6E72B5888}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{3B4A3E31-FFEB-4523-BE99-CB83BC379A35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{331D2033-225B-4061-A8B6-5A39FE086537}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="TopInternational" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TopInternational!$B$128:$I$142</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TopInternational!$A$1:$I$142</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TopInternational!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -5510,73 +5510,82 @@
       </c>
       <c r="F142" s="11">
         <v>21110</v>
       </c>
       <c r="G142" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="14">
         <v>45255</v>
       </c>
       <c r="I142" s="15">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
-Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
+Geschäftsführung: Hans-Peter Kübler (Sprecher), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5864,111 +5873,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00BA7EB4-1A8B-48B6-8364-296FCD8A1040}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 