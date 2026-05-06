--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Novi Listen\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{477ACA6A-FA7D-47E5-B020-CC0C75C44872}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE47479E-0675-44E0-9B70-7F6A434005F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="88">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -122,237 +122,234 @@
   <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Sourcebooks LLC</t>
   </si>
   <si>
     <t>Quercus Publishing Plc</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
-    <t>Harper Collins Publ. USA</t>
-[...4 lines deleted...]
-  <si>
     <t>Inoue, T: Vagabond Definitive Edition, Vol. 5</t>
   </si>
   <si>
-    <t>Top 50 English newly published titles May 2026</t>
-[...61 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
-    <t>Strout, E: Things We Never Say</t>
-[...55 lines deleted...]
-  <si>
     <t>Usborne Publishing</t>
   </si>
   <si>
-    <t>Stewart, K: Birds of a Feather</t>
-[...19 lines deleted...]
-  <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
-    <t>Lee, F: Last Contract of Isako</t>
-[...4 lines deleted...]
-  <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
-    <t>Economics</t>
-[...17 lines deleted...]
-    <t>Veen, J: Bone of My Bone</t>
+    <t>Top 50 English newly published titles June 2026</t>
+  </si>
+  <si>
+    <t>Riordan, R: World of Percy Jackson/Court of the Dead</t>
+  </si>
+  <si>
+    <t>Noni, L: Shadow Reaper</t>
+  </si>
+  <si>
+    <t>McFadden, F: Housemaid's Wedding</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Thornbird</t>
+  </si>
+  <si>
+    <t>Galbraith, R: Hallmarked Man</t>
+  </si>
+  <si>
+    <t>Katouh, Z: Ocean Would Paint Me Blue</t>
+  </si>
+  <si>
+    <t>Roy, A: Mother Mary Comes To Me</t>
+  </si>
+  <si>
+    <t>McEwan, I: What We Can Know</t>
+  </si>
+  <si>
+    <t>Random House UK Ltd</t>
+  </si>
+  <si>
+    <t>O'Farrell, M: Land</t>
+  </si>
+  <si>
+    <t>Headline</t>
+  </si>
+  <si>
+    <t>Saft, A: Wings of Starlight</t>
+  </si>
+  <si>
+    <t>Weaver, B: Harvest Season</t>
+  </si>
+  <si>
+    <t>King, S: Never Flinch</t>
+  </si>
+  <si>
+    <t>Broadbent, C: Fallen and the Kiss of Dusk</t>
+  </si>
+  <si>
+    <t>Brown, D: Secret of Secrets</t>
+  </si>
+  <si>
+    <t>Ireland, J: French Kisses</t>
+  </si>
+  <si>
+    <t>Kent, R: Tempting Venom</t>
+  </si>
+  <si>
+    <t>Knightley, B: Irresistible Urge to Fall For Your Enemy</t>
+  </si>
+  <si>
+    <t>Grisham, J: Widow</t>
+  </si>
+  <si>
+    <t>Swan, K: Three Summers</t>
+  </si>
+  <si>
+    <t>Evans, V: Correspondent</t>
+  </si>
+  <si>
+    <t>Murray, L: Tides of Fortune</t>
+  </si>
+  <si>
+    <t>Childrens Books/Non-fiction</t>
+  </si>
+  <si>
+    <t>Patchett, A: Whistler</t>
+  </si>
+  <si>
+    <t>Rose, E: Taming The Heart</t>
+  </si>
+  <si>
+    <t>Wyo, C: Girl Moments</t>
+  </si>
+  <si>
+    <t>Childrens Books/Learning/Games</t>
+  </si>
+  <si>
+    <t>French, N: What Happened that Night</t>
+  </si>
+  <si>
+    <t>Ishiguro, N: Rainshadow Orphans</t>
+  </si>
+  <si>
+    <t>McDermid, V: Silent Bones</t>
+  </si>
+  <si>
+    <t>Welsh, I: Men in Love</t>
+  </si>
+  <si>
+    <t>Spyri, J: Heidi</t>
+  </si>
+  <si>
+    <t>Stallone, S: Steps</t>
+  </si>
+  <si>
+    <t>Arts</t>
+  </si>
+  <si>
+    <t>Twain, M: Adventures of Tom Sawyer</t>
+  </si>
+  <si>
+    <t>Daverley, C: People in Love</t>
+  </si>
+  <si>
+    <t>Hall, A: Father Material</t>
+  </si>
+  <si>
+    <t>Weaver, T: Artificial Wisdom</t>
+  </si>
+  <si>
+    <t>George, E: Slowly Dying Cause</t>
+  </si>
+  <si>
+    <t>Kemp, L: Goliath's Curse</t>
+  </si>
+  <si>
+    <t>Montgomery, R: Murder at World's End</t>
+  </si>
+  <si>
+    <t>Spiegelhalter, D: Art of Uncertainty</t>
+  </si>
+  <si>
+    <t>Guidebooks/Self-help</t>
+  </si>
+  <si>
+    <t>Laing, O: Silver Book</t>
+  </si>
+  <si>
+    <t>Eggers, D: Contrapposto</t>
+  </si>
+  <si>
+    <t>Walker, M: Murder in Springtime</t>
+  </si>
+  <si>
+    <t>Lee, E: Pack for Summer</t>
+  </si>
+  <si>
+    <t>Wood, L: Uncharmed</t>
+  </si>
+  <si>
+    <t>Archer, J: End Game</t>
+  </si>
+  <si>
+    <t>Àbíké-Íyímídé, F: Heirs</t>
+  </si>
+  <si>
+    <t>Pearson, J: Drop Dead Famous</t>
+  </si>
+  <si>
+    <t>Macfie, S: Soph's Plant Kitchen 30 in 30</t>
+  </si>
+  <si>
+    <t>Cooking/Food/Drink</t>
+  </si>
+  <si>
+    <t>Yagi, E: When the Museum is Closed</t>
+  </si>
+  <si>
+    <t>Miller, J: Eights</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1117,1435 +1114,1420 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J12" sqref="J12"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.42578125" style="12"/>
+    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A1" s="17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="11">
-        <v>9781837262823</v>
+        <v>9780241731420</v>
       </c>
       <c r="B5">
-        <v>2011070</v>
+        <v>1787187</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E5">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" s="12">
-        <v>46163</v>
+        <v>46191</v>
       </c>
       <c r="H5" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="11">
-        <v>9780008761479</v>
+        <v>9780241747117</v>
       </c>
       <c r="B6">
-        <v>1717790</v>
+        <v>2001702</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E6">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" s="12">
-        <v>45923</v>
+        <v>46177</v>
       </c>
       <c r="H6" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11">
-        <v>9781405974738</v>
+        <v>9781628861891</v>
       </c>
       <c r="B7">
-        <v>1787004</v>
+        <v>2110201</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E7">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G7" s="12">
-        <v>46149</v>
+        <v>46196</v>
       </c>
       <c r="H7" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11">
-        <v>9781405975735</v>
+        <v>9798217233281</v>
       </c>
       <c r="B8">
-        <v>1786997</v>
+        <v>2089521</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>46149</v>
+        <v>14</v>
       </c>
       <c r="H8" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="11">
-        <v>9780349446028</v>
+        <v>9781408723807</v>
       </c>
       <c r="B9">
-        <v>1853120</v>
+        <v>1853457</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G9" s="12">
-        <v>46161</v>
+        <v>46191</v>
       </c>
       <c r="H9" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="11">
-        <v>9780008501907</v>
+        <v>9781526648587</v>
       </c>
       <c r="B10">
-        <v>2014835</v>
+        <v>1765817</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E10">
-        <v>21300</v>
+        <v>22500</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G10" s="12">
-        <v>45939</v>
+        <v>46175</v>
       </c>
       <c r="H10" s="16">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="11">
-        <v>9780241813799</v>
+        <v>9781405978477</v>
       </c>
       <c r="B11">
-        <v>1819550</v>
+        <v>1787136</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11">
+        <v>21600</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="12">
+        <v>46184</v>
+      </c>
+      <c r="H11" s="15">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A12" s="11">
+        <v>9781529959208</v>
+      </c>
+      <c r="B12">
+        <v>2091922</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12">
         <v>21110</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F12" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G12" s="12">
-        <v>46161</v>
+        <v>46191</v>
       </c>
       <c r="H12" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="11">
-        <v>9780241663950</v>
+        <v>9781472289094</v>
       </c>
       <c r="B13">
-        <v>2041232</v>
+        <v>1860224</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E13">
-        <v>25320</v>
+        <v>11110</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>46149</v>
+        <v>13</v>
       </c>
       <c r="H13" s="15">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="11">
-        <v>9781529442380</v>
+        <v>9781368101103</v>
       </c>
       <c r="B14">
-        <v>1855298</v>
+        <v>2087541</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E14">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>46163</v>
+        <v>14</v>
       </c>
       <c r="H14" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="11">
-        <v>9781035046300</v>
+        <v>9780349446561</v>
       </c>
       <c r="B15">
-        <v>1865331</v>
+        <v>1853325</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E15">
         <v>21110</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="12">
-        <v>46163</v>
+        <v>46182</v>
       </c>
       <c r="H15" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="11">
-        <v>9781464242465</v>
+        <v>9781399744379</v>
       </c>
       <c r="B16">
-        <v>1851063</v>
+        <v>2065548</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E16">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>15</v>
       </c>
       <c r="H16" s="15">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="11">
-        <v>9798217062713</v>
+        <v>9781035051663</v>
       </c>
       <c r="B17">
-        <v>1849581</v>
+        <v>1865366</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E17">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G17" s="12">
-        <v>46147</v>
+        <v>46177</v>
       </c>
       <c r="H17" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="11">
-        <v>9781464219177</v>
+        <v>9798217009923</v>
       </c>
       <c r="B18">
-        <v>1851080</v>
+        <v>2110307</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="E18">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G18" s="12">
-        <v>46147</v>
+        <v>46203</v>
       </c>
       <c r="H18" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="11">
-        <v>9781405973335</v>
+        <v>9780241720974</v>
       </c>
       <c r="B19">
-        <v>1787101</v>
+        <v>2001706</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19">
+        <v>22500</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H19" s="15">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="11">
+        <v>9781911746119</v>
+      </c>
+      <c r="B20">
+        <v>2117783</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20">
         <v>21110</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F20" t="s">
         <v>13</v>
       </c>
-      <c r="G19" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G20" s="12">
-        <v>46147</v>
+        <v>46203</v>
       </c>
       <c r="H20" s="15">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="11">
-        <v>9780241836880</v>
+        <v>9780356524757</v>
       </c>
       <c r="B21">
-        <v>2101318</v>
+        <v>1853171</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E21">
-        <v>11300</v>
+        <v>21300</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="12">
-        <v>46156</v>
+        <v>46175</v>
       </c>
       <c r="H21" s="15">
-        <v>27.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="11">
-        <v>9780241777206</v>
+        <v>9798217010332</v>
       </c>
       <c r="B22">
-        <v>1787047</v>
+        <v>2149231</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>46163</v>
+        <v>15</v>
       </c>
       <c r="H22" s="15">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="11">
+        <v>9781804996843</v>
+      </c>
+      <c r="B23">
+        <v>1854887</v>
+      </c>
+      <c r="C23" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23">
+        <v>21110</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="12">
+        <v>46191</v>
+      </c>
+      <c r="H23" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="11">
-        <v>9780241814307</v>
+        <v>9781405971553</v>
       </c>
       <c r="B24">
-        <v>2009748</v>
+        <v>2081675</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="12">
-        <v>46149</v>
+        <v>46184</v>
       </c>
       <c r="H24" s="15">
-        <v>24.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="11">
-        <v>9781405981392</v>
+        <v>9780241680018</v>
       </c>
       <c r="B25">
-        <v>2001685</v>
+        <v>2001708</v>
       </c>
       <c r="C25" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25">
-        <v>27430</v>
+        <v>22850</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="G25" s="12">
-        <v>46149</v>
+        <v>46177</v>
       </c>
       <c r="H25" s="15">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="11">
-        <v>9780593977071</v>
+        <v>9781037206498</v>
       </c>
       <c r="B26">
-        <v>2105474</v>
+        <v>2066594</v>
       </c>
       <c r="C26" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="E26">
+        <v>11110</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="12">
+        <v>46175</v>
+      </c>
+      <c r="H26" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="11">
+        <v>9781405986502</v>
+      </c>
+      <c r="B27">
+        <v>2002446</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27">
+        <v>21110</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="12">
+        <v>46198</v>
+      </c>
+      <c r="H27" s="15">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="11">
+        <v>9780241825075</v>
+      </c>
+      <c r="B28">
+        <v>2109447</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28">
+        <v>22920</v>
+      </c>
+      <c r="F28" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="12">
+        <v>46191</v>
+      </c>
+      <c r="H28" s="15">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="11">
+        <v>9781398524224</v>
+      </c>
+      <c r="B29">
+        <v>1880420</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29">
         <v>21200</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F29" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="15">
-[...16 lines deleted...]
-      <c r="E27">
+      <c r="G29" s="12">
+        <v>46191</v>
+      </c>
+      <c r="H29" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="11">
+        <v>9781398545007</v>
+      </c>
+      <c r="B30">
+        <v>2001490</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30">
         <v>11300</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F30" t="s">
         <v>12</v>
       </c>
-      <c r="G27" s="12">
-[...28 lines deleted...]
-      <c r="H28" s="15">
+      <c r="G30" s="12">
+        <v>46170</v>
+      </c>
+      <c r="H30" s="15">
         <v>19.5</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D29" t="s">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="11">
+        <v>9781408734056</v>
+      </c>
+      <c r="B31">
+        <v>1853384</v>
+      </c>
+      <c r="C31" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" t="s">
         <v>23</v>
       </c>
-      <c r="E29">
-[...8 lines deleted...]
-      <c r="H29" s="15">
+      <c r="E31">
+        <v>21200</v>
+      </c>
+      <c r="F31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H31" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="11">
+        <v>9781529959598</v>
+      </c>
+      <c r="B32">
+        <v>1853767</v>
+      </c>
+      <c r="C32" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32">
+        <v>21110</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H32" s="16">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="11">
+        <v>9780241776292</v>
+      </c>
+      <c r="B33">
+        <v>2002334</v>
+      </c>
+      <c r="C33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33">
+        <v>12500</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="12">
+        <v>46198</v>
+      </c>
+      <c r="H33" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="11">
+        <v>9781399629461</v>
+      </c>
+      <c r="B34">
+        <v>3154561</v>
+      </c>
+      <c r="C34" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34">
+        <v>15880</v>
+      </c>
+      <c r="F34" t="s">
+        <v>66</v>
+      </c>
+      <c r="H34" s="15">
         <v>21.5</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D30" t="s">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="11">
+        <v>9780241776261</v>
+      </c>
+      <c r="B35">
+        <v>2002330</v>
+      </c>
+      <c r="C35" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35">
+        <v>12500</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="12">
+        <v>46198</v>
+      </c>
+      <c r="H35" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="11">
+        <v>9780241614600</v>
+      </c>
+      <c r="B36">
+        <v>2002567</v>
+      </c>
+      <c r="C36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36">
+        <v>11110</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H36" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="11">
+        <v>9781728264295</v>
+      </c>
+      <c r="B37">
+        <v>1851047</v>
+      </c>
+      <c r="C37" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" t="s">
         <v>20</v>
       </c>
-      <c r="E30">
-[...126 lines deleted...]
-      <c r="E35">
+      <c r="E37">
         <v>21110</v>
-      </c>
-[...50 lines deleted...]
-        <v>11110</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="12">
-        <v>46147</v>
+        <v>46175</v>
       </c>
       <c r="H37" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="11">
-        <v>9781035086962</v>
+        <v>9781804997307</v>
       </c>
       <c r="B38">
-        <v>3181190</v>
+        <v>1854445</v>
       </c>
       <c r="C38" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E38">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G38" s="12">
-        <v>46149</v>
+        <v>46177</v>
       </c>
       <c r="H38" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="11">
-        <v>9798855414288</v>
+        <v>9780593513583</v>
       </c>
       <c r="B39">
-        <v>2074155</v>
+        <v>2110251</v>
       </c>
       <c r="C39" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D39" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="E39">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="F39" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G39" s="12">
-        <v>46170</v>
+        <v>46203</v>
       </c>
       <c r="H39" s="15">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="11">
-        <v>9781408725023</v>
+        <v>9781974761920</v>
       </c>
       <c r="B40">
-        <v>1853040</v>
+        <v>2073594</v>
       </c>
       <c r="C40" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D40" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E40">
-        <v>21800</v>
+        <v>11800</v>
       </c>
       <c r="F40" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="12">
-        <v>46149</v>
+        <v>46182</v>
       </c>
       <c r="H40" s="15">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="11">
-        <v>9781805075714</v>
+        <v>9781405974899</v>
       </c>
       <c r="B41">
-        <v>1896890</v>
+        <v>2002475</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="E41">
-        <v>22500</v>
+        <v>27430</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>22</v>
+      </c>
+      <c r="G41" s="12">
+        <v>46177</v>
       </c>
       <c r="H41" s="15">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="11">
-        <v>9781035048915</v>
+        <v>9781405979283</v>
       </c>
       <c r="B42">
-        <v>3145906</v>
+        <v>1787063</v>
       </c>
       <c r="C42" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D42" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E42">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G42" s="12">
-        <v>46170</v>
+        <v>46177</v>
       </c>
       <c r="H42" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="11">
-        <v>9781408366455</v>
+        <v>9780241658635</v>
       </c>
       <c r="B43">
-        <v>1859234</v>
+        <v>3152998</v>
       </c>
       <c r="C43" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D43" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="E43">
-        <v>22100</v>
+        <v>14810</v>
       </c>
       <c r="F43" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G43" s="12">
-        <v>46149</v>
+        <v>46198</v>
       </c>
       <c r="H43" s="15">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="11">
-        <v>9798217209064</v>
+        <v>9781405982290</v>
       </c>
       <c r="B44">
-        <v>2076903</v>
+        <v>1787071</v>
       </c>
       <c r="C44" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44">
+        <v>21110</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H44" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="11">
+        <v>9798217208722</v>
+      </c>
+      <c r="B45">
+        <v>2040911</v>
+      </c>
+      <c r="C45" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" t="s">
         <v>9</v>
       </c>
-      <c r="E44">
-[...24 lines deleted...]
-      </c>
       <c r="E45">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="12">
-        <v>46147</v>
+        <v>46182</v>
       </c>
       <c r="H45" s="15">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="11">
-        <v>9781526680587</v>
+        <v>9781529448665</v>
       </c>
       <c r="B46">
-        <v>2100818</v>
+        <v>2002674</v>
       </c>
       <c r="C46" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D46" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E46">
-        <v>21110</v>
+        <v>11200</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G46" s="12">
-        <v>46147</v>
+        <v>46191</v>
       </c>
       <c r="H46" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="11">
-        <v>9781974761920</v>
+        <v>9781405987851</v>
       </c>
       <c r="B47">
-        <v>2073594</v>
+        <v>2002058</v>
       </c>
       <c r="C47" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="D47" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E47">
-        <v>11800</v>
+        <v>21300</v>
       </c>
       <c r="F47" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G47" s="12">
-        <v>46079</v>
+        <v>46191</v>
       </c>
       <c r="H47" s="15">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="11">
-        <v>9780356526720</v>
+        <v>9781035045525</v>
       </c>
       <c r="B48">
-        <v>1898485</v>
+        <v>2016775</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E48">
         <v>21300</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="12">
-        <v>46147</v>
+        <v>46177</v>
       </c>
       <c r="H48" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11">
-        <v>9781398534391</v>
+        <v>9780008640255</v>
       </c>
       <c r="B49">
-        <v>1880152</v>
+        <v>2014827</v>
       </c>
       <c r="C49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D49" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="E49">
-        <v>27870</v>
+        <v>21200</v>
       </c>
       <c r="F49" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="12">
+        <v>45925</v>
+      </c>
+      <c r="H49" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="11">
+        <v>9781835401002</v>
+      </c>
+      <c r="B50">
+        <v>1896903</v>
+      </c>
+      <c r="C50" t="s">
         <v>82</v>
       </c>
-      <c r="G49" s="12">
+      <c r="D50" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50">
+        <v>22500</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="14">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="11">
+        <v>9781398553354</v>
+      </c>
+      <c r="B51">
+        <v>2012765</v>
+      </c>
+      <c r="C51" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51">
+        <v>22500</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="12">
         <v>46149</v>
       </c>
-      <c r="H49" s="15">
-[...13 lines deleted...]
-      <c r="D50" t="s">
+      <c r="H51" s="14">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="11">
+        <v>9781399754453</v>
+      </c>
+      <c r="B52">
+        <v>2005509</v>
+      </c>
+      <c r="C52" t="s">
+        <v>84</v>
+      </c>
+      <c r="D52" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52">
+        <v>14560</v>
+      </c>
+      <c r="F52" t="s">
+        <v>85</v>
+      </c>
+      <c r="G52" s="12">
+        <v>46177</v>
+      </c>
+      <c r="H52" s="14">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="11">
+        <v>9781529935004</v>
+      </c>
+      <c r="B53">
+        <v>1854160</v>
+      </c>
+      <c r="C53" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53">
+        <v>21110</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="12">
+        <v>46198</v>
+      </c>
+      <c r="H53" s="14">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="11">
+        <v>9780241662441</v>
+      </c>
+      <c r="B54">
+        <v>2081581</v>
+      </c>
+      <c r="C54" t="s">
+        <v>87</v>
+      </c>
+      <c r="D54" t="s">
         <v>8</v>
       </c>
-      <c r="E50">
+      <c r="E54">
         <v>21110</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F54" t="s">
         <v>13</v>
       </c>
-      <c r="G50" s="12">
-[...99 lines deleted...]
-      </c>
       <c r="G54" s="12">
-        <v>46168</v>
+        <v>46177</v>
       </c>
       <c r="H54" s="14">
-        <v>13.5</v>
+        <v>12.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7883763-1633-4a33-844b-a4f27752bb33" xmlns:ns3="504620ad-4a5b-4e98-91c4-34164cb416e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="548f94b230d87df06dce40b2da64a907" ns2:_="" ns3:_="">
     <xsd:import namespace="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2744,84 +2726,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{736EC6EA-E2D0-487E-AA90-847A1BE9530A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>