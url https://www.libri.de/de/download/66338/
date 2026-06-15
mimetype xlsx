--- v1 (2026-05-06)
+++ v2 (2026-06-15)
@@ -6,350 +6,374 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Novi Listen\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE47479E-0675-44E0-9B70-7F6A434005F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDB4C953-F2D1-467C-9595-493261D2102C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="96">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Penguin Books Ltd (UK)</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
-    <t>Orion Publishing Group</t>
-[...1 lines deleted...]
-  <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
     <t>Cartoons/Comics</t>
   </si>
   <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
-    <t>Sourcebooks LLC</t>
-[...4 lines deleted...]
-  <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
-    <t>Inoue, T: Vagabond Definitive Edition, Vol. 5</t>
-[...4 lines deleted...]
-  <si>
     <t>Usborne Publishing</t>
   </si>
   <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
-    <t>Top 50 English newly published titles June 2026</t>
-[...25 lines deleted...]
-  <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
-    <t>O'Farrell, M: Land</t>
-[...1 lines deleted...]
-  <si>
     <t>Headline</t>
   </si>
   <si>
-    <t>Saft, A: Wings of Starlight</t>
-[...10 lines deleted...]
-  <si>
     <t>Brown, D: Secret of Secrets</t>
   </si>
   <si>
-    <t>Ireland, J: French Kisses</t>
-[...19 lines deleted...]
-  <si>
     <t>Childrens Books/Non-fiction</t>
   </si>
   <si>
-    <t>Patchett, A: Whistler</t>
-[...43 lines deleted...]
-  <si>
     <t>George, E: Slowly Dying Cause</t>
   </si>
   <si>
-    <t>Kemp, L: Goliath's Curse</t>
-[...7 lines deleted...]
-  <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
-    <t>Laing, O: Silver Book</t>
-[...1 lines deleted...]
-  <si>
     <t>Eggers, D: Contrapposto</t>
   </si>
   <si>
-    <t>Walker, M: Murder in Springtime</t>
-[...10 lines deleted...]
-  <si>
     <t>Àbíké-Íyímídé, F: Heirs</t>
   </si>
   <si>
-    <t>Pearson, J: Drop Dead Famous</t>
-[...11 lines deleted...]
-    <t>Miller, J: Eights</t>
+    <t>Top 50 English newly published titles July 2026</t>
+  </si>
+  <si>
+    <t>Oseman, A: Heartstopper Volume 6</t>
+  </si>
+  <si>
+    <t>Hachette Children's  Book</t>
+  </si>
+  <si>
+    <t>Giuffre, V: Nobody's Girl</t>
+  </si>
+  <si>
+    <t>Cole, T: Break Me</t>
+  </si>
+  <si>
+    <t>Mathur, A: How to Stop Snapping at the People You Love (As W</t>
+  </si>
+  <si>
+    <t>Bardugo, L: Six of Crows</t>
+  </si>
+  <si>
+    <t>Insight Editions</t>
+  </si>
+  <si>
+    <t>Canongate Books Ltd.</t>
+  </si>
+  <si>
+    <t>Mochizuki, M: Dreamers of the Full Moon Coffee Shop</t>
+  </si>
+  <si>
+    <t>Octopus Publishing Ltd.</t>
+  </si>
+  <si>
+    <t>Pullman, P: Rose Field</t>
+  </si>
+  <si>
+    <t>Roberts, L: Fearful</t>
+  </si>
+  <si>
+    <t>Schwab, V: Bury Our Bones in the Midnight Soil</t>
+  </si>
+  <si>
+    <t>Marie, I: Ruinous Ends</t>
+  </si>
+  <si>
+    <t>Huang, A: Twisted Games/Collector's Edition</t>
+  </si>
+  <si>
+    <t>Huang, A: Twisted Hate/Collector's Edition</t>
+  </si>
+  <si>
+    <t>Huang, A: Twisted Lies/Collector's Edition</t>
+  </si>
+  <si>
+    <t>Aleksic, A: Algospeak</t>
+  </si>
+  <si>
+    <t>Linguistics</t>
+  </si>
+  <si>
+    <t>Barnes, J: Gilded Blade</t>
+  </si>
+  <si>
+    <t>Hachette Book Group USA</t>
+  </si>
+  <si>
+    <t>Boulos, C: Stickers Against the Patriarchy</t>
+  </si>
+  <si>
+    <t>Thames &amp; Hudson</t>
+  </si>
+  <si>
+    <t>Cleeton, C: Infinite Love Story</t>
+  </si>
+  <si>
+    <t>Woods, A: Daybreak</t>
+  </si>
+  <si>
+    <t>Huang, A: Twisted Love/Collector's Edition</t>
+  </si>
+  <si>
+    <t>Middleton, E: UNMASKED</t>
+  </si>
+  <si>
+    <t>Psychology</t>
+  </si>
+  <si>
+    <t>Durst, S: Enchanted Greenhouse</t>
+  </si>
+  <si>
+    <t>Feeney, A: My Husband's Wife</t>
+  </si>
+  <si>
+    <t>Pokécology An Illustrated Guide to Pokémon Ecology</t>
+  </si>
+  <si>
+    <t>Jewell, L: It Could Have Been Her</t>
+  </si>
+  <si>
+    <t>Mustard, J: What A Time To Be Alive</t>
+  </si>
+  <si>
+    <t>Ise, K: Destroy All Humans. They Can't Be Regenerated. A Mag</t>
+  </si>
+  <si>
+    <t>Wang, D: Breakneck</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Watson, C: How Lucky Am I</t>
+  </si>
+  <si>
+    <t>Bateman, V: Economica</t>
+  </si>
+  <si>
+    <t>Brower, B: Unselected Journals of Emma M. Lion, vol. 1</t>
+  </si>
+  <si>
+    <t>Guidara, W: Unreasonable Hospitality</t>
+  </si>
+  <si>
+    <t>He, L: Wife Comes First: Qi Wei Shang (Novel) Vol. 3</t>
+  </si>
+  <si>
+    <t>Hua, L: After the Disabled God of War (Novel) Vol. 3</t>
+  </si>
+  <si>
+    <t>Knightley, B: Exquisite Torment of Loving Your Enemy</t>
+  </si>
+  <si>
+    <t>Taylor, L: Unlimited</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Spooky Cutie</t>
+  </si>
+  <si>
+    <t>Hobby/Recreation/Nature</t>
+  </si>
+  <si>
+    <t>Parker, S: To Flame a Wild Flower</t>
+  </si>
+  <si>
+    <t>Lauren, C: Romance Revival</t>
+  </si>
+  <si>
+    <t>Darling, O: Wrath of the Dragons</t>
+  </si>
+  <si>
+    <t>Bonnier Books UK</t>
+  </si>
+  <si>
+    <t>Abnett, D: Horus Rising</t>
+  </si>
+  <si>
+    <t>Takigawa Hoy, S: Lonely Planet Japan</t>
+  </si>
+  <si>
+    <t>Lonely Planet</t>
+  </si>
+  <si>
+    <t>Travel Guides General</t>
+  </si>
+  <si>
+    <t>Ross, R: Wild Reverence</t>
+  </si>
+  <si>
+    <t>Suh, Y: Last Soldier of Nava</t>
+  </si>
+  <si>
+    <t>Fairy-tales/Legends</t>
+  </si>
+  <si>
+    <t>Lee, R: Crash Into Me</t>
+  </si>
+  <si>
+    <t>Pichon, L: Tom Gates 24: Pesky Pets and Parties (Book 24)</t>
+  </si>
+  <si>
+    <t>Scholastic Ltd.</t>
+  </si>
+  <si>
+    <t>Whitehead, C: Cool Machine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1114,1420 +1138,1438 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.44140625" style="12"/>
+    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="17" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="11">
-        <v>9780241731420</v>
+        <v>9781444974881</v>
       </c>
       <c r="B5">
-        <v>1787187</v>
+        <v>2003202</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5">
+        <v>12500</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>9798217209453</v>
+      </c>
+      <c r="B6">
+        <v>2110313</v>
+      </c>
+      <c r="C6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6">
+        <v>27410</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="12">
+        <v>46217</v>
+      </c>
+      <c r="H6" s="15">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>9781405962988</v>
+      </c>
+      <c r="B7">
+        <v>1786660</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
-[...8 lines deleted...]
-      <c r="H5" s="15">
+      <c r="E7">
+        <v>21110</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="12">
+        <v>46219</v>
+      </c>
+      <c r="H7" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
-[...38 lines deleted...]
-      <c r="E7">
+    <row r="8" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>9780552178013</v>
+      </c>
+      <c r="B8">
+        <v>2100639</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8">
         <v>21200</v>
-      </c>
-[...24 lines deleted...]
-        <v>22500</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
+      <c r="G8" s="12">
+        <v>46205</v>
+      </c>
       <c r="H8" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="11">
-        <v>9781408723807</v>
+        <v>9780241707210</v>
       </c>
       <c r="B9">
-        <v>1853457</v>
+        <v>2115190</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9">
-        <v>21200</v>
+        <v>14810</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G9" s="12">
-        <v>46191</v>
+        <v>46205</v>
       </c>
       <c r="H9" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="11">
-        <v>9781526648587</v>
+        <v>9798337404356</v>
       </c>
       <c r="B10">
-        <v>1765817</v>
+        <v>2034887</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E10">
+        <v>11300</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="12">
+        <v>46203</v>
+      </c>
+      <c r="H10" s="16">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>9781837267378</v>
+      </c>
+      <c r="B11">
+        <v>2101160</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11">
+        <v>11110</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="12">
+        <v>46205</v>
+      </c>
+      <c r="H11" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>9781846016059</v>
+      </c>
+      <c r="B12">
+        <v>2102279</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12">
+        <v>11110</v>
+      </c>
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="12">
+        <v>46205</v>
+      </c>
+      <c r="H12" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>9780241458716</v>
+      </c>
+      <c r="B13">
+        <v>2098645</v>
+      </c>
+      <c r="C13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13">
         <v>22500</v>
-      </c>
-[...76 lines deleted...]
-        <v>11110</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
+      <c r="G13" s="12">
+        <v>46219</v>
+      </c>
       <c r="H13" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="11">
-        <v>9781368101103</v>
+        <v>9781398553590</v>
       </c>
       <c r="B14">
-        <v>2087541</v>
+        <v>2103256</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14">
         <v>22500</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
+      </c>
+      <c r="G14" s="12">
+        <v>46219</v>
       </c>
       <c r="H14" s="15">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="11">
-        <v>9780349446561</v>
+        <v>9781035064663</v>
       </c>
       <c r="B15">
-        <v>1853325</v>
+        <v>2108347</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E15">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G15" s="12">
-        <v>46182</v>
+        <v>46233</v>
       </c>
       <c r="H15" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="11">
-        <v>9781399744379</v>
+        <v>9781035074648</v>
       </c>
       <c r="B16">
-        <v>2065548</v>
+        <v>2108448</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E16">
         <v>21200</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="G16" s="12">
+        <v>46205</v>
       </c>
       <c r="H16" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>9798217233274</v>
+      </c>
+      <c r="B17">
+        <v>2104696</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17">
+        <v>22500</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="12">
+        <v>46217</v>
+      </c>
+      <c r="H17" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F17" t="s">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>9780349448398</v>
+      </c>
+      <c r="B18">
+        <v>2126528</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18">
+        <v>11110</v>
+      </c>
+      <c r="F18" t="s">
         <v>12</v>
       </c>
-      <c r="G17" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G18" s="12">
-        <v>46203</v>
+        <v>46233</v>
       </c>
       <c r="H18" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="11">
-        <v>9780241720974</v>
+        <v>9780349448404</v>
       </c>
       <c r="B19">
-        <v>2001706</v>
+        <v>2126527</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E19">
+        <v>11110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="12">
+        <v>46233</v>
+      </c>
+      <c r="H19" s="15">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>9780349448411</v>
+      </c>
+      <c r="B20">
+        <v>2127071</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20">
+        <v>11110</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="12">
+        <v>46233</v>
+      </c>
+      <c r="H20" s="15">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="11">
+        <v>9781529949162</v>
+      </c>
+      <c r="B21">
+        <v>1853902</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21">
+        <v>25610</v>
+      </c>
+      <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="12">
+        <v>46219</v>
+      </c>
+      <c r="H21" s="15">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
+        <v>9781835401002</v>
+      </c>
+      <c r="B22">
+        <v>1896903</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22">
         <v>22500</v>
       </c>
-      <c r="F19" t="s">
-[...25 lines deleted...]
-      <c r="F20" t="s">
+      <c r="F22" t="s">
         <v>13</v>
-      </c>
-[...50 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H22" s="15">
         <v>11.5</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="11">
-        <v>9781804996843</v>
+        <v>9780316608954</v>
       </c>
       <c r="B23">
-        <v>1854887</v>
+        <v>2109878</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="E23">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="12">
-        <v>46191</v>
+        <v>46217</v>
       </c>
       <c r="H23" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="11">
-        <v>9781405971553</v>
+        <v>9781837761180</v>
       </c>
       <c r="B24">
-        <v>2081675</v>
+        <v>2114830</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="E24">
+        <v>27440</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="12">
+        <v>46205</v>
+      </c>
+      <c r="H24" s="15">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>9780593816936</v>
+      </c>
+      <c r="B25">
+        <v>2110237</v>
+      </c>
+      <c r="C25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25">
+        <v>11300</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="12">
+        <v>46210</v>
+      </c>
+      <c r="H25" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
+        <v>9781035084036</v>
+      </c>
+      <c r="B26">
+        <v>2074081</v>
+      </c>
+      <c r="C26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26">
         <v>21110</v>
       </c>
-      <c r="F24" t="s">
-[...48 lines deleted...]
-      <c r="E26">
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="12">
+        <v>46233</v>
+      </c>
+      <c r="H26" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
+        <v>9780349447575</v>
+      </c>
+      <c r="B27">
+        <v>2127070</v>
+      </c>
+      <c r="C27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27">
         <v>11110</v>
       </c>
-      <c r="F26" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G27" s="12">
-        <v>46198</v>
+        <v>46233</v>
       </c>
       <c r="H27" s="15">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="11">
-        <v>9780241825075</v>
+        <v>9780241652015</v>
       </c>
       <c r="B28">
-        <v>2109447</v>
+        <v>3104010</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
-        <v>22920</v>
+        <v>15310</v>
       </c>
       <c r="F28" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G28" s="12">
-        <v>46191</v>
+        <v>46205</v>
       </c>
       <c r="H28" s="15">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="11">
-        <v>9781398524224</v>
+        <v>9781035042395</v>
       </c>
       <c r="B29">
-        <v>1880420</v>
+        <v>2108342</v>
       </c>
       <c r="C29" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D29" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E29">
-        <v>21200</v>
+        <v>21300</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G29" s="12">
-        <v>46191</v>
+        <v>46219</v>
       </c>
       <c r="H29" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="11">
-        <v>9781398545007</v>
+        <v>9781035083022</v>
       </c>
       <c r="B30">
-        <v>2001490</v>
+        <v>2108451</v>
       </c>
       <c r="C30" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D30" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E30">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="F30" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G30" s="12">
-        <v>46170</v>
+        <v>46205</v>
       </c>
       <c r="H30" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="11">
-        <v>9781408734056</v>
+        <v>9781604382655</v>
       </c>
       <c r="B31">
-        <v>1853384</v>
+        <v>2110875</v>
       </c>
       <c r="C31" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E31">
-        <v>21200</v>
+        <v>22890</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G31" s="12">
-        <v>46177</v>
+        <v>46217</v>
       </c>
       <c r="H31" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="11">
-        <v>9781529959598</v>
+        <v>9781529196009</v>
       </c>
       <c r="B32">
-        <v>1853767</v>
+        <v>2105035</v>
       </c>
       <c r="C32" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="E32">
+        <v>11200</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="12">
+        <v>46205</v>
+      </c>
+      <c r="H32" s="16">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="11">
+        <v>9781399740869</v>
+      </c>
+      <c r="B33">
+        <v>2101309</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33">
         <v>21110</v>
       </c>
-      <c r="F32" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G33" s="12">
-        <v>46198</v>
+        <v>46205</v>
       </c>
       <c r="H33" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="11">
-        <v>9781399629461</v>
+        <v>9781974765010</v>
       </c>
       <c r="B34">
-        <v>3154561</v>
+        <v>2153502</v>
       </c>
       <c r="C34" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E34">
-        <v>15880</v>
+        <v>21800</v>
       </c>
       <c r="F34" t="s">
-        <v>66</v>
+        <v>16</v>
+      </c>
+      <c r="G34" s="12">
+        <v>46217</v>
       </c>
       <c r="H34" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="11">
-        <v>9780241776261</v>
+        <v>9781802067798</v>
       </c>
       <c r="B35">
-        <v>2002330</v>
+        <v>2098632</v>
       </c>
       <c r="C35" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
-        <v>12500</v>
+        <v>27880</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="G35" s="12">
-        <v>46198</v>
+        <v>46205</v>
       </c>
       <c r="H35" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="11">
-        <v>9780241614600</v>
+        <v>9781529984781</v>
       </c>
       <c r="B36">
-        <v>2002567</v>
+        <v>2104816</v>
       </c>
       <c r="C36" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E36">
-        <v>11110</v>
+        <v>14810</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G36" s="12">
-        <v>46177</v>
+        <v>46233</v>
       </c>
       <c r="H36" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="11">
-        <v>9781728264295</v>
+        <v>9781035415816</v>
       </c>
       <c r="B37">
-        <v>1851047</v>
+        <v>2101278</v>
       </c>
       <c r="C37" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E37">
-        <v>21110</v>
+        <v>27820</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="G37" s="12">
-        <v>46175</v>
+        <v>46205</v>
       </c>
       <c r="H37" s="15">
         <v>16.5</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="11">
-        <v>9781804997307</v>
+        <v>9781037208416</v>
       </c>
       <c r="B38">
-        <v>1854445</v>
+        <v>2111285</v>
       </c>
       <c r="C38" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D38" t="s">
         <v>24</v>
       </c>
       <c r="E38">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="12">
-        <v>46177</v>
+        <v>46233</v>
       </c>
       <c r="H38" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="11">
-        <v>9780593513583</v>
+        <v>9798217043774</v>
       </c>
       <c r="B39">
-        <v>2110251</v>
+        <v>2164543</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D39" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E39">
-        <v>21200</v>
+        <v>17410</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G39" s="12">
-        <v>46203</v>
+        <v>46224</v>
       </c>
       <c r="H39" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="11">
-        <v>9781974761920</v>
+        <v>9798895611227</v>
       </c>
       <c r="B40">
-        <v>2073594</v>
+        <v>2126506</v>
       </c>
       <c r="C40" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="D40" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E40">
-        <v>11800</v>
+        <v>11110</v>
       </c>
       <c r="F40" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>46182</v>
+        <v>12</v>
       </c>
       <c r="H40" s="15">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="11">
-        <v>9781405974899</v>
+        <v>9798895610817</v>
       </c>
       <c r="B41">
-        <v>2002475</v>
+        <v>2126491</v>
       </c>
       <c r="C41" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E41">
-        <v>27430</v>
+        <v>11300</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>11</v>
       </c>
       <c r="H41" s="15">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="11">
-        <v>9781405979283</v>
+        <v>9780356524788</v>
       </c>
       <c r="B42">
-        <v>1787063</v>
+        <v>2099405</v>
       </c>
       <c r="C42" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E42">
-        <v>21200</v>
+        <v>11300</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G42" s="12">
-        <v>46177</v>
+        <v>46210</v>
       </c>
       <c r="H42" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="11">
-        <v>9780241658635</v>
+        <v>9780241646830</v>
       </c>
       <c r="B43">
-        <v>3152998</v>
+        <v>2115753</v>
       </c>
       <c r="C43" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43">
-        <v>14810</v>
+        <v>17860</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G43" s="12">
-        <v>46198</v>
+        <v>46205</v>
       </c>
       <c r="H43" s="15">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="11">
-        <v>9781405982290</v>
+        <v>9780241808986</v>
       </c>
       <c r="B44">
-        <v>1787071</v>
+        <v>2082954</v>
       </c>
       <c r="C44" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
+        <v>24230</v>
+      </c>
+      <c r="F44" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44" s="12">
+        <v>46212</v>
+      </c>
+      <c r="H44" s="15">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="11">
+        <v>9780008786359</v>
+      </c>
+      <c r="B45">
+        <v>2104485</v>
+      </c>
+      <c r="C45" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45">
+        <v>11300</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="12">
+        <v>45981</v>
+      </c>
+      <c r="H45" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="11">
+        <v>9780349440439</v>
+      </c>
+      <c r="B46">
+        <v>3098072</v>
+      </c>
+      <c r="C46" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46">
         <v>21110</v>
       </c>
-      <c r="F44" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="G46" s="12">
-        <v>46191</v>
+        <v>46217</v>
       </c>
       <c r="H46" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" s="11">
-        <v>9781405987851</v>
+        <v>9781804188026</v>
       </c>
       <c r="B47">
-        <v>2002058</v>
+        <v>1886738</v>
       </c>
       <c r="C47" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c r="E47">
         <v>21300</v>
       </c>
       <c r="F47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G47" s="12">
-        <v>46191</v>
+        <v>46205</v>
       </c>
       <c r="H47" s="15">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" s="11">
-        <v>9781035045525</v>
+        <v>9781836093145</v>
       </c>
       <c r="B48">
-        <v>2016775</v>
+        <v>2167364</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D48" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E48">
         <v>21300</v>
       </c>
       <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="12">
+        <v>46219</v>
+      </c>
+      <c r="H48" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="11">
+        <v>9781838698140</v>
+      </c>
+      <c r="B49">
+        <v>2003498</v>
+      </c>
+      <c r="C49" t="s">
+        <v>86</v>
+      </c>
+      <c r="D49" t="s">
+        <v>87</v>
+      </c>
+      <c r="E49">
+        <v>13150</v>
+      </c>
+      <c r="F49" t="s">
+        <v>88</v>
+      </c>
+      <c r="G49" s="12">
+        <v>46204</v>
+      </c>
+      <c r="H49" s="15">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="11">
+        <v>9780008734824</v>
+      </c>
+      <c r="B50">
+        <v>2104196</v>
+      </c>
+      <c r="C50" t="s">
+        <v>89</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50">
+        <v>21300</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="12">
+        <v>45967</v>
+      </c>
+      <c r="H50" s="14">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="11">
+        <v>9780008683474</v>
+      </c>
+      <c r="B51">
+        <v>2073679</v>
+      </c>
+      <c r="C51" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51">
+        <v>21400</v>
+      </c>
+      <c r="F51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G51" s="12">
+        <v>45911</v>
+      </c>
+      <c r="H51" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="11">
+        <v>9780241808344</v>
+      </c>
+      <c r="B52">
+        <v>1787128</v>
+      </c>
+      <c r="C52" t="s">
+        <v>92</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52">
+        <v>11110</v>
+      </c>
+      <c r="F52" t="s">
         <v>12</v>
       </c>
-      <c r="G48" s="12">
-[...45 lines deleted...]
-      <c r="E50">
+      <c r="G52" s="12">
+        <v>46212</v>
+      </c>
+      <c r="H52" s="14">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="11">
+        <v>9780702349201</v>
+      </c>
+      <c r="B53">
+        <v>2120441</v>
+      </c>
+      <c r="C53" t="s">
+        <v>93</v>
+      </c>
+      <c r="D53" t="s">
+        <v>94</v>
+      </c>
+      <c r="E53">
         <v>22500</v>
-      </c>
-[...73 lines deleted...]
-        <v>21110</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="12">
-        <v>46198</v>
+        <v>46205</v>
       </c>
       <c r="H53" s="14">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="11">
-        <v>9780241662441</v>
+        <v>9780349727684</v>
       </c>
       <c r="B54">
-        <v>2081581</v>
+        <v>2099278</v>
       </c>
       <c r="C54" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E54">
-        <v>21110</v>
+        <v>11200</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G54" s="12">
-        <v>46177</v>
+        <v>46224</v>
       </c>
       <c r="H54" s="14">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7883763-1633-4a33-844b-a4f27752bb33" xmlns:ns3="504620ad-4a5b-4e98-91c4-34164cb416e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="548f94b230d87df06dce40b2da64a907" ns2:_="" ns3:_="">
     <xsd:import namespace="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2726,93 +2768,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{736EC6EA-E2D0-487E-AA90-847A1BE9530A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>