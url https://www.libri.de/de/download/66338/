--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Novi Listen\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Novi Listen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDB4C953-F2D1-467C-9595-493261D2102C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{21C04AC8-7E40-47CC-91D1-10426D394A14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C5FA032-2329-4B2C-8328-E33BAF244CD5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="90">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -95,285 +95,267 @@
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
     <t>Cartoons/Comics</t>
   </si>
   <si>
-    <t>Hodder And Stoughton Ltd.</t>
-[...1 lines deleted...]
-  <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
-    <t>Usborne Publishing</t>
-[...1 lines deleted...]
-  <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
     <t>Headline</t>
   </si>
   <si>
-    <t>Brown, D: Secret of Secrets</t>
-[...1 lines deleted...]
-  <si>
     <t>Childrens Books/Non-fiction</t>
   </si>
   <si>
-    <t>George, E: Slowly Dying Cause</t>
-[...1 lines deleted...]
-  <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
-    <t>Eggers, D: Contrapposto</t>
-[...10 lines deleted...]
-  <si>
     <t>Hachette Children's  Book</t>
   </si>
   <si>
-    <t>Giuffre, V: Nobody's Girl</t>
-[...169 lines deleted...]
-  <si>
     <t>Scholastic Ltd.</t>
   </si>
   <si>
-    <t>Whitehead, C: Cool Machine</t>
+    <t>Top 50 English newly published titles August 2026</t>
+  </si>
+  <si>
+    <t>McFadden, F: Brain Damage</t>
+  </si>
+  <si>
+    <t>Sourcebooks LLC</t>
+  </si>
+  <si>
+    <t>Collins, S: Sunrise on the Reaping PB</t>
+  </si>
+  <si>
+    <t>Bright, A: Wings of Reverie</t>
+  </si>
+  <si>
+    <t>Adichie, C: Dream Count</t>
+  </si>
+  <si>
+    <t>Kinney, J: Rowley Jefferson's Awesome Spooky Stories 2</t>
+  </si>
+  <si>
+    <t>Maehrer, H: Adversary to the Villain</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Goal (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Legacy (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Carl's Doomsday Scenario</t>
+  </si>
+  <si>
+    <t>Khabra, B: Embrace</t>
+  </si>
+  <si>
+    <t>Rushdie, S: Eleventh Hour</t>
+  </si>
+  <si>
+    <t>Acemoglu, D: What Happened to Liberal Democracy?</t>
+  </si>
+  <si>
+    <t>Harris, R: Agrippa</t>
+  </si>
+  <si>
+    <t>Beckett, S: Bone Garden</t>
+  </si>
+  <si>
+    <t>Orion Publishing Group</t>
+  </si>
+  <si>
+    <t>Shirahama, K: Witch Hat Atelier: Grimoire Edition 2</t>
+  </si>
+  <si>
+    <t>Croucher, L: Bridget and Gabe Are Not Okay</t>
+  </si>
+  <si>
+    <t>Ron, M: Drawn Together</t>
+  </si>
+  <si>
+    <t>Hyuuga, N: Apothecary Diaries 10 (Light Novel)</t>
+  </si>
+  <si>
+    <t>Baldree, T: Brigands &amp; Breadknives</t>
+  </si>
+  <si>
+    <t>Killmore, R: Maple Bakery Murder</t>
+  </si>
+  <si>
+    <t>Qing, T: Ballad of Sword and Wine  (Novel) 8 (Special Ed.)</t>
+  </si>
+  <si>
+    <t>Zhou, Y: Little Mushroom (Deluxe Hardcover Novel) 1</t>
+  </si>
+  <si>
+    <t>Brent, K: To All the Men I've Killed Before</t>
+  </si>
+  <si>
+    <t>Jafari, S: Heavensent &amp; Hellbent</t>
+  </si>
+  <si>
+    <t>Kent, R: Deviant King</t>
+  </si>
+  <si>
+    <t>Young Im, H: Omniscient Reader's Viewpoint (novel), Vol. 4</t>
+  </si>
+  <si>
+    <t>Yen Press</t>
+  </si>
+  <si>
+    <t>Moriarty, L: Big Little Truths</t>
+  </si>
+  <si>
+    <t>Allen, N: Lunatics</t>
+  </si>
+  <si>
+    <t>Quercus Publishing Plc</t>
+  </si>
+  <si>
+    <t>Arena, B: To Dance with Death</t>
+  </si>
+  <si>
+    <t>Broadbent, C: Lion and the Deathless Dark</t>
+  </si>
+  <si>
+    <t>Gilbert, E: All the Way to the River</t>
+  </si>
+  <si>
+    <t>Letters/Diaries/Biographies</t>
+  </si>
+  <si>
+    <t>Inoue, T: Vagabond Definitive Edition, Vol. 6</t>
+  </si>
+  <si>
+    <t>Kent, R: Steel Princess</t>
+  </si>
+  <si>
+    <t>Manson, M: Subtle Art of Not Giving A F*ck</t>
+  </si>
+  <si>
+    <t>Harper Collins Publ. USA</t>
+  </si>
+  <si>
+    <t>Rivers, L: Psychotic Obsession</t>
+  </si>
+  <si>
+    <t>Mackie, B: Claws Out!</t>
+  </si>
+  <si>
+    <t>Powers, K: Children of the Wild</t>
+  </si>
+  <si>
+    <t>Atlantic Books</t>
+  </si>
+  <si>
+    <t>Bracken, A: Immortal Rose</t>
+  </si>
+  <si>
+    <t>Broadbent, C: Slaying the Vampire Conqueror</t>
+  </si>
+  <si>
+    <t>Heller, P: Dog Stars (Movie Tie-in Edition)</t>
+  </si>
+  <si>
+    <t>Mason, M: Sophie, Standing There</t>
+  </si>
+  <si>
+    <t>Taylor, D: Not Till We Are Lost</t>
+  </si>
+  <si>
+    <t>Asakura, T: Every Bookshop Needs a Cat</t>
+  </si>
+  <si>
+    <t>Moronova, K: Once Written in Gilded Blood</t>
+  </si>
+  <si>
+    <t>Xiang, F: Legend of Exorcism: Tianbao Fuyao Lu (Novel) 6</t>
+  </si>
+  <si>
+    <t>Hazell, L: Library or Lattes?</t>
+  </si>
+  <si>
+    <t>Walker Books Ltd.</t>
+  </si>
+  <si>
+    <t>Pirateaba: Wandering Inn</t>
+  </si>
+  <si>
+    <t>Buchanan, E: Sea Stone Sisters</t>
+  </si>
+  <si>
+    <t>Cusk, R: Life of M</t>
+  </si>
+  <si>
+    <t>Faber And Faber Ltd.</t>
+  </si>
+  <si>
+    <t>Ikenami, S: Samurai Detectives: Volume 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1138,1570 +1120,1647 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.42578125" style="12"/>
+    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A1" s="17" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="11">
-        <v>9781444974881</v>
+        <v>9781464298547</v>
       </c>
       <c r="B5">
-        <v>2003202</v>
+        <v>2101120</v>
       </c>
       <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5">
+        <v>21200</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="12">
+        <v>46259</v>
+      </c>
+      <c r="H5" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A6" s="11">
+        <v>9780702349072</v>
+      </c>
+      <c r="B6">
+        <v>2104452</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6">
+        <v>22500</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="12">
+        <v>46238</v>
+      </c>
+      <c r="H6" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="11">
+        <v>9780736448734</v>
+      </c>
+      <c r="B7">
+        <v>2104974</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>22500</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="12">
+        <v>46238</v>
+      </c>
+      <c r="H7" s="15">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="11">
+        <v>9798217009305</v>
+      </c>
+      <c r="B8">
+        <v>1860950</v>
+      </c>
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="D5" t="s">
-[...22 lines deleted...]
-      <c r="D6" t="s">
+      <c r="D8" t="s">
         <v>9</v>
       </c>
-      <c r="E6">
-[...25 lines deleted...]
-      <c r="E7">
+      <c r="E8">
         <v>21110</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F8" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G8" s="12">
-        <v>46205</v>
+        <v>46091</v>
       </c>
       <c r="H8" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="11">
-        <v>9780241707210</v>
+        <v>9780241820865</v>
       </c>
       <c r="B9">
-        <v>2115190</v>
+        <v>2098600</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>14810</v>
+        <v>12500</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G9" s="12">
-        <v>46205</v>
+        <v>46245</v>
       </c>
       <c r="H9" s="15">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="11">
-        <v>9798337404356</v>
+        <v>9781804999677</v>
       </c>
       <c r="B10">
-        <v>2034887</v>
+        <v>2100314</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="E10">
-        <v>11300</v>
+        <v>21300</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="12">
-        <v>46203</v>
+        <v>46240</v>
       </c>
       <c r="H10" s="16">
-        <v>25.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="11">
-        <v>9781837267378</v>
+        <v>9781464244810</v>
       </c>
       <c r="B11">
-        <v>2101160</v>
+        <v>2095112</v>
       </c>
       <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E11">
         <v>11110</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="12">
-        <v>46205</v>
+        <v>46248</v>
       </c>
       <c r="H11" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="11">
-        <v>9781846016059</v>
+        <v>9781464244827</v>
       </c>
       <c r="B12">
-        <v>2102279</v>
+        <v>2095115</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E12">
         <v>11110</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="12">
-        <v>46205</v>
+        <v>46248</v>
       </c>
       <c r="H12" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="11">
-        <v>9780241458716</v>
+        <v>9780241816233</v>
       </c>
       <c r="B13">
-        <v>2098645</v>
+        <v>2098691</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G13" s="12">
-        <v>46219</v>
+        <v>46238</v>
       </c>
       <c r="H13" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="11">
+        <v>9781037201554</v>
+      </c>
+      <c r="B14">
+        <v>2100784</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14">
+        <v>21110</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="12">
+        <v>46238</v>
+      </c>
+      <c r="H14" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="11">
+        <v>9781529968842</v>
+      </c>
+      <c r="B15">
+        <v>2099321</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15">
+        <v>21110</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="12">
+        <v>46240</v>
+      </c>
+      <c r="H15" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="11">
+        <v>9798217186587</v>
+      </c>
+      <c r="B16">
+        <v>2104992</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16">
+        <v>17430</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="12">
+        <v>46245</v>
+      </c>
+      <c r="H16" s="15">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="11">
+        <v>9781529154429</v>
+      </c>
+      <c r="B17">
+        <v>2105033</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17">
+        <v>11110</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="12">
+        <v>46261</v>
+      </c>
+      <c r="H17" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="11">
+        <v>9781409192824</v>
+      </c>
+      <c r="B18">
+        <v>2100688</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18">
+        <v>21200</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="12">
+        <v>46261</v>
+      </c>
+      <c r="H18" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H14" s="15">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="11">
+        <v>9798888777800</v>
+      </c>
+      <c r="B19">
+        <v>2170718</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>11800</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="15">
+        <v>47.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="11">
+        <v>9781526690098</v>
+      </c>
+      <c r="B20">
+        <v>2100799</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20">
+        <v>22860</v>
+      </c>
+      <c r="F20" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="12">
+        <v>46247</v>
+      </c>
+      <c r="H20" s="15">
         <v>11.5</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D15" t="s">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="11">
+        <v>9781398561731</v>
+      </c>
+      <c r="B21">
+        <v>2113747</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21">
+        <v>21110</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="12">
+        <v>46266</v>
+      </c>
+      <c r="H21" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="11">
+        <v>9781646094257</v>
+      </c>
+      <c r="B22">
+        <v>2174300</v>
+      </c>
+      <c r="C22" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22">
+        <v>11300</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="11">
+        <v>9781035035960</v>
+      </c>
+      <c r="B23">
+        <v>2108340</v>
+      </c>
+      <c r="C23" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" t="s">
         <v>15</v>
       </c>
-      <c r="E15">
+      <c r="E23">
         <v>21300</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F23" t="s">
         <v>11</v>
       </c>
-      <c r="G15" s="12">
-[...203 lines deleted...]
-      </c>
       <c r="G23" s="12">
-        <v>46217</v>
+        <v>46240</v>
       </c>
       <c r="H23" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="11">
-        <v>9781837761180</v>
+        <v>9781398550353</v>
       </c>
       <c r="B24">
-        <v>2114830</v>
+        <v>2040777</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="E24">
-        <v>27440</v>
+        <v>21200</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G24" s="12">
-        <v>46205</v>
+        <v>46261</v>
       </c>
       <c r="H24" s="15">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="11">
-        <v>9780593816936</v>
+        <v>9798897657988</v>
       </c>
       <c r="B25">
-        <v>2110237</v>
+        <v>2126457</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E25">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" s="12">
-        <v>46210</v>
+        <v>46245</v>
       </c>
       <c r="H25" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="11">
-        <v>9781035084036</v>
+        <v>9798897652761</v>
       </c>
       <c r="B26">
-        <v>2074081</v>
+        <v>2126446</v>
       </c>
       <c r="C26" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E26">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="12">
-        <v>46233</v>
+        <v>46238</v>
       </c>
       <c r="H26" s="15">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A27" s="11">
+        <v>9780008656720</v>
+      </c>
+      <c r="B27">
+        <v>2120726</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27">
+        <v>21200</v>
+      </c>
+      <c r="F27" t="s">
         <v>14</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" s="12">
+        <v>46023</v>
+      </c>
+      <c r="H27" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A28" s="11">
+        <v>9798217233267</v>
+      </c>
+      <c r="B28">
+        <v>2104695</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28">
+        <v>22500</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="12">
+        <v>46245</v>
+      </c>
+      <c r="H28" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A29" s="11">
+        <v>9781911746447</v>
+      </c>
+      <c r="B29">
+        <v>2104828</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29">
+        <v>21110</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="12">
+        <v>46245</v>
+      </c>
+      <c r="H29" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A30" s="11">
+        <v>9798400903793</v>
+      </c>
+      <c r="B30">
+        <v>2109681</v>
+      </c>
+      <c r="C30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30">
+        <v>21300</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="12">
+        <v>46247</v>
+      </c>
+      <c r="H30" s="15">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="11">
+        <v>9780241700914</v>
+      </c>
+      <c r="B31">
+        <v>3143952</v>
+      </c>
+      <c r="C31" t="s">
         <v>60</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31">
         <v>11110</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F31" t="s">
         <v>12</v>
       </c>
-      <c r="G27" s="12">
-[...13 lines deleted...]
-      <c r="C28" t="s">
+      <c r="G31" s="12">
+        <v>46261</v>
+      </c>
+      <c r="H31" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="11">
+        <v>9781529452778</v>
+      </c>
+      <c r="B32">
+        <v>2173785</v>
+      </c>
+      <c r="C32" t="s">
         <v>61</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="D32" t="s">
         <v>62</v>
       </c>
-      <c r="G28" s="12">
-[...2 lines deleted...]
-      <c r="H28" s="15">
+      <c r="E32">
+        <v>21110</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="12">
+        <v>46238</v>
+      </c>
+      <c r="H32" s="16">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C29" t="s">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="11">
+        <v>9781526681478</v>
+      </c>
+      <c r="B33">
+        <v>2100821</v>
+      </c>
+      <c r="C33" t="s">
         <v>63</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33">
+        <v>11300</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="12">
+        <v>46247</v>
+      </c>
+      <c r="H33" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="11">
+        <v>9781035051687</v>
+      </c>
+      <c r="B34">
+        <v>2108427</v>
+      </c>
+      <c r="C34" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" t="s">
         <v>15</v>
       </c>
-      <c r="E29">
-[...2 lines deleted...]
-      <c r="F29" t="s">
+      <c r="E34">
+        <v>11300</v>
+      </c>
+      <c r="F34" t="s">
         <v>11</v>
       </c>
-      <c r="G29" s="12">
-[...39 lines deleted...]
-      <c r="C31" t="s">
+      <c r="G34" s="12">
+        <v>46238</v>
+      </c>
+      <c r="H34" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="11">
+        <v>9781526654571</v>
+      </c>
+      <c r="B35">
+        <v>2100788</v>
+      </c>
+      <c r="C35" t="s">
         <v>65</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="15">
+      <c r="D35" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35">
+        <v>21600</v>
+      </c>
+      <c r="F35" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="12">
+        <v>46247</v>
+      </c>
+      <c r="H35" s="15">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="11">
+        <v>9781974761937</v>
+      </c>
+      <c r="B36">
+        <v>2104219</v>
+      </c>
+      <c r="C36" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36">
+        <v>11800</v>
+      </c>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="12">
+        <v>46252</v>
+      </c>
+      <c r="H36" s="15">
+        <v>54.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="11">
+        <v>9781911746478</v>
+      </c>
+      <c r="B37">
+        <v>2104829</v>
+      </c>
+      <c r="C37" t="s">
+        <v>68</v>
+      </c>
+      <c r="D37" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37">
+        <v>21110</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="12">
+        <v>46259</v>
+      </c>
+      <c r="H37" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="D33" t="s">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="11">
+        <v>9780062457721</v>
+      </c>
+      <c r="B38">
+        <v>2647649</v>
+      </c>
+      <c r="C38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38">
+        <v>14810</v>
+      </c>
+      <c r="F38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="12">
+        <v>46249</v>
+      </c>
+      <c r="H38" s="15">
         <v>17</v>
       </c>
-      <c r="E33">
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="11">
+        <v>9780349448602</v>
+      </c>
+      <c r="B39">
+        <v>2099051</v>
+      </c>
+      <c r="C39" t="s">
+        <v>71</v>
+      </c>
+      <c r="D39" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39">
         <v>21110</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F39" t="s">
         <v>12</v>
       </c>
-      <c r="G33" s="12">
-[...2 lines deleted...]
-      <c r="H33" s="15">
+      <c r="G39" s="12">
+        <v>46252</v>
+      </c>
+      <c r="H39" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-[...84 lines deleted...]
-      <c r="C37" t="s">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="11">
+        <v>9780008545598</v>
+      </c>
+      <c r="B40">
+        <v>2104478</v>
+      </c>
+      <c r="C40" t="s">
         <v>72</v>
       </c>
-      <c r="D37" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E40">
         <v>11110</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
+      <c r="G40" s="12">
+        <v>45981</v>
+      </c>
       <c r="H40" s="15">
         <v>19.5</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="11">
-        <v>9798895610817</v>
+        <v>9781805466000</v>
       </c>
       <c r="B41">
-        <v>2126491</v>
+        <v>2101142</v>
       </c>
       <c r="C41" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="E41">
-        <v>11300</v>
+        <v>11200</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>14</v>
+      </c>
+      <c r="G41" s="12">
+        <v>46240</v>
       </c>
       <c r="H41" s="15">
         <v>19.5</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="11">
-        <v>9780356524788</v>
+        <v>9781911769040</v>
       </c>
       <c r="B42">
-        <v>2099405</v>
+        <v>2101243</v>
       </c>
       <c r="C42" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E42">
         <v>11300</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="12">
-        <v>46210</v>
+        <v>46252</v>
       </c>
       <c r="H42" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="11">
-        <v>9780241646830</v>
+        <v>9781035051755</v>
       </c>
       <c r="B43">
-        <v>2115753</v>
+        <v>2108343</v>
       </c>
       <c r="C43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D43" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43">
+        <v>21300</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="12">
+        <v>46261</v>
+      </c>
+      <c r="H43" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A44" s="11">
+        <v>9798217009312</v>
+      </c>
+      <c r="B44">
+        <v>2150841</v>
+      </c>
+      <c r="C44" t="s">
+        <v>77</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44">
+        <v>11110</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A45" s="11">
+        <v>9781526664013</v>
+      </c>
+      <c r="B45">
+        <v>2100791</v>
+      </c>
+      <c r="C45" t="s">
         <v>78</v>
       </c>
-      <c r="D43" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E45">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="F45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G45" s="12">
-        <v>45981</v>
+        <v>46261</v>
       </c>
       <c r="H45" s="15">
         <v>19.5</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="11">
-        <v>9780349440439</v>
+        <v>9781668221655</v>
       </c>
       <c r="B46">
-        <v>3098072</v>
+        <v>2073600</v>
       </c>
       <c r="C46" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E46">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="H46" s="15">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="11">
+        <v>9780008810344</v>
+      </c>
+      <c r="B47">
+        <v>2104207</v>
+      </c>
+      <c r="C47" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47">
+        <v>11110</v>
+      </c>
+      <c r="F47" t="s">
         <v>12</v>
       </c>
-      <c r="G46" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G47" s="12">
-        <v>46205</v>
+        <v>46023</v>
       </c>
       <c r="H47" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="11">
-        <v>9781836093145</v>
+        <v>9781804962596</v>
       </c>
       <c r="B48">
-        <v>2167364</v>
+        <v>2117759</v>
       </c>
       <c r="C48" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E48">
         <v>21300</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="12">
-        <v>46219</v>
+        <v>46252</v>
       </c>
       <c r="H48" s="15">
         <v>13</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11">
-        <v>9781838698140</v>
+        <v>9798895613702</v>
       </c>
       <c r="B49">
-        <v>2003498</v>
+        <v>2174192</v>
       </c>
       <c r="C49" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D49" t="s">
-        <v>87</v>
+        <v>21</v>
       </c>
       <c r="E49">
-        <v>13150</v>
+        <v>21110</v>
       </c>
       <c r="F49" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>12</v>
       </c>
       <c r="H49" s="15">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="11">
-        <v>9780008734824</v>
+        <v>9781529537802</v>
       </c>
       <c r="B50">
-        <v>2104196</v>
+        <v>2111494</v>
       </c>
       <c r="C50" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="E50">
-        <v>21300</v>
+        <v>22500</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G50" s="12">
-        <v>45967</v>
+        <v>46261</v>
       </c>
       <c r="H50" s="14">
         <v>13.5</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="11">
-        <v>9780008683474</v>
+        <v>9780063516380</v>
       </c>
       <c r="B51">
-        <v>2073679</v>
+        <v>2119111</v>
       </c>
       <c r="C51" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D51" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="E51">
-        <v>21400</v>
+        <v>11300</v>
       </c>
       <c r="F51" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="G51" s="12">
-        <v>45911</v>
+        <v>46245</v>
       </c>
       <c r="H51" s="14">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="11">
-        <v>9780241808344</v>
+        <v>9781035425969</v>
       </c>
       <c r="B52">
-        <v>1787128</v>
+        <v>2101284</v>
       </c>
       <c r="C52" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E52">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="12">
-        <v>46212</v>
+        <v>46261</v>
       </c>
       <c r="H52" s="14">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="11">
-        <v>9780702349201</v>
+        <v>9780571399819</v>
       </c>
       <c r="B53">
-        <v>2120441</v>
+        <v>2123406</v>
       </c>
       <c r="C53" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E53">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G53" s="12">
-        <v>46205</v>
+        <v>46261</v>
       </c>
       <c r="H53" s="14">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="11">
-        <v>9780349727684</v>
+        <v>9781405975803</v>
       </c>
       <c r="B54">
-        <v>2099278</v>
+        <v>2098611</v>
       </c>
       <c r="C54" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E54">
-        <v>11200</v>
+        <v>21200</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="12">
-        <v>46224</v>
+        <v>46261</v>
       </c>
       <c r="H54" s="14">
-        <v>22.5</v>
+        <v>14.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Fertig" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7883763-1633-4a33-844b-a4f27752bb33" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Bewertung (0 - 5)" ma:decimals="2" ma:description="Mittelwert aller Bewertungen, die abgegeben wurden." ma:internalName="AverageRating" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Anzahl Bewertungen" ma:decimals="0" ma:description="Anzahl abgegebener Bewertungen" ma:internalName="RatingCount" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...59 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Bewertet von" ma:description="Benutzer haben das Element bewertet." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Benutzerbewertungen" ma:description="Bewertungen für das Element" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Anzahl 'Gefällt mir'" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Gefällt" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2aae313b-3a1e-4bdd-9850-3fe9cd648f71" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3d17ec9a-cdfc-466b-af4c-da69a5b919dd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="504620ad-4a5b-4e98-91c4-34164cb416e2">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Fertig" ma:index="25" nillable="true" ma:displayName="Eingelesen" ma:format="Dropdown" ma:internalName="Fertig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="1"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09e9d67c-1e3e-4152-a164-68d48eaab629" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a3358c14-02b8-4182-a9ab-fe9758ed4916}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09e9d67c-1e3e-4152-a164-68d48eaab629">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2768,102 +2827,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
+    <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{736EC6EA-E2D0-487E-AA90-847A1BE9530A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A6217B-07AC-4FE5-9477-9F2229535156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
-    <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -2889,51 +2978,51 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Britta Blosat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010007E2A28E331B1345B4C54C5E2471F1FA</vt:lpwstr>
+    <vt:lpwstr>0x01010080956FD8661E6145B059352821E6A265</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>456400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>