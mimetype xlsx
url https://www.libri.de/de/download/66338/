--- v3 (2026-07-06)
+++ v4 (2026-08-15)
@@ -6,356 +6,359 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Novi Listen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{21C04AC8-7E40-47CC-91D1-10426D394A14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5C5FA032-2329-4B2C-8328-E33BAF244CD5}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{D327F865-1AE9-4DA1-8AC1-8ADDF6B5EB60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67B236B3-D3C3-4CA1-8E26-85338F77277D}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="91">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Penguin Books Ltd (UK)</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
-    <t>Cartoons/Comics</t>
-[...1 lines deleted...]
-  <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
-    <t>Transworld Publ. Ltd UK</t>
-[...1 lines deleted...]
-  <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
     <t>Headline</t>
   </si>
   <si>
-    <t>Childrens Books/Non-fiction</t>
-[...1 lines deleted...]
-  <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
-    <t>Hachette Children's  Book</t>
-[...1 lines deleted...]
-  <si>
     <t>Scholastic Ltd.</t>
   </si>
   <si>
-    <t>Top 50 English newly published titles August 2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Adichie, C: Dream Count</t>
   </si>
   <si>
-    <t>Kinney, J: Rowley Jefferson's Awesome Spooky Stories 2</t>
-[...28 lines deleted...]
-  <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
-    <t>Shirahama, K: Witch Hat Atelier: Grimoire Edition 2</t>
-[...13 lines deleted...]
-  <si>
     <t>Killmore, R: Maple Bakery Murder</t>
   </si>
   <si>
-    <t>Qing, T: Ballad of Sword and Wine  (Novel) 8 (Special Ed.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Brent, K: To All the Men I've Killed Before</t>
   </si>
   <si>
-    <t>Jafari, S: Heavensent &amp; Hellbent</t>
-[...28 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
-    <t>Inoue, T: Vagabond Definitive Edition, Vol. 6</t>
-[...7 lines deleted...]
-  <si>
     <t>Harper Collins Publ. USA</t>
   </si>
   <si>
-    <t>Rivers, L: Psychotic Obsession</t>
-[...34 lines deleted...]
-  <si>
     <t>Hazell, L: Library or Lattes?</t>
   </si>
   <si>
     <t>Walker Books Ltd.</t>
   </si>
   <si>
-    <t>Pirateaba: Wandering Inn</t>
-[...1 lines deleted...]
-  <si>
     <t>Buchanan, E: Sea Stone Sisters</t>
   </si>
   <si>
     <t>Cusk, R: Life of M</t>
   </si>
   <si>
     <t>Faber And Faber Ltd.</t>
   </si>
   <si>
-    <t>Ikenami, S: Samurai Detectives: Volume 3</t>
+    <t>Top 50 English newly published titles September 2026</t>
+  </si>
+  <si>
+    <t>Yarros, R: Threshing Day (Wing and Claw Collection)</t>
+  </si>
+  <si>
+    <t>Macmillan USA</t>
+  </si>
+  <si>
+    <t>Osman, R: We Chase Shadows</t>
+  </si>
+  <si>
+    <t>Kuang, R: Taipei Story</t>
+  </si>
+  <si>
+    <t>Gilmore, L: Big Bad Wolf</t>
+  </si>
+  <si>
+    <t>Gillig, R: Knave and the Moon</t>
+  </si>
+  <si>
+    <t>Anderson, G: More</t>
+  </si>
+  <si>
+    <t>Arts</t>
+  </si>
+  <si>
+    <t>Desai, K: Loneliness of Sonia and Sunny</t>
+  </si>
+  <si>
+    <t>Garber, S: Mirror of Infinite Endings</t>
+  </si>
+  <si>
+    <t>Grisham, J: French Illusion</t>
+  </si>
+  <si>
+    <t>Mafi, T: Escape Me International Edition</t>
+  </si>
+  <si>
+    <t>Kinney, J: Diary of a Wimpy Kid 20: Partypooper</t>
+  </si>
+  <si>
+    <t>Stallone, S: Steps</t>
+  </si>
+  <si>
+    <t>Atwood, M: Book of Lives</t>
+  </si>
+  <si>
+    <t>Kingfisher, T: Baldur's Gate 3: Astarion</t>
+  </si>
+  <si>
+    <t>Foley, L: Murder at the Grand Alpine Hotel</t>
+  </si>
+  <si>
+    <t>Uketsu: Strange Pictures</t>
+  </si>
+  <si>
+    <t>Pushkin Press</t>
+  </si>
+  <si>
+    <t>Riordan, R: From the World of Percy Jackson: The Wild Zone</t>
+  </si>
+  <si>
+    <t>Hirsch, A: Art of Gravity Falls</t>
+  </si>
+  <si>
+    <t>Bardugo, L: Dead Beat</t>
+  </si>
+  <si>
+    <t>Donaldson, J: Gruffalo Granny</t>
+  </si>
+  <si>
+    <t>Childrens Books/Baby and Preschool/Fiction</t>
+  </si>
+  <si>
+    <t>Douglas, P: Midnight Curfew</t>
+  </si>
+  <si>
+    <t>Green, J: Hollywood, Ending</t>
+  </si>
+  <si>
+    <t>Huberman, A: Protocols</t>
+  </si>
+  <si>
+    <t>Health/Hygiene</t>
+  </si>
+  <si>
+    <t>Kennedy, R: Sweetest Fiend</t>
+  </si>
+  <si>
+    <t>Miller, M: Mestra</t>
+  </si>
+  <si>
+    <t>Rowling, J: Harry Potter Philosopher's Stone/Slytherin Ed.</t>
+  </si>
+  <si>
+    <t>Rowling, J: Harry Potter/Philosopher's Stone/Gryffindor Ed.</t>
+  </si>
+  <si>
+    <t>Sapkowski, A: Crossroads of Ravens</t>
+  </si>
+  <si>
+    <t>Tahir, S: Empire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wyo, C: Coco Wyo: Cozy Countdown - An Advent Colouring Book </t>
+  </si>
+  <si>
+    <t>Hobby/Recreation/Nature</t>
+  </si>
+  <si>
+    <t>Duckworth, A: Situated</t>
+  </si>
+  <si>
+    <t>MrBeast: Most Dangerous Games</t>
+  </si>
+  <si>
+    <t>Awad, M: We Love You, Bunny</t>
+  </si>
+  <si>
+    <t>Qntm: There Is No Antimemetics Division</t>
+  </si>
+  <si>
+    <t>Grenwich, B: Ascended</t>
+  </si>
+  <si>
+    <t>Reid, R: Heated Rivalry. Deluxe Ed.</t>
+  </si>
+  <si>
+    <t>Yudkowsky, E: If Anyone Builds It, Everyone Dies</t>
+  </si>
+  <si>
+    <t>Greenblatt, S: Dark Renaissance</t>
+  </si>
+  <si>
+    <t>Norton &amp; Company</t>
+  </si>
+  <si>
+    <t>History</t>
+  </si>
+  <si>
+    <t>Collins, S: Sunrise on the Reaping Movie Tie-in</t>
+  </si>
+  <si>
+    <t>El Akkad, O: One Day, Everyone Will Have Always Been Against</t>
+  </si>
+  <si>
+    <t>Canongate Books Ltd.</t>
+  </si>
+  <si>
+    <t>Gilmore, L: Cinnamon Bun Book Store (Deluxe Edition)</t>
+  </si>
+  <si>
+    <t>Hill, J: King Sorrow</t>
+  </si>
+  <si>
+    <t>Kent, R: Twisted Kingdom</t>
+  </si>
+  <si>
+    <t>Mas, J: Bonds of Hercules</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1119,1427 +1122,1436 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView tabSelected="1" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.44140625" style="12"/>
+    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5703125" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="17" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="11">
-        <v>9781464298547</v>
+        <v>9781682818084</v>
       </c>
       <c r="B5">
-        <v>2101120</v>
+        <v>2178984</v>
       </c>
       <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5">
+        <v>11300</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="12">
+        <v>46294</v>
+      </c>
+      <c r="H5" s="15">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>9780241746035</v>
+      </c>
+      <c r="B6">
+        <v>2112048</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>21200</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="12">
+        <v>46275</v>
+      </c>
+      <c r="H6" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>9780063572898</v>
+      </c>
+      <c r="B7">
+        <v>2119154</v>
+      </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...53 lines deleted...]
-      </c>
       <c r="E7">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" s="12">
-        <v>46238</v>
+        <v>46273</v>
       </c>
       <c r="H7" s="15">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11">
-        <v>9798217009305</v>
+        <v>9780008831783</v>
       </c>
       <c r="B8">
-        <v>1860950</v>
+        <v>2120721</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E8">
         <v>21110</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="12">
-        <v>46091</v>
+        <v>46064</v>
       </c>
       <c r="H8" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="11">
-        <v>9780241820865</v>
+        <v>9780356523002</v>
       </c>
       <c r="B9">
-        <v>2098600</v>
+        <v>2099393</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E9">
-        <v>12500</v>
+        <v>11300</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G9" s="12">
-        <v>46245</v>
+        <v>46266</v>
       </c>
       <c r="H9" s="15">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="11">
-        <v>9781804999677</v>
+        <v>9780008685775</v>
       </c>
       <c r="B10">
-        <v>2100314</v>
+        <v>2014810</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E10">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G10" s="12">
-        <v>46240</v>
+        <v>45919</v>
       </c>
       <c r="H10" s="16">
         <v>13.5</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="11">
-        <v>9781464244810</v>
+        <v>9781526677396</v>
       </c>
       <c r="B11">
-        <v>2095112</v>
+        <v>2107928</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E11">
-        <v>11110</v>
+        <v>15880</v>
       </c>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="G11" s="12">
-        <v>46248</v>
+        <v>46275</v>
       </c>
       <c r="H11" s="15">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="11">
-        <v>9781464244827</v>
+        <v>9781405980135</v>
       </c>
       <c r="B12">
-        <v>2095115</v>
+        <v>2098621</v>
       </c>
       <c r="C12" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E12">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" s="12">
-        <v>46248</v>
+        <v>46268</v>
       </c>
       <c r="H12" s="15">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="11">
-        <v>9780241816233</v>
+        <v>9781399641777</v>
       </c>
       <c r="B13">
-        <v>2098691</v>
+        <v>2122586</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E13">
-        <v>11300</v>
+        <v>12500</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G13" s="12">
-        <v>46238</v>
+        <v>46287</v>
       </c>
       <c r="H13" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="11">
-        <v>9781037201554</v>
+        <v>9780385550543</v>
       </c>
       <c r="B14">
-        <v>2100784</v>
+        <v>2121917</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E14">
-        <v>21110</v>
+        <v>11200</v>
       </c>
       <c r="F14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46238</v>
+        <v>14</v>
       </c>
       <c r="H14" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="11">
-        <v>9781529968842</v>
+        <v>9780063569430</v>
       </c>
       <c r="B15">
-        <v>2099321</v>
+        <v>2155517</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E15">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G15" s="12">
-        <v>46240</v>
+        <v>46294</v>
       </c>
       <c r="H15" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="11">
-        <v>9798217186587</v>
+        <v>9780241803387</v>
       </c>
       <c r="B16">
-        <v>2104992</v>
+        <v>2098596</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E16">
-        <v>17430</v>
+        <v>22500</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G16" s="12">
-        <v>46245</v>
+        <v>46275</v>
       </c>
       <c r="H16" s="15">
-        <v>24.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="11">
-        <v>9781529154429</v>
+        <v>9781399629461</v>
       </c>
       <c r="B17">
-        <v>2105033</v>
+        <v>3154561</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E17">
-        <v>11110</v>
+        <v>15880</v>
       </c>
       <c r="F17" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="G17" s="12">
-        <v>46261</v>
+        <v>46294</v>
       </c>
       <c r="H17" s="15">
         <v>21.5</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="11">
-        <v>9781409192824</v>
+        <v>9798217010578</v>
       </c>
       <c r="B18">
-        <v>2100688</v>
+        <v>2110308</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="E18">
-        <v>21200</v>
+        <v>11600</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G18" s="12">
-        <v>46261</v>
+        <v>46266</v>
       </c>
       <c r="H18" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="11">
-        <v>9798888777800</v>
+        <v>9798217298594</v>
       </c>
       <c r="B19">
-        <v>2170718</v>
+        <v>2170688</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
-        <v>11800</v>
+        <v>11300</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="H19" s="15">
-        <v>47.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="11">
-        <v>9781526690098</v>
+        <v>9780008694838</v>
       </c>
       <c r="B20">
-        <v>2100799</v>
+        <v>2104191</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="E20">
-        <v>22860</v>
+        <v>11200</v>
       </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G20" s="12">
-        <v>46247</v>
+        <v>46035</v>
       </c>
       <c r="H20" s="15">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="11">
-        <v>9781398561731</v>
+        <v>9781805335610</v>
       </c>
       <c r="B21">
-        <v>2113747</v>
+        <v>1771175</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="E21">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="F21" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G21" s="12">
-        <v>46266</v>
+        <v>46275</v>
       </c>
       <c r="H21" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="11">
-        <v>9781646094257</v>
+        <v>9780241840719</v>
       </c>
       <c r="B22">
-        <v>2174300</v>
+        <v>2164828</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E22">
-        <v>11300</v>
+        <v>12500</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>13</v>
+      </c>
+      <c r="G22" s="12">
+        <v>46294</v>
       </c>
       <c r="H22" s="15">
         <v>18.5</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="11">
-        <v>9781035035960</v>
+        <v>9781368117869</v>
       </c>
       <c r="B23">
-        <v>2108340</v>
+        <v>2174314</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23">
+        <v>15860</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="12">
+        <v>46280</v>
+      </c>
+      <c r="H23" s="15">
+        <v>52.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>9781250478825</v>
+      </c>
+      <c r="B24">
+        <v>2110141</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>39</v>
+      </c>
+      <c r="E24">
+        <v>11110</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="12">
+        <v>46280</v>
+      </c>
+      <c r="H24" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>9781035065516</v>
+      </c>
+      <c r="B25">
+        <v>2108348</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
         <v>15</v>
       </c>
-      <c r="E23">
-[...50 lines deleted...]
-      </c>
       <c r="E25">
-        <v>11110</v>
+        <v>12100</v>
       </c>
       <c r="F25" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="G25" s="12">
-        <v>46245</v>
+        <v>46275</v>
       </c>
       <c r="H25" s="15">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="11">
-        <v>9798897652761</v>
+        <v>9781405990516</v>
       </c>
       <c r="B26">
-        <v>2126446</v>
+        <v>2098801</v>
       </c>
       <c r="C26" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E26">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="12">
-        <v>46238</v>
+        <v>46268</v>
       </c>
       <c r="H26" s="15">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="11">
-        <v>9780008656720</v>
+        <v>9780141346052</v>
       </c>
       <c r="B27">
-        <v>2120726</v>
+        <v>2131963</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E27">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G27" s="12">
-        <v>46023</v>
+        <v>46287</v>
       </c>
       <c r="H27" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="11">
-        <v>9798217233267</v>
+        <v>9781668092484</v>
       </c>
       <c r="B28">
-        <v>2104695</v>
+        <v>3096451</v>
       </c>
       <c r="C28" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E28">
-        <v>22500</v>
+        <v>14620</v>
       </c>
       <c r="F28" t="s">
+        <v>65</v>
+      </c>
+      <c r="G28" s="12">
+        <v>46280</v>
+      </c>
+      <c r="H28" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="11">
+        <v>9780241767412</v>
+      </c>
+      <c r="B29">
+        <v>2110190</v>
+      </c>
+      <c r="C29" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29">
+        <v>11300</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="12">
+        <v>46287</v>
+      </c>
+      <c r="H29" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="11">
+        <v>9781037206122</v>
+      </c>
+      <c r="B30">
+        <v>2096946</v>
+      </c>
+      <c r="C30" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30">
+        <v>11110</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="12">
+        <v>46294</v>
+      </c>
+      <c r="H30" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="11">
+        <v>9781037213014</v>
+      </c>
+      <c r="B31">
+        <v>2187468</v>
+      </c>
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31">
+        <v>12500</v>
+      </c>
+      <c r="F31" t="s">
         <v>13</v>
       </c>
-      <c r="G28" s="12">
-[...45 lines deleted...]
-      <c r="E30">
+      <c r="G31" s="12">
+        <v>46266</v>
+      </c>
+      <c r="H31" s="15">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="11">
+        <v>9781037212987</v>
+      </c>
+      <c r="B32">
+        <v>2187459</v>
+      </c>
+      <c r="C32" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32">
+        <v>12500</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="16">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="11">
+        <v>9781399633482</v>
+      </c>
+      <c r="B33">
+        <v>2100684</v>
+      </c>
+      <c r="C33" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33">
         <v>21300</v>
-      </c>
-[...76 lines deleted...]
-        <v>11300</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="12">
-        <v>46247</v>
+        <v>46282</v>
       </c>
       <c r="H33" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="11">
+        <v>9798217242726</v>
+      </c>
+      <c r="B34">
+        <v>2122229</v>
+      </c>
+      <c r="C34" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34">
+        <v>22500</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="11">
+        <v>9780241836507</v>
+      </c>
+      <c r="B35">
+        <v>2124308</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35">
+        <v>74230</v>
+      </c>
+      <c r="F35" t="s">
+        <v>73</v>
+      </c>
+      <c r="G35" s="12">
+        <v>46268</v>
+      </c>
+      <c r="H35" s="15">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="11">
+        <v>9781668264157</v>
+      </c>
+      <c r="B36">
+        <v>2126153</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36">
+        <v>14810</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="12">
+        <v>46266</v>
+      </c>
+      <c r="H36" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="11">
+        <v>9780008802868</v>
+      </c>
+      <c r="B37">
+        <v>2178965</v>
+      </c>
+      <c r="C37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37">
+        <v>11300</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="12">
+        <v>46050</v>
+      </c>
+      <c r="H37" s="15">
         <v>19.5</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
-[...90 lines deleted...]
-      <c r="E37">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="11">
+        <v>9781398535183</v>
+      </c>
+      <c r="B38">
+        <v>2103272</v>
+      </c>
+      <c r="C38" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" t="s">
+        <v>21</v>
+      </c>
+      <c r="E38">
         <v>21110</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F38" t="s">
         <v>12</v>
       </c>
-      <c r="G37" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G38" s="12">
-        <v>46249</v>
+        <v>46205</v>
       </c>
       <c r="H38" s="15">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="11">
-        <v>9780349448602</v>
+        <v>9780571399819</v>
       </c>
       <c r="B39">
-        <v>2099051</v>
+        <v>2123406</v>
       </c>
       <c r="C39" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="E39">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="12">
-        <v>46252</v>
+        <v>46261</v>
       </c>
       <c r="H39" s="15">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="11">
-        <v>9780008545598</v>
+        <v>9781398550353</v>
       </c>
       <c r="B40">
-        <v>2104478</v>
+        <v>2040777</v>
       </c>
       <c r="C40" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="D40" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E40">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="F40" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G40" s="12">
-        <v>45981</v>
+        <v>46261</v>
       </c>
       <c r="H40" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="11">
-        <v>9781805466000</v>
+        <v>9781804954751</v>
       </c>
       <c r="B41">
-        <v>2101142</v>
+        <v>2117704</v>
       </c>
       <c r="C41" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E41">
-        <v>11200</v>
+        <v>21300</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G41" s="12">
-        <v>46240</v>
+        <v>46268</v>
       </c>
       <c r="H41" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="11">
-        <v>9781911769040</v>
+        <v>9780241826911</v>
       </c>
       <c r="B42">
-        <v>2101243</v>
+        <v>2098721</v>
       </c>
       <c r="C42" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D42" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E42">
         <v>11300</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="12">
-        <v>46252</v>
+        <v>46289</v>
       </c>
       <c r="H42" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="11">
-        <v>9781035051755</v>
+        <v>9780008656720</v>
       </c>
       <c r="B43">
-        <v>2108343</v>
+        <v>2120726</v>
       </c>
       <c r="C43" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="D43" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E43">
-        <v>21300</v>
+        <v>21200</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G43" s="12">
-        <v>46261</v>
+        <v>46023</v>
       </c>
       <c r="H43" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="11">
-        <v>9798217009312</v>
+        <v>9781335004048</v>
       </c>
       <c r="B44">
-        <v>2150841</v>
+        <v>2112036</v>
       </c>
       <c r="C44" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="E44">
         <v>11110</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
+      <c r="G44" s="12">
+        <v>46294</v>
+      </c>
       <c r="H44" s="15">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" s="11">
-        <v>9781526664013</v>
+        <v>9781529964660</v>
       </c>
       <c r="B45">
-        <v>2100791</v>
+        <v>2117624</v>
       </c>
       <c r="C45" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D45" t="s">
         <v>22</v>
       </c>
       <c r="E45">
-        <v>11110</v>
+        <v>27430</v>
       </c>
       <c r="F45" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="12">
+        <v>46282</v>
+      </c>
+      <c r="H45" s="15">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="11">
+        <v>9781324134213</v>
+      </c>
+      <c r="B46">
+        <v>2110074</v>
+      </c>
+      <c r="C46" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46">
+        <v>25560</v>
+      </c>
+      <c r="F46" t="s">
+        <v>83</v>
+      </c>
+      <c r="H46" s="15">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="11">
+        <v>9781529537802</v>
+      </c>
+      <c r="B47">
+        <v>2111494</v>
+      </c>
+      <c r="C47" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E47">
+        <v>22500</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="12">
+        <v>46261</v>
+      </c>
+      <c r="H47" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="11">
+        <v>9780702349065</v>
+      </c>
+      <c r="B48">
+        <v>2120438</v>
+      </c>
+      <c r="C48" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48" t="s">
+        <v>25</v>
+      </c>
+      <c r="E48">
+        <v>21110</v>
+      </c>
+      <c r="F48" t="s">
         <v>12</v>
       </c>
-      <c r="G45" s="12">
-[...73 lines deleted...]
-      </c>
       <c r="G48" s="12">
-        <v>46252</v>
+        <v>46266</v>
       </c>
       <c r="H48" s="15">
         <v>13</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="11">
-        <v>9798895613702</v>
+        <v>9781035425969</v>
       </c>
       <c r="B49">
-        <v>2174192</v>
+        <v>2101284</v>
       </c>
       <c r="C49" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E49">
         <v>21110</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
+      <c r="G49" s="12">
+        <v>46261</v>
+      </c>
       <c r="H49" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" s="11">
-        <v>9781529537802</v>
+        <v>9781837264940</v>
       </c>
       <c r="B50">
-        <v>2111494</v>
+        <v>1778838</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D50" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E50">
-        <v>22500</v>
+        <v>27430</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G50" s="12">
-        <v>46261</v>
+        <v>46289</v>
       </c>
       <c r="H50" s="14">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="11">
-        <v>9780063516380</v>
+        <v>9780008817312</v>
       </c>
       <c r="B51">
-        <v>2119111</v>
+        <v>2126853</v>
       </c>
       <c r="C51" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="E51">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="F51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G51" s="12">
-        <v>46245</v>
+        <v>46021</v>
       </c>
       <c r="H51" s="14">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" s="11">
-        <v>9781035425969</v>
+        <v>9781035434312</v>
       </c>
       <c r="B52">
-        <v>2101284</v>
+        <v>2101286</v>
       </c>
       <c r="C52" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D52" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E52">
         <v>21110</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="12">
-        <v>46261</v>
+        <v>46280</v>
       </c>
       <c r="H52" s="14">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="11">
-        <v>9780571399819</v>
+        <v>9781911746485</v>
       </c>
       <c r="B53">
-        <v>2123406</v>
+        <v>2117791</v>
       </c>
       <c r="C53" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="E53">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" s="12">
-        <v>46261</v>
+        <v>46273</v>
       </c>
       <c r="H53" s="14">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="11">
-        <v>9781405975803</v>
+        <v>9780008744519</v>
       </c>
       <c r="B54">
-        <v>2098611</v>
+        <v>2104199</v>
       </c>
       <c r="C54" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E54">
-        <v>21200</v>
+        <v>21300</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G54" s="12">
-        <v>46261</v>
+        <v>46051</v>
       </c>
       <c r="H54" s="14">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2827,111 +2839,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A6217B-07AC-4FE5-9477-9F2229535156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 