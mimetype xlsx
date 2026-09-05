--- v4 (2026-08-15)
+++ v5 (2026-09-05)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Novi Listen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{D327F865-1AE9-4DA1-8AC1-8ADDF6B5EB60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67B236B3-D3C3-4CA1-8E26-85338F77277D}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{DEA84469-C332-40DF-BB51-34FCD39AFE20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A432CFC-B770-492A-82BB-F27089399847}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Novitäten Englisch" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Novitäten Englisch'!$A$1:$H$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Novitäten Englisch'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="96">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -95,270 +95,285 @@
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
-    <t>Politics/Society/Labour</t>
-[...1 lines deleted...]
-  <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
-    <t>Headline</t>
-[...1 lines deleted...]
-  <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
-    <t>Scholastic Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
-    <t>Killmore, R: Maple Bakery Murder</t>
-[...4 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
     <t>Harper Collins Publ. USA</t>
   </si>
   <si>
-    <t>Hazell, L: Library or Lattes?</t>
-[...10 lines deleted...]
-  <si>
     <t>Faber And Faber Ltd.</t>
   </si>
   <si>
-    <t>Top 50 English newly published titles September 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Macmillan USA</t>
   </si>
   <si>
-    <t>Osman, R: We Chase Shadows</t>
-[...13 lines deleted...]
-  <si>
     <t>Arts</t>
   </si>
   <si>
-    <t>Desai, K: Loneliness of Sonia and Sunny</t>
-[...79 lines deleted...]
-  <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
-    <t>Duckworth, A: Situated</t>
-[...25 lines deleted...]
-  <si>
     <t>History</t>
   </si>
   <si>
-    <t>Collins, S: Sunrise on the Reaping Movie Tie-in</t>
-[...17 lines deleted...]
-    <t>Mas, J: Bonds of Hercules</t>
+    <t>Top 50 English newly published titles October 2026</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Splintered Harmony</t>
+  </si>
+  <si>
+    <t>Kinney, J: Diary of a Wimpy Kid 21: Fight or Flight</t>
+  </si>
+  <si>
+    <t>Huang, A: Keeper</t>
+  </si>
+  <si>
+    <t>Hart, C: Quicksilver</t>
+  </si>
+  <si>
+    <t>Hodder And Stoughton Ltd.</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Dungeon Crawler Carl</t>
+  </si>
+  <si>
+    <t>Garber, S: Once Upon a Broken Heart Collector's Edition</t>
+  </si>
+  <si>
+    <t>Child, L: Chain Reaction</t>
+  </si>
+  <si>
+    <t>Transworld Publ. Ltd UK</t>
+  </si>
+  <si>
+    <t>Gilmore, L: Wild Wicked Mate</t>
+  </si>
+  <si>
+    <t>McFadden, F: Witch</t>
+  </si>
+  <si>
+    <t>Sourcebooks LLC</t>
+  </si>
+  <si>
+    <t>Mochizuki, M: Best Wishes from the Full Moon Coffee Shop</t>
+  </si>
+  <si>
+    <t>Octopus Publishing Ltd.</t>
+  </si>
+  <si>
+    <t>Shafak, E: In One Brief Moment All Eternity</t>
+  </si>
+  <si>
+    <t>Grant, A: Vibe</t>
+  </si>
+  <si>
+    <t>Roth, V: Sixth Faction</t>
+  </si>
+  <si>
+    <t>Rowling, J: Harry Potter/Half-Blood Prince/Illustr.</t>
+  </si>
+  <si>
+    <t>Tierney, J: I'll Believe in Anything</t>
+  </si>
+  <si>
+    <t>Lockhart, E: Pools</t>
+  </si>
+  <si>
+    <t>Reid, R: Heated Rivalry/Deluxe Ed.</t>
+  </si>
+  <si>
+    <t>Dench, J: Is It Too Late to Make a Run for It?</t>
+  </si>
+  <si>
+    <t>Mafi, T: Escape Me</t>
+  </si>
+  <si>
+    <t>Murakami, H: Abandoning a Cat</t>
+  </si>
+  <si>
+    <t>Rozman, L: How to Win at Chess, Next Level</t>
+  </si>
+  <si>
+    <t>Ishiguro, K: Klara and the Sun</t>
+  </si>
+  <si>
+    <t>Weber, I: Anti-Fascist Economics</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Painter, L: Trust Fall</t>
+  </si>
+  <si>
+    <t>Black, H: Queen of Nothing: Collector's Edition</t>
+  </si>
+  <si>
+    <t>Hachette Book Group USA</t>
+  </si>
+  <si>
+    <t>Reid, R: Long Game/Deluxe Ed.</t>
+  </si>
+  <si>
+    <t>Schwab, V: Victorious</t>
+  </si>
+  <si>
+    <t>Titan Publ. Group Ltd.</t>
+  </si>
+  <si>
+    <t>Mbue, I: Every Story Is a Love Story</t>
+  </si>
+  <si>
+    <t>Reid, R: Role Model/Deluxe Ed.</t>
+  </si>
+  <si>
+    <t>Amixy: Lord of Mysteries, Vol. 4</t>
+  </si>
+  <si>
+    <t>Yen Press</t>
+  </si>
+  <si>
+    <t>Cartoons/Comics</t>
+  </si>
+  <si>
+    <t>Pynchon, T: Shadow Ticket</t>
+  </si>
+  <si>
+    <t>Reid, R: Tough Guy/Deluxe Edition</t>
+  </si>
+  <si>
+    <t>Kingsolver, B: Partita</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses/Velaris 1000-Piece Puzzle</t>
+  </si>
+  <si>
+    <t>Abrams &amp; Chronicle Books</t>
+  </si>
+  <si>
+    <t>Smith, A: Way We Become</t>
+  </si>
+  <si>
+    <t>Oneworld Publications</t>
+  </si>
+  <si>
+    <t>Swan, K: Winter Guest</t>
+  </si>
+  <si>
+    <t>Comer, J: Into the quiet</t>
+  </si>
+  <si>
+    <t>Theology/Religion</t>
+  </si>
+  <si>
+    <t>Niffenegger, A: Life Out of Order</t>
+  </si>
+  <si>
+    <t>Boyne, J: Weight of Angels</t>
+  </si>
+  <si>
+    <t>Reid, R: Common Goal/Deluxe Ed.</t>
+  </si>
+  <si>
+    <t>Hazelwood, A: Bound and Unbound</t>
+  </si>
+  <si>
+    <t>Jimenez, A: Married Little Christmas</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses Faerie Realm 1000-Piece</t>
+  </si>
+  <si>
+    <t>Smith, Z: Dead and Alive</t>
+  </si>
+  <si>
+    <t>Lyrics/Poetry/Essays/Speeches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maas, S: Court of Thorns and Roses Official Deck: A Deck of </t>
+  </si>
+  <si>
+    <t>Gift Books</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses Official Playing Card Set</t>
+  </si>
+  <si>
+    <t>Harrow, A: Everlasting</t>
+  </si>
+  <si>
+    <t>Wilson, M: Falling Like Snow</t>
+  </si>
+  <si>
+    <t>Garton Ash, T: Europe in 7 1/2 Chapters</t>
+  </si>
+  <si>
+    <t>Penny, L: Miss Wolcott's Ghost</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1122,1436 +1137,1433 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.88671875" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
-    <col min="3" max="3" width="59.7109375" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="11.42578125" style="12"/>
+    <col min="3" max="3" width="59.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:8" ht="25.8" x14ac:dyDescent="0.5">
       <c r="A1" s="17" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="11">
-        <v>9781682818084</v>
+        <v>9781037200083</v>
       </c>
       <c r="B5">
-        <v>2178984</v>
+        <v>2116122</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="E5">
         <v>11300</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="12">
-        <v>46294</v>
+        <v>46322</v>
       </c>
       <c r="H5" s="15">
-        <v>24.5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="11">
-        <v>9780241746035</v>
+        <v>9780241745212</v>
       </c>
       <c r="B6">
-        <v>2112048</v>
+        <v>2104108</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>21200</v>
+        <v>12500</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" s="12">
-        <v>46275</v>
+        <v>46315</v>
       </c>
       <c r="H6" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11">
-        <v>9780063572898</v>
+        <v>9780349442297</v>
       </c>
       <c r="B7">
-        <v>2119154</v>
+        <v>2099269</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E7">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="12">
-        <v>46273</v>
+        <v>46322</v>
       </c>
       <c r="H7" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11">
-        <v>9780008831783</v>
+        <v>9781399745451</v>
       </c>
       <c r="B8">
-        <v>2120721</v>
+        <v>1859838</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="E8">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="F8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46064</v>
+        <v>11</v>
       </c>
       <c r="H8" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="11">
-        <v>9780356523002</v>
+        <v>9781405989411</v>
       </c>
       <c r="B9">
-        <v>2099393</v>
+        <v>2164094</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9">
-        <v>11300</v>
+        <v>21300</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="12">
-        <v>46266</v>
+        <v>46296</v>
       </c>
       <c r="H9" s="15">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="11">
-        <v>9780008685775</v>
+        <v>9781250289773</v>
       </c>
       <c r="B10">
-        <v>2014810</v>
+        <v>2124993</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="E10">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="F10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G10" s="12">
-        <v>45919</v>
+        <v>46322</v>
       </c>
       <c r="H10" s="16">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="11">
-        <v>9781526677396</v>
+        <v>9781911754251</v>
       </c>
       <c r="B11">
-        <v>2107928</v>
+        <v>2113405</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E11">
-        <v>15880</v>
+        <v>11200</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="G11" s="12">
-        <v>46275</v>
+        <v>46315</v>
       </c>
       <c r="H11" s="15">
         <v>21.5</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="11">
-        <v>9781405980135</v>
+        <v>9780008834890</v>
       </c>
       <c r="B12">
-        <v>2098621</v>
+        <v>2179547</v>
       </c>
       <c r="C12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12">
+        <v>11300</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="12">
+        <v>46077</v>
+      </c>
+      <c r="H12" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A13" s="11">
+        <v>9781464299452</v>
+      </c>
+      <c r="B13">
+        <v>2177536</v>
+      </c>
+      <c r="C13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13">
+        <v>21200</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H13" s="15">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A14" s="11">
+        <v>9781914240980</v>
+      </c>
+      <c r="B14">
+        <v>2102282</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14">
+        <v>21110</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="12">
+        <v>46303</v>
+      </c>
+      <c r="H14" s="15">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A15" s="11">
+        <v>9780241745953</v>
+      </c>
+      <c r="B15">
+        <v>2122433</v>
+      </c>
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D15" t="s">
         <v>8</v>
       </c>
-      <c r="E12">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="E15">
+        <v>11110</v>
+      </c>
+      <c r="F15" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="12">
-[...13 lines deleted...]
-      <c r="C13" t="s">
+      <c r="G15" s="12">
+        <v>46310</v>
+      </c>
+      <c r="H15" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A16" s="11">
+        <v>9780753561690</v>
+      </c>
+      <c r="B16">
+        <v>2105028</v>
+      </c>
+      <c r="C16" t="s">
         <v>47</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16">
+        <v>14830</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="12">
+        <v>46310</v>
+      </c>
+      <c r="H16" s="15">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A17" s="11">
+        <v>9780008790431</v>
+      </c>
+      <c r="B17">
+        <v>2179021</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17">
         <v>12500</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F17" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="12">
-[...16 lines deleted...]
-      <c r="D14" t="s">
+      <c r="G17" s="12">
+        <v>46128</v>
+      </c>
+      <c r="H17" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A18" s="11">
+        <v>9781408845691</v>
+      </c>
+      <c r="B18">
+        <v>2122458</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18">
+        <v>12500</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H18" s="15">
+        <v>50.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A19" s="11">
+        <v>9781398730847</v>
+      </c>
+      <c r="B19">
+        <v>2152094</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19">
+        <v>15880</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="12">
+        <v>46308</v>
+      </c>
+      <c r="H19" s="15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A20" s="11">
+        <v>9798217445899</v>
+      </c>
+      <c r="B20">
+        <v>2148754</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>9</v>
       </c>
-      <c r="E14">
-[...22 lines deleted...]
-      <c r="E15">
+      <c r="E20">
         <v>22500</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F20" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="12">
-[...22 lines deleted...]
-      <c r="F16" t="s">
+      <c r="G20" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H20" s="15">
         <v>13</v>
       </c>
-      <c r="G16" s="12">
-[...39 lines deleted...]
-      <c r="C18" t="s">
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A21" s="11">
+        <v>9781335004093</v>
+      </c>
+      <c r="B21">
+        <v>2112037</v>
+      </c>
+      <c r="C21" t="s">
         <v>52</v>
       </c>
-      <c r="D18" t="s">
-[...22 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21">
+        <v>11110</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="12">
+        <v>46322</v>
+      </c>
+      <c r="H21" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A22" s="11">
+        <v>9780241799550</v>
+      </c>
+      <c r="B22">
+        <v>2122453</v>
+      </c>
+      <c r="C22" t="s">
         <v>53</v>
-      </c>
-[...73 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22">
+        <v>15880</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="12">
+        <v>46317</v>
+      </c>
+      <c r="H22" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A23" s="11">
+        <v>9780008823320</v>
+      </c>
+      <c r="B23">
+        <v>2182323</v>
+      </c>
+      <c r="C23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23">
         <v>12500</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F23" t="s">
         <v>13</v>
       </c>
-      <c r="G22" s="12">
-[...24 lines deleted...]
-      </c>
       <c r="G23" s="12">
-        <v>46280</v>
+        <v>46137</v>
       </c>
       <c r="H23" s="15">
-        <v>52.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="11">
-        <v>9781250478825</v>
+        <v>9798217208692</v>
       </c>
       <c r="B24">
-        <v>2110141</v>
+        <v>2110294</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="E24">
+        <v>11600</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="12">
+        <v>46315</v>
+      </c>
+      <c r="H24" s="15">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A25" s="11">
+        <v>9780593837818</v>
+      </c>
+      <c r="B25">
+        <v>2148668</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25">
+        <v>14250</v>
+      </c>
+      <c r="F25" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H25" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A26" s="11">
+        <v>9780571396627</v>
+      </c>
+      <c r="B26">
+        <v>2174803</v>
+      </c>
+      <c r="C26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26">
         <v>11110</v>
-      </c>
-[...50 lines deleted...]
-        <v>21110</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="12">
-        <v>46268</v>
+        <v>46303</v>
       </c>
       <c r="H26" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="11">
-        <v>9780141346052</v>
+        <v>9780241796757</v>
       </c>
       <c r="B27">
-        <v>2131963</v>
+        <v>2115364</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27">
-        <v>11110</v>
+        <v>17830</v>
       </c>
       <c r="F27" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="G27" s="12">
-        <v>46287</v>
+        <v>46315</v>
       </c>
       <c r="H27" s="15">
-        <v>27.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="11">
-        <v>9781668092484</v>
+        <v>9781398565500</v>
       </c>
       <c r="B28">
-        <v>3096451</v>
+        <v>2125458</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E28">
-        <v>14620</v>
+        <v>22500</v>
       </c>
       <c r="F28" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G28" s="12">
-        <v>46280</v>
+        <v>46303</v>
       </c>
       <c r="H28" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="11">
-        <v>9780241767412</v>
+        <v>9780316587563</v>
       </c>
       <c r="B29">
-        <v>2110190</v>
+        <v>2109870</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E29">
-        <v>11300</v>
+        <v>12500</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G29" s="12">
-        <v>46287</v>
+        <v>46308</v>
       </c>
       <c r="H29" s="15">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="11">
-        <v>9781037206122</v>
+        <v>9781335004130</v>
       </c>
       <c r="B30">
-        <v>2096946</v>
+        <v>2112047</v>
       </c>
       <c r="C30" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E30">
         <v>11110</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="12">
-        <v>46294</v>
+        <v>46322</v>
       </c>
       <c r="H30" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A31" s="11">
+        <v>9781835419328</v>
+      </c>
+      <c r="B31">
+        <v>2100690</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31">
+        <v>21300</v>
+      </c>
+      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H31" s="15">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A32" s="11">
+        <v>9798217199914</v>
+      </c>
+      <c r="B32">
+        <v>2125417</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32">
+        <v>11110</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H32" s="16">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A33" s="11">
+        <v>9781335004123</v>
+      </c>
+      <c r="B33">
+        <v>2112046</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" t="s">
+        <v>25</v>
+      </c>
+      <c r="E33">
+        <v>11110</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="12">
+        <v>46322</v>
+      </c>
+      <c r="H33" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A34" s="11">
+        <v>9798855414295</v>
+      </c>
+      <c r="B34">
+        <v>2170741</v>
+      </c>
+      <c r="C34" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" t="s">
+        <v>69</v>
+      </c>
+      <c r="E34">
+        <v>11800</v>
+      </c>
+      <c r="F34" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" s="12">
+        <v>46296</v>
+      </c>
+      <c r="H34" s="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A35" s="11">
+        <v>9781529972030</v>
+      </c>
+      <c r="B35">
+        <v>2099325</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35">
+        <v>21200</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="12">
+        <v>46296</v>
+      </c>
+      <c r="H35" s="15">
         <v>14.5</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F31" t="s">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A36" s="11">
+        <v>9781335004109</v>
+      </c>
+      <c r="B36">
+        <v>2112040</v>
+      </c>
+      <c r="C36" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36">
+        <v>11110</v>
+      </c>
+      <c r="F36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="12">
+        <v>46322</v>
+      </c>
+      <c r="H36" s="15">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A37" s="11">
+        <v>9780571404728</v>
+      </c>
+      <c r="B37">
+        <v>2111482</v>
+      </c>
+      <c r="C37" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37">
+        <v>11110</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="12">
+        <v>46303</v>
+      </c>
+      <c r="H37" s="15">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A38" s="11">
+        <v>9781797249797</v>
+      </c>
+      <c r="B38">
+        <v>2170922</v>
+      </c>
+      <c r="C38" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38">
+        <v>84250</v>
+      </c>
+      <c r="F38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H38" s="15">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="11">
+        <v>9781836432050</v>
+      </c>
+      <c r="B39">
+        <v>2102422</v>
+      </c>
+      <c r="C39" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39">
+        <v>22500</v>
+      </c>
+      <c r="F39" t="s">
         <v>13</v>
       </c>
-      <c r="G31" s="12">
-[...169 lines deleted...]
-      <c r="E38">
+      <c r="G39" s="12">
+        <v>46303</v>
+      </c>
+      <c r="H39" s="15">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="11">
+        <v>9781804996805</v>
+      </c>
+      <c r="B40">
+        <v>2100646</v>
+      </c>
+      <c r="C40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40">
         <v>21110</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F40" t="s">
         <v>12</v>
       </c>
-      <c r="G38" s="12">
-[...50 lines deleted...]
-      </c>
       <c r="G40" s="12">
-        <v>46261</v>
+        <v>46303</v>
       </c>
       <c r="H40" s="15">
         <v>13.5</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="11">
-        <v>9781804954751</v>
+        <v>9780593193808</v>
       </c>
       <c r="B41">
-        <v>2117704</v>
+        <v>2148691</v>
       </c>
       <c r="C41" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D41" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E41">
-        <v>21300</v>
+        <v>15410</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="G41" s="12">
-        <v>46268</v>
+        <v>46301</v>
       </c>
       <c r="H41" s="15">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="11">
-        <v>9780241826911</v>
+        <v>9781787336766</v>
       </c>
       <c r="B42">
-        <v>2098721</v>
+        <v>2102099</v>
       </c>
       <c r="C42" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E42">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G42" s="12">
-        <v>46289</v>
+        <v>46308</v>
       </c>
       <c r="H42" s="15">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="11">
-        <v>9780008656720</v>
+        <v>9781529943856</v>
       </c>
       <c r="B43">
-        <v>2120726</v>
+        <v>2113403</v>
       </c>
       <c r="C43" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="E43">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="G43" s="12">
-        <v>46023</v>
+        <v>46296</v>
       </c>
       <c r="H43" s="15">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="11">
-        <v>9781335004048</v>
+        <v>9781335004116</v>
       </c>
       <c r="B44">
-        <v>2112036</v>
+        <v>2112044</v>
       </c>
       <c r="C44" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D44" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E44">
         <v>11110</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="12">
-        <v>46294</v>
+        <v>46322</v>
       </c>
       <c r="H44" s="15">
-        <v>32.5</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="11">
-        <v>9781529964660</v>
+        <v>9798217192359</v>
       </c>
       <c r="B45">
-        <v>2117624</v>
+        <v>2167358</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D45" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E45">
-        <v>27430</v>
+        <v>11300</v>
       </c>
       <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H45" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A46" s="11">
+        <v>9780349449005</v>
+      </c>
+      <c r="B46">
+        <v>2099277</v>
+      </c>
+      <c r="C46" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" t="s">
         <v>17</v>
       </c>
-      <c r="G45" s="12">
-[...18 lines deleted...]
-      </c>
       <c r="E46">
-        <v>25560</v>
+        <v>11110</v>
       </c>
       <c r="F46" t="s">
-        <v>83</v>
+        <v>12</v>
+      </c>
+      <c r="G46" s="12">
+        <v>46315</v>
       </c>
       <c r="H46" s="15">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A47" s="11">
+        <v>9781797249803</v>
+      </c>
+      <c r="B47">
+        <v>2170923</v>
+      </c>
+      <c r="C47" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" t="s">
+        <v>75</v>
+      </c>
+      <c r="E47">
+        <v>84250</v>
+      </c>
+      <c r="F47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H47" s="15">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A48" s="11">
+        <v>9781405972499</v>
+      </c>
+      <c r="B48">
+        <v>2098735</v>
+      </c>
+      <c r="C48" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48">
+        <v>21500</v>
+      </c>
+      <c r="F48" t="s">
+        <v>88</v>
+      </c>
+      <c r="G48" s="12">
+        <v>46324</v>
+      </c>
+      <c r="H48" s="15">
         <v>15.5</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E47">
+    <row r="49" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="11">
+        <v>9781797249766</v>
+      </c>
+      <c r="B49">
+        <v>2170910</v>
+      </c>
+      <c r="C49" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" t="s">
+        <v>75</v>
+      </c>
+      <c r="E49">
+        <v>81900</v>
+      </c>
+      <c r="F49" t="s">
+        <v>90</v>
+      </c>
+      <c r="H49" s="15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A50" s="11">
+        <v>9781797249810</v>
+      </c>
+      <c r="B50">
+        <v>2170902</v>
+      </c>
+      <c r="C50" t="s">
+        <v>91</v>
+      </c>
+      <c r="D50" t="s">
+        <v>75</v>
+      </c>
+      <c r="E50">
+        <v>81900</v>
+      </c>
+      <c r="F50" t="s">
+        <v>90</v>
+      </c>
+      <c r="H50" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="11">
+        <v>9781529061192</v>
+      </c>
+      <c r="B51">
+        <v>2127840</v>
+      </c>
+      <c r="C51" t="s">
+        <v>92</v>
+      </c>
+      <c r="D51" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51">
+        <v>21300</v>
+      </c>
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="12">
+        <v>46324</v>
+      </c>
+      <c r="H51" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A52" s="11">
+        <v>9781665989824</v>
+      </c>
+      <c r="B52">
+        <v>2126075</v>
+      </c>
+      <c r="C52" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52">
         <v>22500</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F52" t="s">
         <v>13</v>
       </c>
-      <c r="G47" s="12">
-[...2 lines deleted...]
-      <c r="H47" s="15">
+      <c r="G52" s="12">
+        <v>46301</v>
+      </c>
+      <c r="H52" s="14">
         <v>13.5</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-    <row r="53" spans="1:8" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="11">
-        <v>9781911746485</v>
+        <v>9781847929174</v>
       </c>
       <c r="B53">
-        <v>2117791</v>
+        <v>2099348</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E53">
-        <v>21110</v>
+        <v>15520</v>
       </c>
       <c r="F53" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="G53" s="12">
-        <v>46273</v>
+        <v>46310</v>
       </c>
       <c r="H53" s="14">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A54" s="11">
+        <v>9781399753494</v>
+      </c>
+      <c r="B54">
+        <v>2122609</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" t="s">
+        <v>36</v>
+      </c>
+      <c r="E54">
+        <v>11200</v>
+      </c>
+      <c r="F54" t="s">
         <v>14</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G54" s="12">
-        <v>46051</v>
+        <v>46315</v>
       </c>
       <c r="H54" s="14">
-        <v>13.5</v>
+        <v>21.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2839,102 +2851,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A6217B-07AC-4FE5-9477-9F2229535156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 