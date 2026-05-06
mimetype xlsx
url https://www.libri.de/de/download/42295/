--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -6,551 +6,518 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Bestseller\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7B8AF2B1-6F95-4642-965D-DEA824678CD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89D7D601-8B16-4AAC-AB7F-885E3FFDF541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Top100" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Top100'!$A$1:$I$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Top100'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="144">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>Libri-No</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
-    <t>Simon + Schuster UK</t>
-[...1 lines deleted...]
-  <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Penguin Books Ltd (UK)</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Yanagihara, H: Little Life</t>
   </si>
   <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
     <t>Economics</t>
   </si>
   <si>
-    <t>Letters/Diaries/Biographies</t>
-[...1 lines deleted...]
-  <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
-    <t>Garber, S: Once Upon a Broken Heart</t>
-[...1 lines deleted...]
-  <si>
     <t>Yarros, R: Fourth Wing</t>
   </si>
   <si>
     <t>Yarros, R: Iron Flame</t>
   </si>
   <si>
     <t>Sourcebooks LLC</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
     <t>McFadden, F: Boyfriend</t>
   </si>
   <si>
     <t>Kleinbaum, N: Dead Poets Society</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid's Secret</t>
   </si>
   <si>
     <t>Harpman, J: I Who Have Never Known Men</t>
   </si>
   <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
     <t>Allen, N: Lights Out</t>
   </si>
   <si>
     <t>Quercus Publishing Plc</t>
   </si>
   <si>
     <t>Atwood, M: Handmaid's Tale</t>
   </si>
   <si>
     <t>Espach, A: Wedding People</t>
   </si>
   <si>
     <t>Macmillan USA</t>
   </si>
   <si>
-    <t>Erikson, T: Surrounded by Idiots Revised &amp; Expanded Edition</t>
-[...1 lines deleted...]
-  <si>
     <t>Harper Collins Publ. USA</t>
   </si>
   <si>
     <t>Dostoyevsky, F: White Nights</t>
   </si>
   <si>
     <t>Levitsky, S: How Democracies Die</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Housel, M: Psychology of Money: Timeless Lessons on Wealth</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
-    <t>Childrens Books/Learning/Games</t>
-[...1 lines deleted...]
-  <si>
     <t>Rubin, R: Creative Act</t>
   </si>
   <si>
     <t>Canongate Books Ltd.</t>
   </si>
   <si>
-    <t>Carlton, H: Haunting Adeline</t>
-[...1 lines deleted...]
-  <si>
     <t>Moronova, K: My Blade, Your Back</t>
   </si>
   <si>
     <t>Weir, A: Project Hail Mary</t>
   </si>
   <si>
-    <t>Lee, H: To Kill a Mockingbird/60th Anniversary Ed.</t>
-[...1 lines deleted...]
-  <si>
     <t>Henry, E: People We Meet on Vacation</t>
   </si>
   <si>
     <t>Moronova, K: Your Knife, My Heart</t>
   </si>
   <si>
     <t>Moronova, K: Leave Me Behind</t>
   </si>
   <si>
     <t>McFadden, F: Dear Debbie</t>
   </si>
   <si>
     <t>Kolk, B: The Body Keeps the Score</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>Reid, R: Heated Rivalry</t>
   </si>
   <si>
     <t>Childrens Books/Baby and Preschool/Fiction</t>
   </si>
   <si>
     <t>O'Farrell, M: Hamnet</t>
   </si>
   <si>
     <t>Headline</t>
   </si>
   <si>
     <t>Haidt, J: Amazing Generation</t>
   </si>
   <si>
     <t>Childrens Books/Non-fiction</t>
   </si>
   <si>
     <t>Reid, R: Tough Guy</t>
   </si>
   <si>
-    <t>Maas, S: Court of Thorns and Roses/Adult Ed.</t>
-[...1 lines deleted...]
-  <si>
     <t>Brontë, E: Wuthering Heights</t>
   </si>
   <si>
-    <t>Hazelwood, A: Two Can Play</t>
-[...1 lines deleted...]
-  <si>
     <t>Yen Press</t>
   </si>
   <si>
-    <t>Barnes, J: Departure(s)</t>
-[...1 lines deleted...]
-  <si>
     <t>Reid, R: Long Game</t>
   </si>
   <si>
-    <t>Pham, H: Just Friends</t>
-[...1 lines deleted...]
-  <si>
     <t>Reid, R: Game Changer</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Friends</t>
   </si>
   <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
     <t>Coco Wyo: Girl Moments</t>
   </si>
   <si>
-    <t>Roberts, L: Fearless</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinniman, M: Dungeon Crawler Carl</t>
   </si>
   <si>
     <t>King, L: Heart the Lover</t>
   </si>
   <si>
     <t>Orwell, G: Nineteen Eighty-Four</t>
   </si>
   <si>
-    <t>Pelicot, G: Hymn to Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>McConaghy, C: Wild Dark Shore</t>
   </si>
   <si>
     <t>Dinniman, M: Carl's Doomsday Scenario</t>
   </si>
   <si>
-    <t>Dorling Kindersley Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Perez, C: Invisible Women</t>
   </si>
   <si>
-    <t>Workman Publishing</t>
-[...1 lines deleted...]
-  <si>
     <t>Tomforde, L: In Her Own League</t>
   </si>
   <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
     <t>McFadden, F: Want to Know a Secret?</t>
   </si>
   <si>
     <t>Yarros, R: Onyx Storm</t>
   </si>
   <si>
-    <t>Coco Wyo: Cozy Days</t>
-[...1 lines deleted...]
-  <si>
     <t>Jimenez, A: Night We Met</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Cuties</t>
   </si>
   <si>
     <t>Kent, R: Hunt the Villain</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Corner</t>
   </si>
   <si>
-    <t>Boleyn, B: Wings That Bind (Deluxe Edition)</t>
-[...1 lines deleted...]
-  <si>
     <t>Szalay, D: Flesh</t>
   </si>
   <si>
     <t>Reid, R: Role Model</t>
   </si>
   <si>
-    <t>Biedermann, N: Lázár</t>
-[...16 lines deleted...]
-  <si>
     <t>Garand, M: Murdoku</t>
   </si>
   <si>
-    <t>Derian, J: John Derian Sticker Book II</t>
-[...49 lines deleted...]
-  <si>
     <t>Knapp, F: Names</t>
   </si>
   <si>
     <t>Qntm: There Is No Antimemetics Division</t>
   </si>
   <si>
-    <t>Hart, C: Blood &amp; Roses Volume 1</t>
-[...7 lines deleted...]
-  <si>
     <t>Kent, R: Kiss the Villain</t>
   </si>
   <si>
-    <t>Kawakami, M: Sisters in Yellow</t>
-[...4 lines deleted...]
-  <si>
     <t>Cincotti, L: Picking Daisies on Sundays</t>
   </si>
   <si>
-    <t>Reid, R: Common Goal</t>
-[...4 lines deleted...]
-  <si>
     <t>Arts</t>
   </si>
   <si>
-    <t>Reid, C: Peekaboo Lion</t>
-[...22 lines deleted...]
-  <si>
     <t>Tomforde, L: Right Move</t>
   </si>
   <si>
-    <t>Quinn, J: To Sir Phillip, With Love</t>
-[...10 lines deleted...]
-  <si>
     <t>Dinniman, M: Dungeon Anarchist's Cookbook</t>
   </si>
   <si>
-    <t>Brown, P: Red Rising 1</t>
-[...2 lines deleted...]
-    <t>Just the Best Top 100 • April 2026</t>
+    <t>Just the Best Top 100 • May 2026</t>
+  </si>
+  <si>
+    <t>Moronova, K: Bulletproof</t>
+  </si>
+  <si>
+    <t>Mafi, T: Release Me</t>
+  </si>
+  <si>
+    <t>Buehlman, C: Between Two Fires</t>
+  </si>
+  <si>
+    <t>Huang, A: King of Gluttony</t>
+  </si>
+  <si>
+    <t>Allen, N: Game On</t>
+  </si>
+  <si>
+    <t>Grede, E: Start With Yourself</t>
+  </si>
+  <si>
+    <t>Reid, T: Atmosphere</t>
+  </si>
+  <si>
+    <t>Perry, D: Rites of the Starling</t>
+  </si>
+  <si>
+    <t>Classic Football Shirts: Classic Football Shirts</t>
+  </si>
+  <si>
+    <t>Social Sciences General</t>
+  </si>
+  <si>
+    <t>Burke, C: Yesteryear</t>
+  </si>
+  <si>
+    <t>Rou, R: Husky and His White Cat Shizun (Novel) 11/Sp. Ed.</t>
+  </si>
+  <si>
+    <t>Carle, E: The Very Hungry Caterpillar</t>
+  </si>
+  <si>
+    <t>Grenwich, B: Riftborne</t>
+  </si>
+  <si>
+    <t>Sarah, A: Future Is Peace</t>
+  </si>
+  <si>
+    <t>Durst, S: Faraway Inn</t>
+  </si>
+  <si>
+    <t>Carnegie, D: How to Win Friends</t>
+  </si>
+  <si>
+    <t>Albom, M: Tuesdays with Morrie</t>
+  </si>
+  <si>
+    <t>Weir, A: Martian/Tie-In</t>
+  </si>
+  <si>
+    <t>Herron, M: Clown Town</t>
+  </si>
+  <si>
+    <t>Hodgson, A: Raven Scholar</t>
+  </si>
+  <si>
+    <t>Van Pelt, S: Remarkably Bright Creatures</t>
+  </si>
+  <si>
+    <t>Machida, S: Meet Me at the Convenience Store by the Sea</t>
+  </si>
+  <si>
+    <t>Danielewski, M: House of Leaves</t>
+  </si>
+  <si>
+    <t>Dunham, L: Famesick</t>
+  </si>
+  <si>
+    <t>Yoon, J: KPop Demon Hunters/Deluxe Junior Novelization</t>
+  </si>
+  <si>
+    <t>Johnson, J: Sea Spinner</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Love Song</t>
+  </si>
+  <si>
+    <t>Bradbury, R: Fahrenheit 451</t>
+  </si>
+  <si>
+    <t>Collins, S: Hunger Games: Sunrise on the Reaping</t>
+  </si>
+  <si>
+    <t>Scholastic Ltd.</t>
+  </si>
+  <si>
+    <t>Brown, P: Red Rising 3/Morning Star</t>
+  </si>
+  <si>
+    <t>Corinne, P: Unbound</t>
+  </si>
+  <si>
+    <t>Hooks, B: All about Love</t>
+  </si>
+  <si>
+    <t>Gerritsen, T: Summer Guests</t>
+  </si>
+  <si>
+    <t>Hill, N: Think and Grow Rich</t>
+  </si>
+  <si>
+    <t>Brown, P: Red Rising</t>
+  </si>
+  <si>
+    <t>Meyer, M: Escape Game</t>
+  </si>
+  <si>
+    <t>Pogue, D: Apple</t>
+  </si>
+  <si>
+    <t>Jenkins Reid, T: Atmosphere</t>
+  </si>
+  <si>
+    <t>Kent, R: God of Malice</t>
+  </si>
+  <si>
+    <t>Witherspoon, R: Gone Before Goodbye</t>
+  </si>
+  <si>
+    <t>Rooney, S: Normal People</t>
+  </si>
+  <si>
+    <t>Faber And Faber Ltd.</t>
+  </si>
+  <si>
+    <t>SenLinYu: Alchemised</t>
+  </si>
+  <si>
+    <t>Tempest, K: Having Spent Life Seeking</t>
+  </si>
+  <si>
+    <t>Rowling, J: Harry Potter 1/Philosopher's Stone</t>
+  </si>
+  <si>
+    <t>McFadden, F: Never Lie</t>
+  </si>
+  <si>
+    <t>Xiu, M: Grandmaster of Demonic Nov. 4</t>
+  </si>
+  <si>
+    <t>Young Im, H: Omniscient Reader's Viewpoint (novel), Vol. 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1689,3056 +1656,3056 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="52.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
     </row>
     <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>9781399746441</v>
+        <v>9781464265594</v>
       </c>
       <c r="C5">
-        <v>1859501</v>
+        <v>1889389</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="F5" s="2">
         <v>21110</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="9">
-        <v>46069.806388888886</v>
+        <v>46121.937372685185</v>
       </c>
       <c r="I5" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
-        <v>9781335534644</v>
+        <v>9781911746140</v>
       </c>
       <c r="C6">
-        <v>2082426</v>
+        <v>2004192</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F6" s="2">
         <v>21110</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="9">
-        <v>45663.566631944443</v>
+        <v>46094.760509259257</v>
       </c>
       <c r="I6" s="8">
-        <v>18.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>9781335534637</v>
+        <v>9780241764220</v>
       </c>
       <c r="C7">
-        <v>2073222</v>
+        <v>3138091</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F7" s="2">
-        <v>11110</v>
+        <v>24230</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="H7" s="9">
-        <v>45663.802499999998</v>
+        <v>45729.921261574076</v>
       </c>
       <c r="I7" s="8">
-        <v>18</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
-        <v>9781464268533</v>
+        <v>9780063488519</v>
       </c>
       <c r="C8">
-        <v>1851012</v>
+        <v>1741020</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F8" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H8" s="9">
-        <v>46080.816967592589</v>
+        <v>46121.385370370372</v>
       </c>
       <c r="I8" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
-        <v>9780349437095</v>
+        <v>9780593820254</v>
       </c>
       <c r="C9">
-        <v>1853295</v>
+        <v>2073225</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>94</v>
+        <v>68</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F9" s="2">
-        <v>21300</v>
+        <v>11300</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H9" s="9">
-        <v>46090.647905092592</v>
+        <v>46011.467442129629</v>
       </c>
       <c r="I9" s="8">
-        <v>14.5</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
-        <v>9780241805831</v>
+        <v>9781529157468</v>
       </c>
       <c r="C10">
-        <v>1720260</v>
+        <v>2894394</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2">
-        <v>24230</v>
+        <v>21300</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="H10" s="9">
-        <v>45953.862384259257</v>
+        <v>44825.804178240738</v>
       </c>
       <c r="I10" s="8">
-        <v>8.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
-        <v>9780349442846</v>
+        <v>9781250439208</v>
       </c>
       <c r="C11">
-        <v>1853031</v>
+        <v>2100298</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="F11" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H11" s="9">
-        <v>46090.818842592591</v>
+        <v>46077.42863425926</v>
       </c>
       <c r="I11" s="8">
-        <v>14.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
-        <v>9780241764206</v>
+        <v>9780349436418</v>
       </c>
       <c r="C12">
-        <v>3138088</v>
+        <v>1853082</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F12" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="H12" s="9">
-        <v>45701.532060185185</v>
+        <v>46129.723692129628</v>
       </c>
       <c r="I12" s="8">
-        <v>8.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
-        <v>9781911746140</v>
+        <v>9780349437095</v>
       </c>
       <c r="C13">
-        <v>2004192</v>
+        <v>1853295</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F13" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H13" s="9">
-        <v>46094.760509259257</v>
+        <v>46090.647905092592</v>
       </c>
       <c r="I13" s="8">
         <v>14.5</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
-        <v>9780241764220</v>
+        <v>9780141978611</v>
       </c>
       <c r="C14">
-        <v>3138091</v>
+        <v>5851270</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2">
-        <v>24230</v>
+        <v>15310</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="H14" s="9">
-        <v>45729.921261574076</v>
+        <v>42273.391122685185</v>
       </c>
       <c r="I14" s="8">
-        <v>8.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
-        <v>9781335534620</v>
+        <v>9781529111798</v>
       </c>
       <c r="C15">
-        <v>2082416</v>
+        <v>1686445</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F15" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="9">
-        <v>45663.719236111108</v>
+        <v>43622.480613425927</v>
       </c>
       <c r="I15" s="8">
-        <v>18</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
-        <v>9781529157468</v>
+        <v>9781335534637</v>
       </c>
       <c r="C16">
-        <v>2894394</v>
+        <v>2073222</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F16" s="2">
-        <v>21300</v>
+        <v>11110</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H16" s="9">
-        <v>44825.804178240738</v>
+        <v>45663.802499999998</v>
       </c>
       <c r="I16" s="8">
-        <v>13.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
-        <v>9781529111798</v>
+        <v>9780349442846</v>
       </c>
       <c r="C17">
-        <v>1686445</v>
+        <v>1853031</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F17" s="2">
         <v>21110</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="9">
-        <v>43622.480613425927</v>
+        <v>46090.818842592591</v>
       </c>
       <c r="I17" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
-        <v>9780241252086</v>
+        <v>9781529442458</v>
       </c>
       <c r="C18">
-        <v>3182077</v>
+        <v>1855239</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>43</v>
+        <v>98</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F18" s="2">
         <v>21110</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="9">
-        <v>45096.613240740742</v>
+        <v>46094.750486111108</v>
       </c>
       <c r="I18" s="8">
-        <v>6.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
-        <v>9780778306351</v>
+        <v>9781668085486</v>
       </c>
       <c r="C19">
-        <v>1674951</v>
+        <v>2020435</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F19" s="2">
-        <v>11300</v>
+        <v>14810</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H19" s="9">
-        <v>46086.77783564815</v>
+        <v>46113.759606481479</v>
       </c>
       <c r="I19" s="8">
-        <v>31.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
-        <v>9781464266485</v>
+        <v>9780241764206</v>
       </c>
       <c r="C20">
-        <v>1850997</v>
+        <v>3138088</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F20" s="2">
-        <v>21200</v>
+        <v>24230</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="H20" s="9">
-        <v>46044.808657407404</v>
+        <v>45701.532060185185</v>
       </c>
       <c r="I20" s="8">
-        <v>13.5</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
-        <v>9780857197689</v>
+        <v>9780241808979</v>
       </c>
       <c r="C21">
-        <v>2015155</v>
+        <v>2077036</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F21" s="2">
-        <v>17810</v>
+        <v>24230</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="H21" s="9">
-        <v>44074.806956018518</v>
+        <v>46036.72388888889</v>
       </c>
       <c r="I21" s="8">
-        <v>21.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
-        <v>9781529932423</v>
+        <v>9798217111916</v>
       </c>
       <c r="C22">
-        <v>1853759</v>
+        <v>2075658</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F22" s="2">
-        <v>21110</v>
+        <v>22850</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="H22" s="9">
-        <v>46087.687106481484</v>
+        <v>46014.509548611109</v>
       </c>
       <c r="I22" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
-        <v>9780593820254</v>
+        <v>9798217376872</v>
       </c>
       <c r="C23">
-        <v>2073225</v>
+        <v>2089633</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F23" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H23" s="9">
-        <v>46011.467442129629</v>
+        <v>46128.731192129628</v>
       </c>
       <c r="I23" s="8">
-        <v>20.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>9781335534613</v>
+        <v>9780241252086</v>
       </c>
       <c r="C24">
-        <v>2082425</v>
+        <v>3182077</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>102</v>
+        <v>39</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F24" s="2">
         <v>21110</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="9">
-        <v>45661.325162037036</v>
+        <v>45096.613240740742</v>
       </c>
       <c r="I24" s="8">
-        <v>18</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>9781529445343</v>
+        <v>9781405985451</v>
       </c>
       <c r="C25">
-        <v>2005267</v>
+        <v>1610589</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F25" s="2">
-        <v>11110</v>
+        <v>14250</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="H25" s="9">
-        <v>46090.66547453704</v>
+        <v>45953.581805555557</v>
       </c>
       <c r="I25" s="8">
-        <v>20.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
-        <v>9798217038923</v>
+        <v>9781911750192</v>
       </c>
       <c r="C26">
-        <v>2102716</v>
+        <v>2002546</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F26" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H26" s="9">
-        <v>46084.402141203704</v>
+        <v>46108.816053240742</v>
       </c>
       <c r="I26" s="8">
-        <v>14.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
-        <v>9780241808979</v>
+        <v>9781911746133</v>
       </c>
       <c r="C27">
-        <v>2077036</v>
+        <v>3185468</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F27" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="H27" s="9">
-        <v>46036.72388888889</v>
+        <v>45890.901504629626</v>
       </c>
       <c r="I27" s="8">
-        <v>9</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
-        <v>9781472223821</v>
+        <v>9781529957457</v>
       </c>
       <c r="C28">
-        <v>2025723</v>
+        <v>2106332</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="F28" s="2">
-        <v>21110</v>
+        <v>17100</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="H28" s="9">
-        <v>44287.307268518518</v>
+        <v>46129.720219907409</v>
       </c>
       <c r="I28" s="8">
-        <v>14.5</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
-        <v>9798217111916</v>
+        <v>9781529953176</v>
       </c>
       <c r="C29">
-        <v>2075658</v>
+        <v>3150857</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F29" s="2">
-        <v>22850</v>
+        <v>11300</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H29" s="9">
-        <v>46014.509548611109</v>
+        <v>45961.772453703707</v>
       </c>
       <c r="I29" s="8">
-        <v>14.5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
-        <v>9780141978611</v>
+        <v>9781464268533</v>
       </c>
       <c r="C30">
-        <v>5851270</v>
+        <v>1851012</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F30" s="2">
-        <v>15310</v>
+        <v>21200</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H30" s="9">
-        <v>42273.391122685185</v>
+        <v>46080.816967592589</v>
       </c>
       <c r="I30" s="8">
-        <v>19.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
-        <v>9781804993682</v>
+        <v>9781784874872</v>
       </c>
       <c r="C31">
-        <v>1854461</v>
+        <v>2655079</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="F31" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H31" s="9">
-        <v>46094.484201388892</v>
+        <v>43280.388252314813</v>
       </c>
       <c r="I31" s="8">
-        <v>13.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
-        <v>9781847928979</v>
+        <v>9780857197689</v>
       </c>
       <c r="C32">
-        <v>3155604</v>
+        <v>2015155</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="F32" s="2">
-        <v>11600</v>
+        <v>17810</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H32" s="9">
-        <v>46062.953020833331</v>
+        <v>44074.806956018518</v>
       </c>
       <c r="I32" s="8">
         <v>21.5</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
-        <v>9780141199085</v>
+        <v>9780008742775</v>
       </c>
       <c r="C33">
-        <v>2304015</v>
+        <v>1864912</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="9">
-        <v>41239.768414351849</v>
+        <v>46108.81591435185</v>
       </c>
       <c r="I33" s="8">
-        <v>13</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
-        <v>9781398551923</v>
+        <v>9781401308773</v>
       </c>
       <c r="C34">
-        <v>2092117</v>
+        <v>9071202</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F34" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H34" s="9">
-        <v>46049.705034722225</v>
+        <v>38954.985474537039</v>
       </c>
       <c r="I34" s="8">
-        <v>13.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
-        <v>9781401308773</v>
+        <v>9780241808955</v>
       </c>
       <c r="C35">
-        <v>9071202</v>
+        <v>2077038</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F35" s="2">
-        <v>21110</v>
+        <v>24230</v>
       </c>
       <c r="G35" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="H35" s="9">
+        <v>46036.742002314815</v>
+      </c>
+      <c r="I35" s="8">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11.5</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
-        <v>9780349132600</v>
+        <v>9780804172707</v>
       </c>
       <c r="C36">
-        <v>2992625</v>
+        <v>2389210</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F36" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H36" s="9">
-        <v>45133.959421296298</v>
+        <v>42387.337731481479</v>
       </c>
       <c r="I36" s="8">
-        <v>14.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
-        <v>9781804950807</v>
+        <v>9780593820261</v>
       </c>
       <c r="C37">
-        <v>1853716</v>
+        <v>3157298</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>106</v>
+        <v>73</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F37" s="2">
-        <v>24810</v>
+        <v>11300</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H37" s="9">
-        <v>46032.329062500001</v>
+        <v>45565.582789351851</v>
       </c>
       <c r="I37" s="8">
-        <v>14.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
-        <v>9798893736236</v>
+        <v>9798897657995</v>
       </c>
       <c r="C38">
-        <v>1746111</v>
+        <v>2054593</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F38" s="2">
-        <v>11800</v>
+        <v>11300</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="H38" s="9">
-        <v>46084.397083333337</v>
+        <v>46114.31145833333</v>
       </c>
       <c r="I38" s="8">
-        <v>19.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
-        <v>9781405985451</v>
+        <v>9781408728512</v>
       </c>
       <c r="C39">
-        <v>1610589</v>
+        <v>2979423</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F39" s="2">
-        <v>14250</v>
+        <v>21200</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H39" s="9">
-        <v>45953.581805555557</v>
+        <v>45062.942291666666</v>
       </c>
       <c r="I39" s="8">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
-        <v>9781250420466</v>
+        <v>9780241003008</v>
       </c>
       <c r="C40">
-        <v>3170642</v>
+        <v>4294564</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F40" s="2">
-        <v>24810</v>
+        <v>12100</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="H40" s="9">
-        <v>45888.819212962961</v>
+        <v>38058.564722222225</v>
       </c>
       <c r="I40" s="8">
-        <v>13</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>37</v>
       </c>
       <c r="B41" s="2">
-        <v>9781648295119</v>
+        <v>9780241818664</v>
       </c>
       <c r="C41">
-        <v>3151928</v>
+        <v>2084043</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="F41" s="2">
-        <v>14210</v>
+        <v>12500</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="H41" s="9">
-        <v>45901.651747685188</v>
+        <v>46126.387349537035</v>
       </c>
       <c r="I41" s="8">
-        <v>33.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>38</v>
       </c>
       <c r="B42" s="2">
-        <v>9780804172707</v>
+        <v>9781837265589</v>
       </c>
       <c r="C42">
-        <v>2389210</v>
+        <v>3173440</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="F42" s="2">
         <v>11110</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="9">
-        <v>42387.337731481479</v>
+        <v>45961.929409722223</v>
       </c>
       <c r="I42" s="8">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>39</v>
       </c>
       <c r="B43" s="2">
-        <v>9781464260124</v>
+        <v>9798217089789</v>
       </c>
       <c r="C43">
-        <v>1645528</v>
+        <v>1861786</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F43" s="2">
-        <v>21110</v>
+        <v>17410</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="H43" s="9">
-        <v>45905.678576388891</v>
+        <v>46129.44263888889</v>
       </c>
       <c r="I43" s="8">
-        <v>12.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>40</v>
       </c>
       <c r="B44" s="2">
-        <v>9781668095188</v>
+        <v>9781335534644</v>
       </c>
       <c r="C44">
-        <v>2000268</v>
+        <v>2082426</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F44" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="9">
-        <v>46074.576840277776</v>
+        <v>45663.566631944443</v>
       </c>
       <c r="I44" s="8">
         <v>18.5</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>41</v>
       </c>
       <c r="B45" s="2">
-        <v>9781399622752</v>
+        <v>9781984825773</v>
       </c>
       <c r="C45">
-        <v>3123749</v>
+        <v>2033789</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F45" s="2">
-        <v>21110</v>
+        <v>27430</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="H45" s="9">
-        <v>45820.798414351855</v>
+        <v>43473.265300925923</v>
       </c>
       <c r="I45" s="8">
-        <v>13.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>42</v>
       </c>
       <c r="B46" s="2">
-        <v>9780241716274</v>
+        <v>9781464266485</v>
       </c>
       <c r="C46">
-        <v>1786431</v>
+        <v>1850997</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F46" s="2">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H46" s="9">
-        <v>46083.676319444443</v>
+        <v>46044.808657407404</v>
       </c>
       <c r="I46" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>43</v>
       </c>
       <c r="B47" s="2">
-        <v>9780349437019</v>
+        <v>9781399624046</v>
       </c>
       <c r="C47">
-        <v>2941018</v>
+        <v>1850296</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F47" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H47" s="9">
-        <v>45366.364340277774</v>
+        <v>46090.885370370372</v>
       </c>
       <c r="I47" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>44</v>
       </c>
       <c r="B48" s="2">
-        <v>9781612681139</v>
+        <v>9781464221408</v>
       </c>
       <c r="C48">
-        <v>2980686</v>
+        <v>3067905</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="F48" s="2">
-        <v>27810</v>
+        <v>21200</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H48" s="9">
-        <v>44651.701585648145</v>
+        <v>45569.896192129629</v>
       </c>
       <c r="I48" s="8">
-        <v>10.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>45</v>
       </c>
       <c r="B49" s="2">
-        <v>9781398725447</v>
+        <v>9781399746441</v>
       </c>
       <c r="C49">
-        <v>1893092</v>
+        <v>1859501</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="F49" s="2">
-        <v>14810</v>
+        <v>21110</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H49" s="9">
-        <v>46090.649293981478</v>
+        <v>46069.806388888886</v>
       </c>
       <c r="I49" s="8">
-        <v>24</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>46</v>
       </c>
       <c r="B50" s="2">
-        <v>9780008753832</v>
+        <v>9798217024308</v>
       </c>
       <c r="C50">
-        <v>1838350</v>
+        <v>1860577</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F50" s="2">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H50" s="9">
-        <v>46091.329699074071</v>
+        <v>46113.811840277776</v>
       </c>
       <c r="I50" s="8">
-        <v>19.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>9781406358780</v>
+        <v>9780141036144</v>
       </c>
       <c r="C51">
-        <v>2093373</v>
+        <v>6720331</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="F51" s="2">
-        <v>12100</v>
+        <v>21110</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="H51" s="9">
-        <v>41901.42597222222</v>
+        <v>39638.306006944447</v>
       </c>
       <c r="I51" s="8">
-        <v>10.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>48</v>
       </c>
       <c r="B52" s="2">
-        <v>9781408728512</v>
+        <v>9781439199190</v>
       </c>
       <c r="C52">
-        <v>2979423</v>
+        <v>6066828</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F52" s="2">
-        <v>21200</v>
+        <v>24810</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H52" s="9">
-        <v>45062.942291666666</v>
+        <v>40316.333645833336</v>
       </c>
       <c r="I52" s="8">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>49</v>
       </c>
       <c r="B53" s="2">
-        <v>9780241808955</v>
+        <v>9780349437057</v>
       </c>
       <c r="C53">
-        <v>2077038</v>
+        <v>2986283</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F53" s="2">
-        <v>24230</v>
+        <v>21300</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="H53" s="9">
-        <v>46036.742002314815</v>
+        <v>45607.809606481482</v>
       </c>
       <c r="I53" s="8">
-        <v>9</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>50</v>
       </c>
       <c r="B54" s="2">
-        <v>9781529146790</v>
+        <v>9781784706289</v>
       </c>
       <c r="C54">
-        <v>1854313</v>
+        <v>2002257</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F54" s="2">
-        <v>14810</v>
+        <v>27440</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="H54" s="9">
-        <v>46083.729884259257</v>
+        <v>43859.437708333331</v>
       </c>
       <c r="I54" s="8">
-        <v>21.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>51</v>
       </c>
       <c r="B55" s="2">
-        <v>9781250208149</v>
+        <v>9780141199085</v>
       </c>
       <c r="C55">
-        <v>3092023</v>
+        <v>2304015</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F55" s="2">
-        <v>14290</v>
+        <v>21110</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="H55" s="9">
-        <v>43901.762696759259</v>
+        <v>41239.768414351849</v>
       </c>
       <c r="I55" s="8">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>52</v>
       </c>
       <c r="B56" s="2">
-        <v>9798217192335</v>
+        <v>9780385496490</v>
       </c>
       <c r="C56">
-        <v>1886347</v>
+        <v>5610770</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F56" s="2">
-        <v>11110</v>
+        <v>24810</v>
       </c>
       <c r="G56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="9">
+        <v>36823.547662037039</v>
+      </c>
+      <c r="I56" s="8">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11.5</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>53</v>
       </c>
       <c r="B57" s="2">
-        <v>9781787335721</v>
+        <v>9781101905555</v>
       </c>
       <c r="C57">
-        <v>1515837</v>
+        <v>2334560</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F57" s="2">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H57" s="9">
-        <v>46036.896354166667</v>
+        <v>42230.99181712963</v>
       </c>
       <c r="I57" s="8">
-        <v>24.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="2">
-        <v>9780593652886</v>
+        <v>9781399800440</v>
       </c>
       <c r="C58">
-        <v>2936723</v>
+        <v>1859730</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="F58" s="2">
-        <v>14810</v>
+        <v>21200</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H58" s="9">
-        <v>44949.665937500002</v>
+        <v>46119.795567129629</v>
       </c>
       <c r="I58" s="8">
-        <v>23.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>55</v>
       </c>
       <c r="B59" s="2">
-        <v>9781464260186</v>
+        <v>9781529339871</v>
       </c>
       <c r="C59">
-        <v>2016896</v>
+        <v>1859609</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="F59" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H59" s="9">
-        <v>45985.220185185186</v>
+        <v>46126.388298611113</v>
       </c>
       <c r="I59" s="8">
-        <v>12.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <v>56</v>
       </c>
       <c r="B60" s="2">
-        <v>9781452164625</v>
+        <v>9780063204164</v>
       </c>
       <c r="C60">
-        <v>7826788</v>
+        <v>3111115</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>120</v>
+        <v>38</v>
       </c>
       <c r="F60" s="2">
-        <v>84900</v>
+        <v>11110</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>121</v>
+        <v>9</v>
       </c>
       <c r="H60" s="9">
-        <v>43293.411168981482</v>
+        <v>45772.679143518515</v>
       </c>
       <c r="I60" s="8">
-        <v>15</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>57</v>
       </c>
       <c r="B61" s="2">
-        <v>9781473226739</v>
+        <v>9781399622752</v>
       </c>
       <c r="C61">
-        <v>1850067</v>
+        <v>3123749</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F61" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H61" s="9">
-        <v>46090.885625000003</v>
+        <v>45820.798414351855</v>
       </c>
       <c r="I61" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
         <v>58</v>
       </c>
       <c r="B62" s="2">
-        <v>9781405943475</v>
+        <v>9781398728790</v>
       </c>
       <c r="C62">
-        <v>1786628</v>
+        <v>1850229</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F62" s="2">
         <v>21110</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="9">
-        <v>46085.723854166667</v>
+        <v>46128.768935185188</v>
       </c>
       <c r="I62" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>59</v>
       </c>
       <c r="B63" s="2">
-        <v>9781610392761</v>
+        <v>9781335534620</v>
       </c>
       <c r="C63">
-        <v>2417647</v>
+        <v>2082416</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>124</v>
+        <v>64</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>125</v>
+        <v>38</v>
       </c>
       <c r="F63" s="2">
-        <v>27850</v>
+        <v>11110</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="H63" s="9">
-        <v>42383.904861111114</v>
+        <v>45663.719236111108</v>
       </c>
       <c r="I63" s="8">
-        <v>20.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
         <v>60</v>
       </c>
       <c r="B64" s="2">
-        <v>9781035089383</v>
+        <v>9781398728561</v>
       </c>
       <c r="C64">
-        <v>2074284</v>
+        <v>1846744</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="F64" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H64" s="9">
-        <v>46098.689965277779</v>
+        <v>45960.663240740738</v>
       </c>
       <c r="I64" s="8">
-        <v>19</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
         <v>61</v>
       </c>
       <c r="B65" s="2">
-        <v>9781399624046</v>
+        <v>9781464260124</v>
       </c>
       <c r="C65">
-        <v>1850296</v>
+        <v>1645528</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>127</v>
+        <v>50</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F65" s="2">
         <v>21110</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="9">
-        <v>46090.885370370372</v>
+        <v>45905.678576388891</v>
       </c>
       <c r="I65" s="8">
-        <v>13.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
         <v>62</v>
       </c>
       <c r="B66" s="2">
-        <v>9781784874872</v>
+        <v>9780593652886</v>
       </c>
       <c r="C66">
-        <v>2655079</v>
+        <v>2936723</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F66" s="2">
-        <v>21110</v>
+        <v>14810</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H66" s="9">
-        <v>43280.388252314813</v>
+        <v>44949.665937500002</v>
       </c>
       <c r="I66" s="8">
-        <v>11.5</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
         <v>63</v>
       </c>
       <c r="B67" s="2">
         <v>9781335534590</v>
       </c>
       <c r="C67">
         <v>2082420</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F67" s="2">
         <v>21110</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="9">
         <v>45663.719236111108</v>
       </c>
       <c r="I67" s="8">
-        <v>18</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
         <v>64</v>
       </c>
       <c r="B68" s="2">
-        <v>9780141036144</v>
+        <v>9781529932423</v>
       </c>
       <c r="C68">
-        <v>6720331</v>
+        <v>1853759</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F68" s="2">
         <v>21110</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="9">
-        <v>39638.306006944447</v>
+        <v>46087.687106481484</v>
       </c>
       <c r="I68" s="8">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>65</v>
       </c>
       <c r="B69" s="2">
-        <v>9781464221408</v>
+        <v>9780375703768</v>
       </c>
       <c r="C69">
-        <v>3067905</v>
+        <v>4227328</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F69" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="H69" s="9">
-        <v>45569.896192129629</v>
+        <v>38079.5309837963</v>
       </c>
       <c r="I69" s="8">
-        <v>13</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>66</v>
       </c>
       <c r="B70" s="2">
-        <v>9781529953176</v>
+        <v>9780349132600</v>
       </c>
       <c r="C70">
-        <v>3150857</v>
+        <v>2992625</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>128</v>
+        <v>30</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F70" s="2">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H70" s="9">
-        <v>45961.772453703707</v>
+        <v>45133.959421296298</v>
       </c>
       <c r="I70" s="8">
-        <v>24</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>67</v>
       </c>
       <c r="B71" s="2">
-        <v>9781984806758</v>
+        <v>9780593820285</v>
       </c>
       <c r="C71">
-        <v>1468146</v>
+        <v>3167164</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F71" s="2">
-        <v>11110</v>
+        <v>11300</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H71" s="9">
-        <v>44319.960902777777</v>
+        <v>45589.921018518522</v>
       </c>
       <c r="I71" s="8">
-        <v>10.5</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
         <v>68</v>
       </c>
       <c r="B72" s="2">
-        <v>9781399754781</v>
+        <v>9780349437019</v>
       </c>
       <c r="C72">
-        <v>2005153</v>
+        <v>2941018</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="F72" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H72" s="9">
-        <v>46085.720138888886</v>
+        <v>45366.364340277774</v>
       </c>
       <c r="I72" s="8">
-        <v>14</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
         <v>69</v>
       </c>
       <c r="B73" s="2">
-        <v>9781529442397</v>
+        <v>9780008384227</v>
       </c>
       <c r="C73">
-        <v>3127296</v>
+        <v>2748647</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F73" s="2">
-        <v>21110</v>
+        <v>15880</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="H73" s="9">
-        <v>45526.898206018515</v>
+        <v>46121.886423611111</v>
       </c>
       <c r="I73" s="8">
-        <v>14.5</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
         <v>70</v>
       </c>
       <c r="B74" s="2">
-        <v>9781805336297</v>
+        <v>9798217234288</v>
       </c>
       <c r="C74">
-        <v>1770390</v>
+        <v>2090020</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="F74" s="2">
-        <v>11200</v>
+        <v>12500</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H74" s="9">
-        <v>46071.870312500003</v>
+        <v>46113.844872685186</v>
       </c>
       <c r="I74" s="8">
-        <v>19.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
         <v>71</v>
       </c>
       <c r="B75" s="2">
-        <v>9781911746133</v>
+        <v>9781335534613</v>
       </c>
       <c r="C75">
-        <v>3185468</v>
+        <v>2082425</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F75" s="2">
         <v>21110</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="9">
-        <v>45890.901504629626</v>
+        <v>45661.325162037036</v>
       </c>
       <c r="I75" s="8">
-        <v>10.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
         <v>72</v>
       </c>
       <c r="B76" s="2">
-        <v>9781837265923</v>
+        <v>9781472223821</v>
       </c>
       <c r="C76">
-        <v>3185550</v>
+        <v>2025723</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F76" s="2">
         <v>21110</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="9">
-        <v>45964.81287037037</v>
+        <v>44287.307268518518</v>
       </c>
       <c r="I76" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
         <v>73</v>
       </c>
       <c r="B77" s="2">
-        <v>9781035024148</v>
+        <v>9780241694763</v>
       </c>
       <c r="C77">
-        <v>1865269</v>
+        <v>1786881</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F77" s="2">
-        <v>11200</v>
+        <v>11300</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H77" s="9">
-        <v>46085.788819444446</v>
+        <v>46129.636331018519</v>
       </c>
       <c r="I77" s="8">
-        <v>20.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
         <v>74</v>
       </c>
       <c r="B78" s="2">
-        <v>9798400904660</v>
+        <v>9781399751933</v>
       </c>
       <c r="C78">
-        <v>2034963</v>
+        <v>2041956</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>134</v>
+        <v>91</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F78" s="2">
-        <v>21800</v>
+        <v>21110</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="H78" s="9">
-        <v>46090.781666666669</v>
+        <v>45968.863506944443</v>
       </c>
       <c r="I78" s="8">
-        <v>21.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
         <v>75</v>
       </c>
       <c r="B79" s="2">
-        <v>9781526605399</v>
+        <v>9780349444567</v>
       </c>
       <c r="C79">
-        <v>2596569</v>
+        <v>2101316</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F79" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H79" s="9">
-        <v>44001.470266203702</v>
+        <v>46085.804363425923</v>
       </c>
       <c r="I79" s="8">
-        <v>13.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
         <v>76</v>
       </c>
       <c r="B80" s="2">
-        <v>9781398728561</v>
+        <v>9781837265923</v>
       </c>
       <c r="C80">
-        <v>1846744</v>
+        <v>3185550</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="F80" s="2">
         <v>21110</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="9">
-        <v>45960.663240740738</v>
+        <v>45964.81287037037</v>
       </c>
       <c r="I80" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
         <v>77</v>
       </c>
       <c r="B81" s="2">
-        <v>9780349437057</v>
+        <v>9780006546061</v>
       </c>
       <c r="C81">
-        <v>2986283</v>
+        <v>6679269</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F81" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H81" s="9">
-        <v>45607.809606481482</v>
+        <v>39704.317245370374</v>
       </c>
       <c r="I81" s="8">
-        <v>14.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
         <v>78</v>
       </c>
       <c r="B82" s="2">
-        <v>9781335534606</v>
+        <v>9780702340574</v>
       </c>
       <c r="C82">
-        <v>2082421</v>
+        <v>3094787</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="F82" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H82" s="9">
-        <v>45663.539444444446</v>
+        <v>45729.434398148151</v>
       </c>
       <c r="I82" s="8">
-        <v>18</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
         <v>79</v>
       </c>
       <c r="B83" s="2">
-        <v>9780241791295</v>
+        <v>9781444759075</v>
       </c>
       <c r="C83">
-        <v>1850989</v>
+        <v>2474448</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F83" s="2">
-        <v>15880</v>
+        <v>21300</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="H83" s="9">
-        <v>46104.843657407408</v>
+        <v>42650.185937499999</v>
       </c>
       <c r="I83" s="8">
-        <v>31.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
         <v>80</v>
       </c>
       <c r="B84" s="2">
-        <v>9781839946769</v>
+        <v>9781399756266</v>
       </c>
       <c r="C84">
-        <v>2900294</v>
+        <v>2005462</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="F84" s="2">
-        <v>12950</v>
+        <v>21110</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="H84" s="9">
-        <v>45043.676064814812</v>
+        <v>46108.932337962964</v>
       </c>
       <c r="I84" s="8">
-        <v>10.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
         <v>81</v>
       </c>
       <c r="B85" s="2">
-        <v>9781786892737</v>
+        <v>9780060959470</v>
       </c>
       <c r="C85">
-        <v>1560093</v>
+        <v>5777267</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F85" s="2">
-        <v>21110</v>
+        <v>27440</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="H85" s="9">
-        <v>44244.343182870369</v>
+        <v>38218.289525462962</v>
       </c>
       <c r="I85" s="8">
-        <v>13.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
         <v>82</v>
       </c>
       <c r="B86" s="2">
-        <v>9781837265589</v>
+        <v>9781804993415</v>
       </c>
       <c r="C86">
-        <v>3173440</v>
+        <v>1854593</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="F86" s="2">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H86" s="9">
-        <v>45961.929409722223</v>
+        <v>46126.420138888891</v>
       </c>
       <c r="I86" s="8">
-        <v>20</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
         <v>83</v>
       </c>
       <c r="B87" s="2">
-        <v>9780593820261</v>
+        <v>9781585424337</v>
       </c>
       <c r="C87">
-        <v>3157298</v>
+        <v>2208217</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F87" s="2">
-        <v>11300</v>
+        <v>27810</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H87" s="9">
-        <v>45565.582789351851</v>
+        <v>38587.714270833334</v>
       </c>
       <c r="I87" s="8">
-        <v>28.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
         <v>84</v>
       </c>
       <c r="B88" s="2">
-        <v>9780440351832</v>
+        <v>9781444758993</v>
       </c>
       <c r="C88">
-        <v>2320615</v>
+        <v>2086222</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="F88" s="2">
-        <v>25340</v>
+        <v>21300</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="H88" s="9">
-        <v>38219.346898148149</v>
+        <v>41861.485277777778</v>
       </c>
       <c r="I88" s="8">
-        <v>10.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
         <v>85</v>
       </c>
       <c r="B89" s="2">
-        <v>9780141441146</v>
+        <v>9798217238514</v>
       </c>
       <c r="C89">
-        <v>6565891</v>
+        <v>1849590</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F89" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H89" s="9">
-        <v>38987.382372685184</v>
+        <v>46133.975555555553</v>
       </c>
       <c r="I89" s="8">
-        <v>11.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
         <v>86</v>
       </c>
       <c r="B90" s="2">
-        <v>9780063445185</v>
+        <v>9781982134594</v>
       </c>
       <c r="C90">
-        <v>2071710</v>
+        <v>2124414</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="E90" s="11" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F90" s="2">
-        <v>11110</v>
+        <v>17870</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="H90" s="9">
-        <v>46086.711284722223</v>
+        <v>46092.453043981484</v>
       </c>
       <c r="I90" s="8">
-        <v>28</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
         <v>87</v>
       </c>
       <c r="B91" s="2">
-        <v>9780008238094</v>
+        <v>9781464260186</v>
       </c>
       <c r="C91">
-        <v>2598071</v>
+        <v>2016896</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>145</v>
+        <v>46</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F91" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H91" s="9">
-        <v>42881.670162037037</v>
+        <v>45985.220185185186</v>
       </c>
       <c r="I91" s="8">
-        <v>13</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
         <v>88</v>
       </c>
       <c r="B92" s="2">
-        <v>9798855426014</v>
+        <v>9781804941430</v>
       </c>
       <c r="C92">
-        <v>2089925</v>
+        <v>2095918</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="F92" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H92" s="9">
-        <v>46090.796851851854</v>
+        <v>46108.932557870372</v>
       </c>
       <c r="I92" s="8">
-        <v>17.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
         <v>89</v>
       </c>
       <c r="B93" s="2">
-        <v>9781399751933</v>
+        <v>9781804955871</v>
       </c>
       <c r="C93">
-        <v>2041956</v>
+        <v>3122225</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>92</v>
+        <v>27</v>
       </c>
       <c r="F93" s="2">
         <v>21110</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="9">
-        <v>45968.863506944443</v>
+        <v>45614.706458333334</v>
       </c>
       <c r="I93" s="8">
-        <v>14</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
         <v>90</v>
       </c>
       <c r="B94" s="2">
-        <v>9780349429465</v>
+        <v>9781804955994</v>
       </c>
       <c r="C94">
-        <v>2375377</v>
+        <v>1853678</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E94" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F94" s="2">
+        <v>21200</v>
+      </c>
+      <c r="G94" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F94" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="H94" s="9">
-        <v>44245.560706018521</v>
+        <v>46126.428078703706</v>
       </c>
       <c r="I94" s="8">
-        <v>13</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
         <v>91</v>
       </c>
       <c r="B95" s="2">
-        <v>9780735388628</v>
+        <v>9780571334650</v>
       </c>
       <c r="C95">
-        <v>2005109</v>
+        <v>2055078</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="F95" s="2">
-        <v>14290</v>
+        <v>21110</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="H95" s="9">
-        <v>46090.926400462966</v>
+        <v>43539.709641203706</v>
       </c>
       <c r="I95" s="8">
-        <v>16</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
         <v>92</v>
       </c>
       <c r="B96" s="2">
-        <v>9781784706289</v>
+        <v>9780241714348</v>
       </c>
       <c r="C96">
-        <v>2002257</v>
+        <v>3143950</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F96" s="2">
-        <v>27440</v>
+        <v>11300</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="H96" s="9">
-        <v>43859.437708333331</v>
+        <v>45912.733784722222</v>
       </c>
       <c r="I96" s="8">
-        <v>16.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
         <v>93</v>
       </c>
       <c r="B97" s="2">
-        <v>9781984825773</v>
+        <v>9781787335387</v>
       </c>
       <c r="C97">
-        <v>2033789</v>
+        <v>2106357</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F97" s="2">
-        <v>27430</v>
+        <v>21110</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="H97" s="9">
-        <v>43473.265300925923</v>
+        <v>46129.748599537037</v>
       </c>
       <c r="I97" s="8">
-        <v>10.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
         <v>94</v>
       </c>
       <c r="B98" s="2">
-        <v>9780099549482</v>
+        <v>9781529442397</v>
       </c>
       <c r="C98">
-        <v>5225795</v>
+        <v>3127296</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F98" s="2">
         <v>21110</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="9">
-        <v>40340.885983796295</v>
+        <v>45526.898206018515</v>
       </c>
       <c r="I98" s="8">
-        <v>11.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
         <v>95</v>
       </c>
       <c r="B99" s="2">
-        <v>9781638932468</v>
+        <v>9781408855652</v>
       </c>
       <c r="C99">
-        <v>3106066</v>
+        <v>9842179</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F99" s="2">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H99" s="9">
-        <v>45532.786504629628</v>
+        <v>41864.015208333331</v>
       </c>
       <c r="I99" s="8">
-        <v>19.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
         <v>96</v>
       </c>
       <c r="B100" s="2">
-        <v>9781464260155</v>
+        <v>9781464221361</v>
       </c>
       <c r="C100">
-        <v>2011076</v>
+        <v>3012368</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>56</v>
+        <v>141</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F100" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H100" s="9">
-        <v>45961.745682870373</v>
+        <v>45255.654421296298</v>
       </c>
       <c r="I100" s="8">
-        <v>12.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
         <v>97</v>
       </c>
       <c r="B101" s="2">
-        <v>9781785126031</v>
+        <v>9781464260155</v>
       </c>
       <c r="C101">
-        <v>3149292</v>
+        <v>2011076</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="F101" s="2">
-        <v>21600</v>
+        <v>21110</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="H101" s="9">
-        <v>45895.522326388891</v>
+        <v>45961.745682870373</v>
       </c>
       <c r="I101" s="8">
-        <v>14</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
         <v>98</v>
       </c>
       <c r="B102" s="2">
-        <v>9780593820285</v>
+        <v>9781984806758</v>
       </c>
       <c r="C102">
-        <v>3167164</v>
+        <v>1468146</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>152</v>
+        <v>48</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F102" s="2">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H102" s="9">
-        <v>45589.921018518522</v>
+        <v>44319.960902777777</v>
       </c>
       <c r="I102" s="8">
-        <v>29.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
         <v>99</v>
       </c>
       <c r="B103" s="2">
-        <v>9781399633871</v>
+        <v>9798897650866</v>
       </c>
       <c r="C103">
-        <v>1814940</v>
+        <v>1746103</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F103" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H103" s="9">
-        <v>45902.209224537037</v>
+        <v>46114.330682870372</v>
       </c>
       <c r="I103" s="8">
-        <v>13.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
         <v>100</v>
       </c>
       <c r="B104" s="2">
-        <v>9780345539809</v>
+        <v>9798400903762</v>
       </c>
       <c r="C104" s="2">
-        <v>5496276</v>
+        <v>2109672</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="E104" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="F104" s="2">
         <v>11300</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H104" s="9">
-        <v>41829.759189814817</v>
+        <v>46114.599317129629</v>
       </c>
       <c r="I104" s="8">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7883763-1633-4a33-844b-a4f27752bb33" xmlns:ns3="504620ad-4a5b-4e98-91c4-34164cb416e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="548f94b230d87df06dce40b2da64a907" ns2:_="" ns3:_="">
     <xsd:import namespace="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -4941,71 +4908,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC27AFD-44A3-4FDA-A270-33008A730847}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">