--- v1 (2026-05-06)
+++ v2 (2026-06-15)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Bestseller\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89D7D601-8B16-4AAC-AB7F-885E3FFDF541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A7F4778-E5A4-4525-B095-E90D1E4894C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-48" yWindow="-48" windowWidth="23136" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Top100" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Top100'!$A$1:$I$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Top100'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="146">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -128,396 +128,402 @@
   <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Yarros, R: Fourth Wing</t>
   </si>
   <si>
     <t>Yarros, R: Iron Flame</t>
   </si>
   <si>
     <t>Sourcebooks LLC</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
-    <t>McFadden, F: Boyfriend</t>
-[...1 lines deleted...]
-  <si>
     <t>Kleinbaum, N: Dead Poets Society</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid's Secret</t>
   </si>
   <si>
     <t>Harpman, J: I Who Have Never Known Men</t>
   </si>
   <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
-    <t>Allen, N: Lights Out</t>
-[...1 lines deleted...]
-  <si>
     <t>Quercus Publishing Plc</t>
   </si>
   <si>
     <t>Atwood, M: Handmaid's Tale</t>
   </si>
   <si>
     <t>Espach, A: Wedding People</t>
   </si>
   <si>
     <t>Macmillan USA</t>
   </si>
   <si>
     <t>Harper Collins Publ. USA</t>
   </si>
   <si>
     <t>Dostoyevsky, F: White Nights</t>
   </si>
   <si>
-    <t>Levitsky, S: How Democracies Die</t>
-[...1 lines deleted...]
-  <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Housel, M: Psychology of Money: Timeless Lessons on Wealth</t>
   </si>
   <si>
     <t>Pan Macmillan</t>
   </si>
   <si>
     <t>Rubin, R: Creative Act</t>
   </si>
   <si>
     <t>Canongate Books Ltd.</t>
   </si>
   <si>
     <t>Moronova, K: My Blade, Your Back</t>
   </si>
   <si>
     <t>Weir, A: Project Hail Mary</t>
   </si>
   <si>
-    <t>Henry, E: People We Meet on Vacation</t>
-[...4 lines deleted...]
-  <si>
     <t>Moronova, K: Leave Me Behind</t>
   </si>
   <si>
     <t>McFadden, F: Dear Debbie</t>
   </si>
   <si>
     <t>Kolk, B: The Body Keeps the Score</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
-    <t>Reid, R: Heated Rivalry</t>
-[...1 lines deleted...]
-  <si>
     <t>Childrens Books/Baby and Preschool/Fiction</t>
   </si>
   <si>
-    <t>O'Farrell, M: Hamnet</t>
-[...25 lines deleted...]
-  <si>
     <t>Coco Wyo: Cozy Friends</t>
   </si>
   <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
     <t>Coco Wyo: Girl Moments</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Crawler Carl</t>
   </si>
   <si>
     <t>King, L: Heart the Lover</t>
   </si>
   <si>
     <t>Orwell, G: Nineteen Eighty-Four</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
-    <t>McConaghy, C: Wild Dark Shore</t>
-[...1 lines deleted...]
-  <si>
     <t>Dinniman, M: Carl's Doomsday Scenario</t>
   </si>
   <si>
-    <t>Perez, C: Invisible Women</t>
-[...4 lines deleted...]
-  <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
-    <t>McFadden, F: Want to Know a Secret?</t>
-[...4 lines deleted...]
-  <si>
     <t>Jimenez, A: Night We Met</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Cuties</t>
   </si>
   <si>
-    <t>Kent, R: Hunt the Villain</t>
-[...10 lines deleted...]
-  <si>
     <t>Garand, M: Murdoku</t>
   </si>
   <si>
     <t>Knapp, F: Names</t>
   </si>
   <si>
-    <t>Qntm: There Is No Antimemetics Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Kent, R: Kiss the Villain</t>
   </si>
   <si>
     <t>Cincotti, L: Picking Daisies on Sundays</t>
   </si>
   <si>
-    <t>Arts</t>
-[...1 lines deleted...]
-  <si>
     <t>Tomforde, L: Right Move</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Anarchist's Cookbook</t>
   </si>
   <si>
-    <t>Just the Best Top 100 • May 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Moronova, K: Bulletproof</t>
   </si>
   <si>
     <t>Mafi, T: Release Me</t>
   </si>
   <si>
-    <t>Buehlman, C: Between Two Fires</t>
-[...1 lines deleted...]
-  <si>
     <t>Huang, A: King of Gluttony</t>
   </si>
   <si>
-    <t>Allen, N: Game On</t>
-[...1 lines deleted...]
-  <si>
     <t>Grede, E: Start With Yourself</t>
   </si>
   <si>
     <t>Reid, T: Atmosphere</t>
   </si>
   <si>
     <t>Perry, D: Rites of the Starling</t>
   </si>
   <si>
-    <t>Classic Football Shirts: Classic Football Shirts</t>
-[...4 lines deleted...]
-  <si>
     <t>Burke, C: Yesteryear</t>
   </si>
   <si>
-    <t>Rou, R: Husky and His White Cat Shizun (Novel) 11/Sp. Ed.</t>
-[...1 lines deleted...]
-  <si>
     <t>Carle, E: The Very Hungry Caterpillar</t>
   </si>
   <si>
-    <t>Grenwich, B: Riftborne</t>
-[...7 lines deleted...]
-  <si>
     <t>Carnegie, D: How to Win Friends</t>
   </si>
   <si>
-    <t>Albom, M: Tuesdays with Morrie</t>
-[...10 lines deleted...]
-  <si>
     <t>Van Pelt, S: Remarkably Bright Creatures</t>
   </si>
   <si>
-    <t>Machida, S: Meet Me at the Convenience Store by the Sea</t>
-[...1 lines deleted...]
-  <si>
     <t>Danielewski, M: House of Leaves</t>
   </si>
   <si>
-    <t>Dunham, L: Famesick</t>
-[...31 lines deleted...]
-  <si>
     <t>Hill, N: Think and Grow Rich</t>
   </si>
   <si>
-    <t>Brown, P: Red Rising</t>
-[...28 lines deleted...]
-  <si>
     <t>Rowling, J: Harry Potter 1/Philosopher's Stone</t>
   </si>
   <si>
-    <t>McFadden, F: Never Lie</t>
-[...5 lines deleted...]
-    <t>Young Im, H: Omniscient Reader's Viewpoint (novel), Vol. 3</t>
+    <t>Just the Best Top 100 • June 2026</t>
+  </si>
+  <si>
+    <t>Gilmore, L: Daisy Chain Flower Shop</t>
+  </si>
+  <si>
+    <t>Hustvedt, S: Ghost Stories</t>
+  </si>
+  <si>
+    <t>Letters/Diaries/Biographies</t>
+  </si>
+  <si>
+    <t>Henry, E: Great Big Beautiful Life</t>
+  </si>
+  <si>
+    <t>Sorensen, S: Fury Bound</t>
+  </si>
+  <si>
+    <t>Osman, R: Impossible Fortune</t>
+  </si>
+  <si>
+    <t>Silver, E: Fever Dream</t>
+  </si>
+  <si>
+    <t>Burden, B: Strangers</t>
+  </si>
+  <si>
+    <t>Fortune, C: Our Perfect Storm</t>
+  </si>
+  <si>
+    <t>Macfie, S: Soph's Plant Kitchen 30 in 30</t>
+  </si>
+  <si>
+    <t>Cooking/Food/Drink</t>
+  </si>
+  <si>
+    <t>Follett, K: Circle of Days</t>
+  </si>
+  <si>
+    <t>Haig, M: Midnight Train</t>
+  </si>
+  <si>
+    <t>Kuang, R: Katabasis</t>
+  </si>
+  <si>
+    <t>Stockett, K: Calamity Club</t>
+  </si>
+  <si>
+    <t>Smith, J: Open When...</t>
+  </si>
+  <si>
+    <t>Strout, E: Things We Never Say</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Parade of Horribles</t>
+  </si>
+  <si>
+    <t>Ron, M: Tell Me with Kisses</t>
+  </si>
+  <si>
+    <t>Kawaguchi, T: Before I Knew I Loved You</t>
+  </si>
+  <si>
+    <t>Boyce, K: Rolls and Rivalry</t>
+  </si>
+  <si>
+    <t>Vuong, O: Emperor of Gladness</t>
+  </si>
+  <si>
+    <t>Todd, B: 80,000 Hours</t>
+  </si>
+  <si>
+    <t>Francis, D: Broken Dove</t>
+  </si>
+  <si>
+    <t>Parker, S: Ballad of Falling Dragons</t>
+  </si>
+  <si>
+    <t>Barr, E: Lies We Told This Summer</t>
+  </si>
+  <si>
+    <t>Beck, E: Wilder Way</t>
+  </si>
+  <si>
+    <t>McManus, K: Penguin Readers Level 6: One Of Us Is Lying</t>
+  </si>
+  <si>
+    <t>Schoolbooks/Readings/Interpretations</t>
+  </si>
+  <si>
+    <t>Gillig, R: Knight and the Moth</t>
+  </si>
+  <si>
+    <t>King, S: Never Flinch</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Cozy Days</t>
+  </si>
+  <si>
+    <t>Erikson, T: Surrounded by Idiots Revised &amp; Expanded Edition</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Deal</t>
+  </si>
+  <si>
+    <t>McGuire, S: Strixhaven: Omens of Chaos</t>
+  </si>
+  <si>
+    <t>Hutchinson, M: Mercy Step</t>
+  </si>
+  <si>
+    <t>Bounce Sales and Marketin</t>
+  </si>
+  <si>
+    <t>McFadden, F: Divorce</t>
+  </si>
+  <si>
+    <t>Murphy, M: When Sparks Fly</t>
+  </si>
+  <si>
+    <t>Cash, M: Lost Lambs</t>
+  </si>
+  <si>
+    <t>Painter, L: Better Than the Movies</t>
+  </si>
+  <si>
+    <t>Simon + Schuster UK</t>
+  </si>
+  <si>
+    <t>Choi, S: Flashlight</t>
+  </si>
+  <si>
+    <t>Clear, J: Atomic Habits</t>
+  </si>
+  <si>
+    <t>Wells, M: Platform Decay</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Mistake</t>
+  </si>
+  <si>
+    <t>Meyer, E: Culture Map</t>
+  </si>
+  <si>
+    <t>Hachette Book Group USA</t>
+  </si>
+  <si>
+    <t>Alderton, D: Everything I Know About Love</t>
+  </si>
+  <si>
+    <t>Lerner, B: Transcription</t>
+  </si>
+  <si>
+    <t>Granta Publications</t>
+  </si>
+  <si>
+    <t>McBratney, S: Guess How Much I Love You</t>
+  </si>
+  <si>
+    <t>Walker Books Ltd.</t>
+  </si>
+  <si>
+    <t>El Akkad, O: One Day, Everyone Will Have Always Been Against</t>
+  </si>
+  <si>
+    <t>Broadbent, C: Fallen and the Kiss of Dusk</t>
+  </si>
+  <si>
+    <t>Donaldson, J: Gruffalo</t>
+  </si>
+  <si>
+    <t>Steinbeck, J: East of Eden</t>
+  </si>
+  <si>
+    <t>Painter, L: First and Forever</t>
+  </si>
+  <si>
+    <t>Raasch, S: Fake Divination Offense</t>
+  </si>
+  <si>
+    <t>Carlton, H: Haunting Adeline</t>
+  </si>
+  <si>
+    <t>Hyuuga, N: Apothecary Diaries 09 (Light Novel)</t>
+  </si>
+  <si>
+    <t>Cartoons/Comics</t>
+  </si>
+  <si>
+    <t>Michaelides, A: Silent Patient</t>
+  </si>
+  <si>
+    <t>Jackson, H: Not Quite Dead Yet</t>
+  </si>
+  <si>
+    <t>Steeds, L: Artist</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1656,3059 +1662,3039 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M6" sqref="M6"/>
+      <selection activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="8.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.85546875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="52.88671875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="24.44140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
-    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:9" ht="28.8" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="12" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
     </row>
-    <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>9781464265594</v>
+        <v>9780008761479</v>
       </c>
       <c r="C5">
-        <v>1889389</v>
+        <v>1717790</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F5" s="2">
         <v>21110</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="9">
-        <v>46121.937372685185</v>
+        <v>46139.745370370372</v>
       </c>
       <c r="I5" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
-        <v>9781911746140</v>
+        <v>9781668227800</v>
       </c>
       <c r="C6">
-        <v>2004192</v>
+        <v>1879677</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F6" s="2">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="H6" s="9">
-        <v>46094.760509259257</v>
+        <v>46139.53875</v>
       </c>
       <c r="I6" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>9780241764220</v>
+        <v>9781405974738</v>
       </c>
       <c r="C7">
-        <v>3138091</v>
+        <v>1787004</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="H7" s="9">
-        <v>45729.921261574076</v>
+        <v>46147.83394675926</v>
       </c>
       <c r="I7" s="8">
-        <v>8.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
-        <v>9780063488519</v>
+        <v>9780593820254</v>
       </c>
       <c r="C8">
-        <v>1741020</v>
+        <v>2073225</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F8" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H8" s="9">
-        <v>46121.385370370372</v>
+        <v>46011.467442129629</v>
       </c>
       <c r="I8" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
-        <v>9780593820254</v>
+        <v>9780241764206</v>
       </c>
       <c r="C9">
-        <v>2073225</v>
+        <v>3138088</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F9" s="2">
-        <v>11300</v>
+        <v>24230</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="H9" s="9">
-        <v>46011.467442129629</v>
+        <v>45701.532060185185</v>
       </c>
       <c r="I9" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
-        <v>9781529157468</v>
+        <v>9781911751366</v>
       </c>
       <c r="C10">
-        <v>2894394</v>
+        <v>1854755</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="F10" s="2">
-        <v>21300</v>
+        <v>11300</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="9">
-        <v>44825.804178240738</v>
+        <v>46147.905763888892</v>
       </c>
       <c r="I10" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
-        <v>9781250439208</v>
+        <v>9781529157468</v>
       </c>
       <c r="C11">
-        <v>2100298</v>
+        <v>2894394</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F11" s="2">
-        <v>11300</v>
+        <v>21300</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="9">
-        <v>46077.42863425926</v>
+        <v>44825.804178240738</v>
       </c>
       <c r="I11" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
-        <v>9780349436418</v>
+        <v>9781405975735</v>
       </c>
       <c r="C12">
-        <v>1853082</v>
+        <v>1786997</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F12" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H12" s="9">
-        <v>46129.723692129628</v>
+        <v>46147.757280092592</v>
       </c>
       <c r="I12" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
-        <v>9780349437095</v>
+        <v>9780349446028</v>
       </c>
       <c r="C13">
-        <v>1853295</v>
+        <v>1853120</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H13" s="9">
-        <v>46090.647905092592</v>
+        <v>46164.404398148145</v>
       </c>
       <c r="I13" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
-        <v>9780141978611</v>
+        <v>9781529936124</v>
       </c>
       <c r="C14">
-        <v>5851270</v>
+        <v>1853937</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F14" s="2">
-        <v>15310</v>
+        <v>11600</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="H14" s="9">
-        <v>42273.391122685185</v>
+        <v>46035.156898148147</v>
       </c>
       <c r="I14" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
-        <v>9781529111798</v>
+        <v>9780349436418</v>
       </c>
       <c r="C15">
-        <v>1686445</v>
+        <v>1853082</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F15" s="2">
         <v>21110</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="9">
-        <v>43622.480613425927</v>
+        <v>46129.723692129628</v>
       </c>
       <c r="I15" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
-        <v>9781335534637</v>
+        <v>9780241813799</v>
       </c>
       <c r="C16">
-        <v>2073222</v>
+        <v>1819550</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F16" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="9">
-        <v>45663.802499999998</v>
+        <v>46135.819039351853</v>
       </c>
       <c r="I16" s="8">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
-        <v>9780349442846</v>
+        <v>9781399754453</v>
       </c>
       <c r="C17">
-        <v>1853031</v>
+        <v>2005509</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="F17" s="2">
-        <v>21110</v>
+        <v>14560</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="H17" s="9">
-        <v>46090.818842592591</v>
+        <v>46164.404467592591</v>
       </c>
       <c r="I17" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
-        <v>9781529442458</v>
+        <v>9781668085486</v>
       </c>
       <c r="C18">
-        <v>1855239</v>
+        <v>2020435</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F18" s="2">
-        <v>21110</v>
+        <v>14810</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H18" s="9">
-        <v>46094.750486111108</v>
+        <v>46113.759606481479</v>
       </c>
       <c r="I18" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
-        <v>9781668085486</v>
+        <v>9781529442380</v>
       </c>
       <c r="C19">
-        <v>2020435</v>
+        <v>1855298</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F19" s="2">
-        <v>14810</v>
+        <v>21200</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H19" s="9">
-        <v>46113.759606481479</v>
+        <v>46147.740925925929</v>
       </c>
       <c r="I19" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
-        <v>9780241764206</v>
+        <v>9781837262823</v>
       </c>
       <c r="C20">
-        <v>3138088</v>
+        <v>2011070</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F20" s="2">
-        <v>24230</v>
+        <v>11110</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="H20" s="9">
-        <v>45701.532060185185</v>
+        <v>46168.79478009259</v>
       </c>
       <c r="I20" s="8">
-        <v>8.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
-        <v>9780241808979</v>
+        <v>9781529111798</v>
       </c>
       <c r="C21">
-        <v>2077036</v>
+        <v>1686445</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F21" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="H21" s="9">
-        <v>46036.72388888889</v>
+        <v>43622.480613425927</v>
       </c>
       <c r="I21" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
-        <v>9798217111916</v>
+        <v>9780241808979</v>
       </c>
       <c r="C22">
-        <v>2075658</v>
+        <v>2077036</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F22" s="2">
-        <v>22850</v>
+        <v>24230</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="H22" s="9">
-        <v>46014.509548611109</v>
+        <v>46036.72388888889</v>
       </c>
       <c r="I22" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
-        <v>9798217376872</v>
+        <v>9780008501907</v>
       </c>
       <c r="C23">
-        <v>2089633</v>
+        <v>2014835</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F23" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H23" s="9">
-        <v>46128.731192129628</v>
+        <v>46168.774074074077</v>
       </c>
       <c r="I23" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>9780241252086</v>
+        <v>9780857197689</v>
       </c>
       <c r="C24">
-        <v>3182077</v>
+        <v>2015155</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F24" s="2">
-        <v>21110</v>
+        <v>17810</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="H24" s="9">
-        <v>45096.613240740742</v>
+        <v>44074.806956018518</v>
       </c>
       <c r="I24" s="8">
-        <v>6.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>9781405985451</v>
+        <v>9780241796917</v>
       </c>
       <c r="C25">
-        <v>1610589</v>
+        <v>1786962</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="2">
-        <v>14250</v>
+        <v>11110</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="H25" s="9">
-        <v>45953.581805555557</v>
+        <v>46147.746631944443</v>
       </c>
       <c r="I25" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
-        <v>9781911750192</v>
+        <v>9780241663950</v>
       </c>
       <c r="C26">
-        <v>2002546</v>
+        <v>2041232</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="2">
-        <v>11300</v>
+        <v>25320</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H26" s="9">
-        <v>46108.816053240742</v>
+        <v>46147.890914351854</v>
       </c>
       <c r="I26" s="8">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
-        <v>9781911746133</v>
+        <v>9780241814307</v>
       </c>
       <c r="C27">
-        <v>3185468</v>
+        <v>2009748</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F27" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="9">
-        <v>45890.901504629626</v>
+        <v>46142.784675925926</v>
       </c>
       <c r="I27" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
-        <v>9781529957457</v>
+        <v>9780241836880</v>
       </c>
       <c r="C28">
-        <v>2106332</v>
+        <v>2101318</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F28" s="2">
-        <v>17100</v>
+        <v>11300</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="H28" s="9">
-        <v>46129.720219907409</v>
+        <v>46153.774768518517</v>
       </c>
       <c r="I28" s="8">
-        <v>37.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
-        <v>9781529953176</v>
+        <v>9781464242465</v>
       </c>
       <c r="C29">
-        <v>3150857</v>
+        <v>1851063</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F29" s="2">
-        <v>11300</v>
+        <v>22500</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H29" s="9">
-        <v>45961.772453703707</v>
+        <v>46142.748437499999</v>
       </c>
       <c r="I29" s="8">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
-        <v>9781464268533</v>
+        <v>9781408855652</v>
       </c>
       <c r="C30">
-        <v>1851012</v>
+        <v>9842179</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F30" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H30" s="9">
-        <v>46080.816967592589</v>
+        <v>41864.015208333331</v>
       </c>
       <c r="I30" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
-        <v>9781784874872</v>
+        <v>9781035046300</v>
       </c>
       <c r="C31">
-        <v>2655079</v>
+        <v>1865331</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F31" s="2">
         <v>21110</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="9">
-        <v>43280.388252314813</v>
+        <v>46164.292384259257</v>
       </c>
       <c r="I31" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
-        <v>9780857197689</v>
+        <v>9780593899229</v>
       </c>
       <c r="C32">
-        <v>2015155</v>
+        <v>2076657</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="F32" s="2">
-        <v>17810</v>
+        <v>22500</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H32" s="9">
-        <v>44074.806956018518</v>
+        <v>46146.501331018517</v>
       </c>
       <c r="I32" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
-        <v>9780008742775</v>
+        <v>9780593820285</v>
       </c>
       <c r="C33">
-        <v>1864912</v>
+        <v>3167164</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F33" s="2">
-        <v>11110</v>
+        <v>11300</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H33" s="9">
-        <v>46108.81591435185</v>
+        <v>45589.921018518522</v>
       </c>
       <c r="I33" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
-        <v>9781401308773</v>
+        <v>9798217062713</v>
       </c>
       <c r="C34">
-        <v>9071202</v>
+        <v>1849581</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F34" s="2">
         <v>21110</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="9">
-        <v>38954.985474537039</v>
+        <v>46147.313599537039</v>
       </c>
       <c r="I34" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
-        <v>9780241808955</v>
+        <v>9781837265527</v>
       </c>
       <c r="C35">
-        <v>2077038</v>
+        <v>2090159</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F35" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="H35" s="9">
-        <v>46036.742002314815</v>
+        <v>46144.552210648151</v>
       </c>
       <c r="I35" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
-        <v>9780804172707</v>
+        <v>9781529957570</v>
       </c>
       <c r="C36">
-        <v>2389210</v>
+        <v>2004344</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F36" s="2">
-        <v>11110</v>
+        <v>17810</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="H36" s="9">
-        <v>42387.337731481479</v>
+        <v>46163.700185185182</v>
       </c>
       <c r="I36" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
-        <v>9780593820261</v>
+        <v>9798217300778</v>
       </c>
       <c r="C37">
-        <v>3157298</v>
+        <v>1861352</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F37" s="2">
         <v>11300</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9">
-        <v>45565.582789351851</v>
+        <v>46153.397256944445</v>
       </c>
       <c r="I37" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
-        <v>9798897657995</v>
+        <v>9780008710347</v>
       </c>
       <c r="C38">
-        <v>2054593</v>
+        <v>3121403</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F38" s="2">
         <v>11300</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="9">
-        <v>46114.31145833333</v>
+        <v>46157.821828703702</v>
       </c>
       <c r="I38" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
-        <v>9781408728512</v>
+        <v>9780241777206</v>
       </c>
       <c r="C39">
-        <v>2979423</v>
+        <v>1787047</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F39" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H39" s="9">
-        <v>45062.942291666666</v>
+        <v>46153.82402777778</v>
       </c>
       <c r="I39" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
-        <v>9780241003008</v>
+        <v>9780593820261</v>
       </c>
       <c r="C40">
-        <v>4294564</v>
+        <v>3157298</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>106</v>
+        <v>57</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F40" s="2">
-        <v>12100</v>
+        <v>11300</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="H40" s="9">
-        <v>38058.564722222225</v>
+        <v>45565.582789351851</v>
       </c>
       <c r="I40" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="2">
         <v>37</v>
       </c>
       <c r="B41" s="2">
-        <v>9780241818664</v>
+        <v>9780241252086</v>
       </c>
       <c r="C41">
-        <v>2084043</v>
+        <v>3182077</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="2">
-        <v>12500</v>
+        <v>21110</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H41" s="9">
-        <v>46126.387349537035</v>
+        <v>45096.613240740742</v>
       </c>
       <c r="I41" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <v>38</v>
       </c>
       <c r="B42" s="2">
-        <v>9781837265589</v>
+        <v>9781529965919</v>
       </c>
       <c r="C42">
-        <v>3173440</v>
+        <v>2147274</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F42" s="2">
-        <v>11110</v>
+        <v>21600</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>9</v>
+        <v>83</v>
       </c>
       <c r="H42" s="9">
-        <v>45961.929409722223</v>
+        <v>46140.90053240741</v>
       </c>
       <c r="I42" s="8">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="2">
         <v>39</v>
       </c>
       <c r="B43" s="2">
-        <v>9798217089789</v>
+        <v>9780804172707</v>
       </c>
       <c r="C43">
-        <v>1861786</v>
+        <v>2389210</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="2">
-        <v>17410</v>
+        <v>11110</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="H43" s="9">
-        <v>46129.44263888889</v>
+        <v>42387.337731481479</v>
       </c>
       <c r="I43" s="8">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
         <v>40</v>
       </c>
       <c r="B44" s="2">
-        <v>9781335534644</v>
+        <v>9780241520772</v>
       </c>
       <c r="C44">
-        <v>2082426</v>
+        <v>2768319</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F44" s="2">
-        <v>21110</v>
+        <v>28500</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="H44" s="9">
-        <v>45663.566631944443</v>
+        <v>44465.537164351852</v>
       </c>
       <c r="I44" s="8">
-        <v>18.5</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="2">
         <v>41</v>
       </c>
       <c r="B45" s="2">
-        <v>9781984825773</v>
+        <v>9781399622752</v>
       </c>
       <c r="C45">
-        <v>2033789</v>
+        <v>3123749</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F45" s="2">
-        <v>27430</v>
+        <v>21110</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="H45" s="9">
-        <v>43473.265300925923</v>
+        <v>45820.798414351855</v>
       </c>
       <c r="I45" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
         <v>42</v>
       </c>
       <c r="B46" s="2">
         <v>9781464266485</v>
       </c>
       <c r="C46">
         <v>1850997</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="2">
         <v>21200</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="9">
         <v>46044.808657407404</v>
       </c>
       <c r="I46" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="2">
         <v>43</v>
       </c>
       <c r="B47" s="2">
-        <v>9781399624046</v>
+        <v>9780356522982</v>
       </c>
       <c r="C47">
-        <v>1850296</v>
+        <v>1853112</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="F47" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H47" s="9">
-        <v>46090.885370370372</v>
+        <v>46142.671122685184</v>
       </c>
       <c r="I47" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
         <v>44</v>
       </c>
       <c r="B48" s="2">
-        <v>9781464221408</v>
+        <v>9780349437019</v>
       </c>
       <c r="C48">
-        <v>3067905</v>
+        <v>2941018</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F48" s="2">
-        <v>21200</v>
+        <v>21300</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H48" s="9">
-        <v>45569.896192129629</v>
+        <v>45366.364340277774</v>
       </c>
       <c r="I48" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="2">
         <v>45</v>
       </c>
       <c r="B49" s="2">
-        <v>9781399746441</v>
+        <v>9780241003008</v>
       </c>
       <c r="C49">
-        <v>1859501</v>
+        <v>4294564</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="F49" s="2">
-        <v>21110</v>
+        <v>12100</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="H49" s="9">
-        <v>46069.806388888886</v>
+        <v>38058.564722222225</v>
       </c>
       <c r="I49" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <v>46</v>
       </c>
       <c r="B50" s="2">
-        <v>9798217024308</v>
+        <v>9781585424337</v>
       </c>
       <c r="C50">
-        <v>1860577</v>
+        <v>2208217</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F50" s="2">
-        <v>22500</v>
+        <v>27810</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="H50" s="9">
-        <v>46113.811840277776</v>
+        <v>38587.714270833334</v>
       </c>
       <c r="I50" s="8">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="2">
         <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>9780141036144</v>
+        <v>9781399744379</v>
       </c>
       <c r="C51">
-        <v>6720331</v>
+        <v>2065548</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="F51" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H51" s="9">
-        <v>39638.306006944447</v>
+        <v>46168.647905092592</v>
       </c>
       <c r="I51" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="2">
         <v>48</v>
       </c>
       <c r="B52" s="2">
-        <v>9781439199190</v>
+        <v>9780241805831</v>
       </c>
       <c r="C52">
-        <v>6066828</v>
+        <v>1720260</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F52" s="2">
-        <v>24810</v>
+        <v>24230</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="H52" s="9">
-        <v>40316.333645833336</v>
+        <v>45953.862384259257</v>
       </c>
       <c r="I52" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="2">
         <v>49</v>
       </c>
       <c r="B53" s="2">
-        <v>9780349437057</v>
+        <v>9781911746133</v>
       </c>
       <c r="C53">
-        <v>2986283</v>
+        <v>3185468</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F53" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H53" s="9">
-        <v>45607.809606481482</v>
+        <v>45890.901504629626</v>
       </c>
       <c r="I53" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="2">
         <v>50</v>
       </c>
       <c r="B54" s="2">
-        <v>9781784706289</v>
+        <v>9781401308773</v>
       </c>
       <c r="C54">
-        <v>2002257</v>
+        <v>9071202</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F54" s="2">
-        <v>27440</v>
+        <v>21110</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="H54" s="9">
-        <v>43859.437708333331</v>
+        <v>38954.985474537039</v>
       </c>
       <c r="I54" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="2">
         <v>51</v>
       </c>
       <c r="B55" s="2">
-        <v>9780141199085</v>
+        <v>9780241808955</v>
       </c>
       <c r="C55">
-        <v>2304015</v>
+        <v>2077038</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="2">
-        <v>21110</v>
+        <v>24230</v>
       </c>
       <c r="G55" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="H55" s="9">
+        <v>46036.742002314815</v>
+      </c>
+      <c r="I55" s="8">
         <v>9</v>
       </c>
-      <c r="H55" s="9">
-[...6 lines deleted...]
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="2">
         <v>52</v>
       </c>
       <c r="B56" s="2">
-        <v>9780385496490</v>
+        <v>9781464265594</v>
       </c>
       <c r="C56">
-        <v>5610770</v>
+        <v>1889389</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F56" s="2">
-        <v>24810</v>
+        <v>21110</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H56" s="9">
-        <v>36823.547662037039</v>
+        <v>46121.937372685185</v>
       </c>
       <c r="I56" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="2">
         <v>53</v>
       </c>
       <c r="B57" s="2">
-        <v>9781101905555</v>
+        <v>9781784874872</v>
       </c>
       <c r="C57">
-        <v>2334560</v>
+        <v>2655079</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F57" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H57" s="9">
-        <v>42230.99181712963</v>
+        <v>43280.388252314813</v>
       </c>
       <c r="I57" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="2">
-        <v>9781399800440</v>
+        <v>9781250420466</v>
       </c>
       <c r="C58">
-        <v>1859730</v>
+        <v>3170642</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="F58" s="2">
-        <v>21200</v>
+        <v>24810</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H58" s="9">
-        <v>46119.795567129629</v>
+        <v>45888.819212962961</v>
       </c>
       <c r="I58" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="2">
         <v>55</v>
       </c>
       <c r="B59" s="2">
-        <v>9781529339871</v>
+        <v>9780349132600</v>
       </c>
       <c r="C59">
-        <v>1859609</v>
+        <v>2992625</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="F59" s="2">
-        <v>21300</v>
+        <v>21200</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H59" s="9">
-        <v>46126.388298611113</v>
+        <v>45133.959421296298</v>
       </c>
       <c r="I59" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="2">
         <v>56</v>
       </c>
       <c r="B60" s="2">
-        <v>9780063204164</v>
+        <v>9780349440842</v>
       </c>
       <c r="C60">
-        <v>3111115</v>
+        <v>3022710</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F60" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="9">
-        <v>45772.679143518515</v>
+        <v>45251.348275462966</v>
       </c>
       <c r="I60" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="2">
         <v>57</v>
       </c>
       <c r="B61" s="2">
-        <v>9781399622752</v>
+        <v>9780063204164</v>
       </c>
       <c r="C61">
-        <v>3123749</v>
+        <v>3111115</v>
       </c>
       <c r="D61" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E61" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="E61" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="9">
-        <v>45820.798414351855</v>
+        <v>45772.679143518515</v>
       </c>
       <c r="I61" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="2">
         <v>58</v>
       </c>
       <c r="B62" s="2">
-        <v>9781398728790</v>
+        <v>9781405985451</v>
       </c>
       <c r="C62">
-        <v>1850229</v>
+        <v>1610589</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F62" s="2">
-        <v>21110</v>
+        <v>14250</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="H62" s="9">
-        <v>46128.768935185188</v>
+        <v>45953.581805555557</v>
       </c>
       <c r="I62" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="2">
         <v>59</v>
       </c>
       <c r="B63" s="2">
-        <v>9781335534620</v>
+        <v>9798217376872</v>
       </c>
       <c r="C63">
-        <v>2082416</v>
+        <v>2089633</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F63" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="9">
-        <v>45663.719236111108</v>
+        <v>46128.731192129628</v>
       </c>
       <c r="I63" s="8">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="2">
         <v>60</v>
       </c>
       <c r="B64" s="2">
-        <v>9781398728561</v>
+        <v>9780008742775</v>
       </c>
       <c r="C64">
-        <v>1846744</v>
+        <v>1864912</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F64" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="9">
-        <v>45960.663240740738</v>
+        <v>46108.81591435185</v>
       </c>
       <c r="I64" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="2">
         <v>61</v>
       </c>
       <c r="B65" s="2">
-        <v>9781464260124</v>
+        <v>9780593871430</v>
       </c>
       <c r="C65">
-        <v>1645528</v>
+        <v>2123780</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F65" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H65" s="9">
-        <v>45905.678576388891</v>
+        <v>46120.896458333336</v>
       </c>
       <c r="I65" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="2">
         <v>62</v>
       </c>
       <c r="B66" s="2">
-        <v>9780593652886</v>
+        <v>9781918228038</v>
       </c>
       <c r="C66">
-        <v>2936723</v>
+        <v>2164840</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>20</v>
+        <v>117</v>
       </c>
       <c r="F66" s="2">
-        <v>14810</v>
+        <v>21110</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H66" s="9">
-        <v>44949.665937500002</v>
+        <v>46147.793634259258</v>
       </c>
       <c r="I66" s="8">
-        <v>23.5</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="2">
         <v>63</v>
       </c>
       <c r="B67" s="2">
-        <v>9781335534590</v>
+        <v>9780349437057</v>
       </c>
       <c r="C67">
-        <v>2082420</v>
+        <v>2986283</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F67" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H67" s="9">
-        <v>45663.719236111108</v>
+        <v>45607.809606481482</v>
       </c>
       <c r="I67" s="8">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="2">
         <v>64</v>
       </c>
       <c r="B68" s="2">
-        <v>9781529932423</v>
+        <v>9781464280191</v>
       </c>
       <c r="C68">
-        <v>1853759</v>
+        <v>2127074</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>83</v>
+        <v>118</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F68" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H68" s="9">
-        <v>46087.687106481484</v>
+        <v>46157.740567129629</v>
       </c>
       <c r="I68" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="2">
         <v>65</v>
       </c>
       <c r="B69" s="2">
-        <v>9780375703768</v>
+        <v>9780349442846</v>
       </c>
       <c r="C69">
-        <v>4227328</v>
+        <v>1853031</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>117</v>
+        <v>59</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F69" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="9">
-        <v>38079.5309837963</v>
+        <v>46090.818842592591</v>
       </c>
       <c r="I69" s="8">
-        <v>31.5</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="2">
         <v>66</v>
       </c>
       <c r="B70" s="2">
-        <v>9780349132600</v>
+        <v>9781405973335</v>
       </c>
       <c r="C70">
-        <v>2992625</v>
+        <v>1787101</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F70" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H70" s="9">
-        <v>45133.959421296298</v>
+        <v>46164.372048611112</v>
       </c>
       <c r="I70" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="2">
         <v>67</v>
       </c>
       <c r="B71" s="2">
-        <v>9780593820285</v>
+        <v>9781408728512</v>
       </c>
       <c r="C71">
-        <v>3167164</v>
+        <v>2979423</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F71" s="2">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H71" s="9">
-        <v>45589.921018518522</v>
+        <v>45062.942291666666</v>
       </c>
       <c r="I71" s="8">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="2">
         <v>68</v>
       </c>
       <c r="B72" s="2">
-        <v>9780349437019</v>
+        <v>9781529946130</v>
       </c>
       <c r="C72">
-        <v>2941018</v>
+        <v>1854763</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F72" s="2">
-        <v>21300</v>
+        <v>11110</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H72" s="9">
-        <v>45366.364340277774</v>
+        <v>46050.884652777779</v>
       </c>
       <c r="I72" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="2">
         <v>69</v>
       </c>
       <c r="B73" s="2">
-        <v>9780008384227</v>
+        <v>9780593652886</v>
       </c>
       <c r="C73">
-        <v>2748647</v>
+        <v>2936723</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>118</v>
+        <v>41</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F73" s="2">
-        <v>15880</v>
+        <v>14810</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="H73" s="9">
-        <v>46121.886423611111</v>
+        <v>44949.665937500002</v>
       </c>
       <c r="I73" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="2">
         <v>70</v>
       </c>
       <c r="B74" s="2">
-        <v>9798217234288</v>
+        <v>9781398536517</v>
       </c>
       <c r="C74">
-        <v>2090020</v>
+        <v>3048977</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F74" s="2">
-        <v>12500</v>
+        <v>22500</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="9">
-        <v>46113.844872685186</v>
+        <v>45385.882627314815</v>
       </c>
       <c r="I74" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="2">
         <v>71</v>
       </c>
       <c r="B75" s="2">
-        <v>9781335534613</v>
+        <v>9781529932515</v>
       </c>
       <c r="C75">
-        <v>2082425</v>
+        <v>2004264</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F75" s="2">
         <v>21110</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="9">
-        <v>45661.325162037036</v>
+        <v>46069.952986111108</v>
       </c>
       <c r="I75" s="8">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="2">
         <v>72</v>
       </c>
       <c r="B76" s="2">
-        <v>9781472223821</v>
+        <v>9781911750192</v>
       </c>
       <c r="C76">
-        <v>2025723</v>
+        <v>2002546</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="F76" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H76" s="9">
-        <v>44287.307268518518</v>
+        <v>46108.816053240742</v>
       </c>
       <c r="I76" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="2">
         <v>73</v>
       </c>
       <c r="B77" s="2">
-        <v>9780241694763</v>
+        <v>9780593189641</v>
       </c>
       <c r="C77">
-        <v>1786881</v>
+        <v>2795714</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F77" s="2">
-        <v>11300</v>
+        <v>17850</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H77" s="9">
-        <v>46129.636331018519</v>
+        <v>44482.582743055558</v>
       </c>
       <c r="I77" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="2">
         <v>74</v>
       </c>
       <c r="B78" s="2">
-        <v>9781399751933</v>
+        <v>9780375703768</v>
       </c>
       <c r="C78">
-        <v>2041956</v>
+        <v>4227328</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="F78" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="9">
-        <v>45968.863506944443</v>
+        <v>38079.5309837963</v>
       </c>
       <c r="I78" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="2">
         <v>75</v>
       </c>
       <c r="B79" s="2">
-        <v>9780349444567</v>
+        <v>9780063488519</v>
       </c>
       <c r="C79">
-        <v>2101316</v>
+        <v>1741020</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F79" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H79" s="9">
-        <v>46085.804363425923</v>
+        <v>46121.385370370372</v>
       </c>
       <c r="I79" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="2">
         <v>76</v>
       </c>
       <c r="B80" s="2">
-        <v>9781837265923</v>
+        <v>9781250827005</v>
       </c>
       <c r="C80">
-        <v>3185550</v>
+        <v>2129176</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F80" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H80" s="9">
-        <v>45964.81287037037</v>
+        <v>46134.697384259256</v>
       </c>
       <c r="I80" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="2">
         <v>77</v>
       </c>
       <c r="B81" s="2">
-        <v>9780006546061</v>
+        <v>9781399751933</v>
       </c>
       <c r="C81">
-        <v>6679269</v>
+        <v>2041956</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="F81" s="2">
         <v>21110</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="9">
-        <v>39704.317245370374</v>
+        <v>45968.863506944443</v>
       </c>
       <c r="I81" s="8">
-        <v>9.5</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="2">
         <v>78</v>
       </c>
       <c r="B82" s="2">
-        <v>9780702340574</v>
+        <v>9780349440859</v>
       </c>
       <c r="C82">
-        <v>3094787</v>
+        <v>3022756</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="F82" s="2">
-        <v>12500</v>
+        <v>21110</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H82" s="9">
-        <v>45729.434398148151</v>
+        <v>45244.321446759262</v>
       </c>
       <c r="I82" s="8">
-        <v>25.5</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" s="2">
         <v>79</v>
       </c>
       <c r="B83" s="2">
-        <v>9781444759075</v>
+        <v>9781399624046</v>
       </c>
       <c r="C83">
-        <v>2474448</v>
+        <v>1850296</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="F83" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H83" s="9">
-        <v>42650.185937499999</v>
+        <v>46090.885370370372</v>
       </c>
       <c r="I83" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A84" s="2">
         <v>80</v>
       </c>
       <c r="B84" s="2">
-        <v>9781399756266</v>
+        <v>9780141036144</v>
       </c>
       <c r="C84">
-        <v>2005462</v>
+        <v>6720331</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="F84" s="2">
         <v>21110</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="9">
-        <v>46108.932337962964</v>
+        <v>39638.306006944447</v>
       </c>
       <c r="I84" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" s="2">
         <v>81</v>
       </c>
       <c r="B85" s="2">
-        <v>9780060959470</v>
+        <v>9781610392761</v>
       </c>
       <c r="C85">
-        <v>5777267</v>
+        <v>2417647</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="F85" s="2">
-        <v>27440</v>
+        <v>17850</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="H85" s="9">
-        <v>38218.289525462962</v>
+        <v>42383.904861111114</v>
       </c>
       <c r="I85" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" s="2">
         <v>82</v>
       </c>
       <c r="B86" s="2">
-        <v>9781804993415</v>
+        <v>9780241982105</v>
       </c>
       <c r="C86">
-        <v>1854593</v>
+        <v>2680648</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="F86" s="2">
-        <v>21200</v>
+        <v>21600</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="H86" s="9">
-        <v>46126.420138888891</v>
+        <v>43503.559525462966</v>
       </c>
       <c r="I86" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A87" s="2">
         <v>83</v>
       </c>
       <c r="B87" s="2">
-        <v>9781585424337</v>
+        <v>9781464260124</v>
       </c>
       <c r="C87">
-        <v>2208217</v>
+        <v>1645528</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F87" s="2">
-        <v>27810</v>
+        <v>21110</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H87" s="9">
-        <v>38587.714270833334</v>
+        <v>45905.678576388891</v>
       </c>
       <c r="I87" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" s="2">
         <v>84</v>
       </c>
       <c r="B88" s="2">
-        <v>9781444758993</v>
+        <v>9781439199190</v>
       </c>
       <c r="C88">
-        <v>2086222</v>
+        <v>6066828</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="F88" s="2">
-        <v>21300</v>
+        <v>24810</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H88" s="9">
-        <v>41861.485277777778</v>
+        <v>40316.333645833336</v>
       </c>
       <c r="I88" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" s="2">
         <v>85</v>
       </c>
       <c r="B89" s="2">
-        <v>9798217238514</v>
+        <v>9781803513898</v>
       </c>
       <c r="C89">
-        <v>1849590</v>
+        <v>1773453</v>
       </c>
       <c r="D89" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="E89" s="11" t="s">
         <v>131</v>
       </c>
-      <c r="E89" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H89" s="9">
-        <v>46133.975555555553</v>
+        <v>46091.331018518518</v>
       </c>
       <c r="I89" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" s="2">
         <v>86</v>
       </c>
       <c r="B90" s="2">
-        <v>9781982134594</v>
+        <v>9781406358780</v>
       </c>
       <c r="C90">
-        <v>2124414</v>
+        <v>2093373</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E90" s="11" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="F90" s="2">
-        <v>17870</v>
+        <v>12100</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="H90" s="9">
-        <v>46092.453043981484</v>
+        <v>41901.42597222222</v>
       </c>
       <c r="I90" s="8">
-        <v>46.5</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" s="2">
         <v>87</v>
       </c>
       <c r="B91" s="2">
-        <v>9781464260186</v>
+        <v>9798217209064</v>
       </c>
       <c r="C91">
-        <v>2016896</v>
+        <v>2076903</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F91" s="2">
-        <v>21110</v>
+        <v>27420</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="H91" s="9">
-        <v>45985.220185185186</v>
+        <v>46154.531018518515</v>
       </c>
       <c r="I91" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" s="2">
         <v>88</v>
       </c>
       <c r="B92" s="2">
-        <v>9781804941430</v>
+        <v>9781035051663</v>
       </c>
       <c r="C92">
-        <v>2095918</v>
+        <v>1865366</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F92" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H92" s="9">
-        <v>46108.932557870372</v>
+        <v>46168.687071759261</v>
       </c>
       <c r="I92" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" s="2">
         <v>89</v>
       </c>
       <c r="B93" s="2">
-        <v>9781804955871</v>
+        <v>9781509830398</v>
       </c>
       <c r="C93">
-        <v>3122225</v>
+        <v>2611852</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F93" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H93" s="9">
-        <v>45614.706458333334</v>
+        <v>42810.380300925928</v>
       </c>
       <c r="I93" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" s="2">
         <v>90</v>
       </c>
       <c r="B94" s="2">
-        <v>9781804955994</v>
+        <v>9780141185071</v>
       </c>
       <c r="C94">
-        <v>1853678</v>
+        <v>2416808</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F94" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H94" s="9">
-        <v>46126.428078703706</v>
+        <v>36854.40152777778</v>
       </c>
       <c r="I94" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" s="2">
         <v>91</v>
       </c>
       <c r="B95" s="2">
-        <v>9780571334650</v>
+        <v>9780593817445</v>
       </c>
       <c r="C95">
-        <v>2055078</v>
+        <v>1886410</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
       <c r="F95" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="9">
-        <v>43539.709641203706</v>
+        <v>46150.737824074073</v>
       </c>
       <c r="I95" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" s="2">
         <v>92</v>
       </c>
       <c r="B96" s="2">
-        <v>9780241714348</v>
+        <v>9781464260186</v>
       </c>
       <c r="C96">
-        <v>3143950</v>
+        <v>2016896</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F96" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H96" s="9">
-        <v>45912.733784722222</v>
+        <v>45985.220185185186</v>
       </c>
       <c r="I96" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" s="2">
         <v>93</v>
       </c>
       <c r="B97" s="2">
-        <v>9781787335387</v>
+        <v>9781250428790</v>
       </c>
       <c r="C97">
-        <v>2106357</v>
+        <v>2129174</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F97" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H97" s="9">
-        <v>46129.748599537037</v>
+        <v>46149.890960648147</v>
       </c>
       <c r="I97" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" s="2">
         <v>94</v>
       </c>
       <c r="B98" s="2">
-        <v>9781529442397</v>
+        <v>9781638932468</v>
       </c>
       <c r="C98">
-        <v>3127296</v>
+        <v>3106066</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F98" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="9">
-        <v>45526.898206018515</v>
+        <v>45532.786504629628</v>
       </c>
       <c r="I98" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" s="2">
         <v>95</v>
       </c>
       <c r="B99" s="2">
-        <v>9781408855652</v>
+        <v>9781646094240</v>
       </c>
       <c r="C99">
-        <v>9842179</v>
+        <v>2087560</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F99" s="2">
-        <v>22500</v>
+        <v>11800</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="H99" s="9">
-        <v>41864.015208333331</v>
+        <v>46146.44736111111</v>
       </c>
       <c r="I99" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" s="2">
         <v>96</v>
       </c>
       <c r="B100" s="2">
-        <v>9781464221361</v>
+        <v>9781398728561</v>
       </c>
       <c r="C100">
-        <v>3012368</v>
+        <v>1846744</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>141</v>
+        <v>64</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F100" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H100" s="9">
-        <v>45255.654421296298</v>
+        <v>45960.663240740738</v>
       </c>
       <c r="I100" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" s="2">
         <v>97</v>
       </c>
       <c r="B101" s="2">
-        <v>9781464260155</v>
+        <v>9780141978611</v>
       </c>
       <c r="C101">
-        <v>2011076</v>
+        <v>5851270</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F101" s="2">
-        <v>21110</v>
+        <v>15310</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="H101" s="9">
-        <v>45961.745682870373</v>
+        <v>42273.391122685185</v>
       </c>
       <c r="I101" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" s="2">
         <v>98</v>
       </c>
       <c r="B102" s="2">
-        <v>9781984806758</v>
+        <v>9781250762481</v>
       </c>
       <c r="C102">
-        <v>1468146</v>
+        <v>2479514</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>48</v>
+        <v>143</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F102" s="2">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H102" s="9">
-        <v>44319.960902777777</v>
+        <v>43850.469004629631</v>
       </c>
       <c r="I102" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" s="2">
         <v>99</v>
       </c>
       <c r="B103" s="2">
-        <v>9798897650866</v>
+        <v>9781405977029</v>
       </c>
       <c r="C103">
-        <v>1746103</v>
+        <v>2109695</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F103" s="2">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H103" s="9">
-        <v>46114.330682870372</v>
+        <v>46144.697858796295</v>
       </c>
       <c r="I103" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" s="2">
         <v>100</v>
       </c>
       <c r="B104" s="2">
-        <v>9798400903762</v>
+        <v>9781399819589</v>
       </c>
       <c r="C104" s="2">
-        <v>2109672</v>
+        <v>1859765</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E104" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F104" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H104" s="9">
-        <v>46114.599317129629</v>
+        <v>46160.871099537035</v>
       </c>
       <c r="I104" s="8">
-        <v>17.5</v>
+        <v>14.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7883763-1633-4a33-844b-a4f27752bb33" xmlns:ns3="504620ad-4a5b-4e98-91c4-34164cb416e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="548f94b230d87df06dce40b2da64a907" ns2:_="" ns3:_="">
     <xsd:import namespace="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4907,91 +4893,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC27AFD-44A3-4FDA-A270-33008A730847}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
+    <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC27AFD-44A3-4FDA-A270-33008A730847}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>