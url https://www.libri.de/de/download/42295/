--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Bestseller\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9A7F4778-E5A4-4525-B095-E90D1E4894C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B2F1573-4247-4283-9A20-FA0B98083514}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-48" yWindow="-48" windowWidth="23136" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Top100" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Top100'!$A$1:$I$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Top100'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="144">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -101,53 +101,50 @@
   <si>
     <t>Penguin Books Ltd (UK)</t>
   </si>
   <si>
     <t>Harper Collins Publ. UK</t>
   </si>
   <si>
     <t>Little, Brown Book Group</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Bloomsbury UK</t>
   </si>
   <si>
     <t>Science Fiction/Fantasy</t>
   </si>
   <si>
     <t>Yanagihara, H: Little Life</t>
   </si>
   <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
-    <t>Economics</t>
-[...1 lines deleted...]
-  <si>
     <t>Penguin LLC  US</t>
   </si>
   <si>
     <t>Random House LLC US</t>
   </si>
   <si>
     <t>Yarros, R: Fourth Wing</t>
   </si>
   <si>
     <t>Yarros, R: Iron Flame</t>
   </si>
   <si>
     <t>Sourcebooks LLC</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
     <t>Kleinbaum, N: Dead Poets Society</t>
@@ -161,83 +158,65 @@
   <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
     <t>Quercus Publishing Plc</t>
   </si>
   <si>
     <t>Atwood, M: Handmaid's Tale</t>
   </si>
   <si>
     <t>Espach, A: Wedding People</t>
   </si>
   <si>
     <t>Macmillan USA</t>
   </si>
   <si>
     <t>Harper Collins Publ. USA</t>
   </si>
   <si>
     <t>Dostoyevsky, F: White Nights</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
-    <t>Housel, M: Psychology of Money: Timeless Lessons on Wealth</t>
-[...4 lines deleted...]
-  <si>
     <t>Rubin, R: Creative Act</t>
   </si>
   <si>
     <t>Canongate Books Ltd.</t>
   </si>
   <si>
-    <t>Moronova, K: My Blade, Your Back</t>
-[...1 lines deleted...]
-  <si>
     <t>Weir, A: Project Hail Mary</t>
   </si>
   <si>
     <t>Moronova, K: Leave Me Behind</t>
   </si>
   <si>
     <t>McFadden, F: Dear Debbie</t>
   </si>
   <si>
-    <t>Kolk, B: The Body Keeps the Score</t>
-[...7 lines deleted...]
-  <si>
     <t>Coco Wyo: Cozy Friends</t>
   </si>
   <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
     <t>Coco Wyo: Girl Moments</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Crawler Carl</t>
   </si>
   <si>
     <t>King, L: Heart the Lover</t>
   </si>
   <si>
     <t>Orwell, G: Nineteen Eighty-Four</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Dinniman, M: Carl's Doomsday Scenario</t>
   </si>
   <si>
     <t>Hodder And Stoughton Ltd.</t>
@@ -248,282 +227,297 @@
   <si>
     <t>Coco Wyo: Cozy Cuties</t>
   </si>
   <si>
     <t>Garand, M: Murdoku</t>
   </si>
   <si>
     <t>Knapp, F: Names</t>
   </si>
   <si>
     <t>Kent, R: Kiss the Villain</t>
   </si>
   <si>
     <t>Cincotti, L: Picking Daisies on Sundays</t>
   </si>
   <si>
     <t>Tomforde, L: Right Move</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Anarchist's Cookbook</t>
   </si>
   <si>
     <t>Moronova, K: Bulletproof</t>
   </si>
   <si>
-    <t>Mafi, T: Release Me</t>
-[...7 lines deleted...]
-  <si>
     <t>Reid, T: Atmosphere</t>
   </si>
   <si>
-    <t>Perry, D: Rites of the Starling</t>
-[...1 lines deleted...]
-  <si>
     <t>Burke, C: Yesteryear</t>
   </si>
   <si>
-    <t>Carle, E: The Very Hungry Caterpillar</t>
-[...4 lines deleted...]
-  <si>
     <t>Van Pelt, S: Remarkably Bright Creatures</t>
   </si>
   <si>
     <t>Danielewski, M: House of Leaves</t>
   </si>
   <si>
-    <t>Hill, N: Think and Grow Rich</t>
-[...1 lines deleted...]
-  <si>
     <t>Rowling, J: Harry Potter 1/Philosopher's Stone</t>
   </si>
   <si>
-    <t>Just the Best Top 100 • June 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Gilmore, L: Daisy Chain Flower Shop</t>
   </si>
   <si>
     <t>Hustvedt, S: Ghost Stories</t>
   </si>
   <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
     <t>Henry, E: Great Big Beautiful Life</t>
   </si>
   <si>
-    <t>Sorensen, S: Fury Bound</t>
-[...4 lines deleted...]
-  <si>
     <t>Silver, E: Fever Dream</t>
   </si>
   <si>
     <t>Burden, B: Strangers</t>
   </si>
   <si>
     <t>Fortune, C: Our Perfect Storm</t>
   </si>
   <si>
-    <t>Macfie, S: Soph's Plant Kitchen 30 in 30</t>
-[...7 lines deleted...]
-  <si>
     <t>Haig, M: Midnight Train</t>
   </si>
   <si>
     <t>Kuang, R: Katabasis</t>
   </si>
   <si>
     <t>Stockett, K: Calamity Club</t>
   </si>
   <si>
-    <t>Smith, J: Open When...</t>
-[...4 lines deleted...]
-  <si>
     <t>Dinniman, M: Parade of Horribles</t>
   </si>
   <si>
-    <t>Ron, M: Tell Me with Kisses</t>
-[...31 lines deleted...]
-  <si>
     <t>Gillig, R: Knight and the Moth</t>
   </si>
   <si>
     <t>King, S: Never Flinch</t>
   </si>
   <si>
-    <t>Coco Wyo: Cozy Days</t>
-[...1 lines deleted...]
-  <si>
     <t>Erikson, T: Surrounded by Idiots Revised &amp; Expanded Edition</t>
   </si>
   <si>
     <t>Kennedy, E: Deal</t>
   </si>
   <si>
-    <t>McGuire, S: Strixhaven: Omens of Chaos</t>
-[...7 lines deleted...]
-  <si>
     <t>McFadden, F: Divorce</t>
   </si>
   <si>
-    <t>Murphy, M: When Sparks Fly</t>
-[...4 lines deleted...]
-  <si>
     <t>Painter, L: Better Than the Movies</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
-    <t>Choi, S: Flashlight</t>
-[...7 lines deleted...]
-  <si>
     <t>Kennedy, E: Mistake</t>
   </si>
   <si>
-    <t>Meyer, E: Culture Map</t>
-[...1 lines deleted...]
-  <si>
     <t>Hachette Book Group USA</t>
   </si>
   <si>
-    <t>Alderton, D: Everything I Know About Love</t>
-[...1 lines deleted...]
-  <si>
     <t>Lerner, B: Transcription</t>
   </si>
   <si>
     <t>Granta Publications</t>
   </si>
   <si>
-    <t>McBratney, S: Guess How Much I Love You</t>
-[...13 lines deleted...]
-  <si>
     <t>Steinbeck, J: East of Eden</t>
   </si>
   <si>
-    <t>Painter, L: First and Forever</t>
-[...10 lines deleted...]
-  <si>
     <t>Cartoons/Comics</t>
   </si>
   <si>
     <t>Michaelides, A: Silent Patient</t>
   </si>
   <si>
-    <t>Jackson, H: Not Quite Dead Yet</t>
-[...2 lines deleted...]
-    <t>Steeds, L: Artist</t>
+    <t>Just the Best Top 100 • July 2026</t>
+  </si>
+  <si>
+    <t>Garand, M: Murdoku Volume 2: Back in Time</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Score</t>
+  </si>
+  <si>
+    <t>McFadden, F: Housemaid's Wedding</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Deal (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Fortune, C: Every Summer After</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Mistake (Collector's Ed.)</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Score (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Jackson, M: Moonwalk</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>Noni, L: Shadow Reaper</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Thornbird</t>
+  </si>
+  <si>
+    <t>Brown, D: Secret of Secrets</t>
+  </si>
+  <si>
+    <t>Evans, V: Correspondent</t>
+  </si>
+  <si>
+    <t>O'Farrell, M: Land</t>
+  </si>
+  <si>
+    <t>Headline</t>
+  </si>
+  <si>
+    <t>Parker, S: Ballad of Falling Dragons (Standard Edition)</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Goal</t>
+  </si>
+  <si>
+    <t>Haig, M: Midnight Library</t>
+  </si>
+  <si>
+    <t>McEwan, I: What We Can Know</t>
+  </si>
+  <si>
+    <t>Riordan, R: World of Percy Jackson/Court of the Dead</t>
+  </si>
+  <si>
+    <t>Galbraith, R: Hallmarked Man</t>
+  </si>
+  <si>
+    <t>Roy, A: Mother Mary Comes To Me</t>
+  </si>
+  <si>
+    <t>Daverley, C: People in Love</t>
+  </si>
+  <si>
+    <t>Walker, M: Murder in Springtime</t>
+  </si>
+  <si>
+    <t>Pancevski, B: Nord Stream Conspiracy</t>
+  </si>
+  <si>
+    <t>Swan, K: Three Summers</t>
+  </si>
+  <si>
+    <t>Tinta, V: Fuzzy Hygge</t>
+  </si>
+  <si>
+    <t>Childrens Books/Learning/Games</t>
+  </si>
+  <si>
+    <t>Collins, S: Sunrise on the Reaping</t>
+  </si>
+  <si>
+    <t>Scholastic Ltd.</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Legacy</t>
+  </si>
+  <si>
+    <t>Walther, K: Summer of Second Chances (Deluxe Edition)</t>
+  </si>
+  <si>
+    <t>Sanderson, B: Songs of the Dead</t>
+  </si>
+  <si>
+    <t>Henry, E: People We Meet on Vacation</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Gate of the Feral Gods</t>
+  </si>
+  <si>
+    <t>Brown, P: Red Rising/4 Bde.</t>
+  </si>
+  <si>
+    <t>Estés, C: Women Who Run with the Wolves</t>
+  </si>
+  <si>
+    <t>Esoteric/Anthroposophy</t>
+  </si>
+  <si>
+    <t>Schneider, R: Light Wielder</t>
+  </si>
+  <si>
+    <t>Jackson, H: Good Girl's Guide to Murder</t>
+  </si>
+  <si>
+    <t>McFadden, F: Boyfriend</t>
+  </si>
+  <si>
+    <t>Weaver, B: Harvest Season</t>
+  </si>
+  <si>
+    <t>Katouh, Z: Ocean Would Paint Me Blue</t>
+  </si>
+  <si>
+    <t>Patchett, A: Whistler</t>
+  </si>
+  <si>
+    <t>Lally, M: That's Not My Name</t>
+  </si>
+  <si>
+    <t>Fortune, C: One Golden Summer</t>
+  </si>
+  <si>
+    <t>Shirahama, K: Art of Witch Hat Atelier</t>
+  </si>
+  <si>
+    <t>McFadden, F: Never Lie</t>
+  </si>
+  <si>
+    <t>Garber, S: Caraval Paperback Boxed Set/3 Bde.</t>
+  </si>
+  <si>
+    <t>Saft, A: Wings of Starlight</t>
+  </si>
+  <si>
+    <t>Citchens, A: Dominion</t>
+  </si>
+  <si>
+    <t>Europa Editions UK Ltd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1662,3171 +1656,3297 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.88671875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="52.85546875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
-    <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="8.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="28.8" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:9" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
     </row>
-    <row r="4" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>9780008761479</v>
+        <v>9781454961802</v>
       </c>
       <c r="C5">
-        <v>1717790</v>
+        <v>2121919</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="F5" s="2">
-        <v>21110</v>
+        <v>14250</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="H5" s="9">
-        <v>46139.745370370372</v>
+        <v>46181.503680555557</v>
       </c>
       <c r="I5" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
-        <v>9781668227800</v>
+        <v>9780349440842</v>
       </c>
       <c r="C6">
-        <v>1879677</v>
+        <v>3022710</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F6" s="2">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="H6" s="9">
-        <v>46139.53875</v>
+        <v>45251.348275462966</v>
       </c>
       <c r="I6" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>9781405974738</v>
+        <v>9780349440859</v>
       </c>
       <c r="C7">
-        <v>1787004</v>
+        <v>3022756</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F7" s="2">
         <v>21110</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="9">
-        <v>46147.83394675926</v>
+        <v>45244.321446759262</v>
       </c>
       <c r="I7" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
-        <v>9780593820254</v>
+        <v>9780349440927</v>
       </c>
       <c r="C8">
-        <v>2073225</v>
+        <v>3022758</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F8" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H8" s="9">
-        <v>46011.467442129629</v>
+        <v>45245.804606481484</v>
       </c>
       <c r="I8" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
         <v>9780241764206</v>
       </c>
       <c r="C9">
         <v>3138088</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="2">
         <v>24230</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="H9" s="9">
         <v>45701.532060185185</v>
       </c>
       <c r="I9" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
-        <v>9781911751366</v>
+        <v>9781837262823</v>
       </c>
       <c r="C10">
-        <v>1854755</v>
+        <v>2011070</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H10" s="9">
-        <v>46147.905763888892</v>
+        <v>46168.79478009259</v>
       </c>
       <c r="I10" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
-        <v>9781529157468</v>
+        <v>9781628861891</v>
       </c>
       <c r="C11">
-        <v>2894394</v>
+        <v>2110201</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>44</v>
+        <v>94</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F11" s="2">
-        <v>21300</v>
+        <v>21200</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H11" s="9">
-        <v>44825.804178240738</v>
+        <v>46189.879317129627</v>
       </c>
       <c r="I11" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
-        <v>9781405975735</v>
+        <v>9780593820254</v>
       </c>
       <c r="C12">
-        <v>1786997</v>
+        <v>2073225</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F12" s="2">
-        <v>21200</v>
+        <v>11300</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H12" s="9">
-        <v>46147.757280092592</v>
+        <v>46011.467442129629</v>
       </c>
       <c r="I12" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
-        <v>9780349446028</v>
+        <v>9781464241765</v>
       </c>
       <c r="C13">
-        <v>1853120</v>
+        <v>3178742</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F13" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="9">
-        <v>46164.404398148145</v>
+        <v>45861.577777777777</v>
       </c>
       <c r="I13" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
-        <v>9781529936124</v>
+        <v>9781405985451</v>
       </c>
       <c r="C14">
-        <v>1853937</v>
+        <v>1610589</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2">
-        <v>11600</v>
+        <v>14250</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="H14" s="9">
-        <v>46035.156898148147</v>
+        <v>45953.581805555557</v>
       </c>
       <c r="I14" s="8">
         <v>21.5</v>
       </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
-        <v>9780349436418</v>
+        <v>9780349433103</v>
       </c>
       <c r="C15">
-        <v>1853082</v>
+        <v>2884203</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="2">
         <v>21110</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="9">
-        <v>46129.723692129628</v>
+        <v>44699.590543981481</v>
       </c>
       <c r="I15" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
-        <v>9780241813799</v>
+        <v>9781464244797</v>
       </c>
       <c r="C16">
-        <v>1819550</v>
+        <v>1889176</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F16" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="9">
-        <v>46135.819039351853</v>
+        <v>46034.750196759262</v>
       </c>
       <c r="I16" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
-        <v>9781399754453</v>
+        <v>9781464244803</v>
       </c>
       <c r="C17">
-        <v>2005509</v>
+        <v>2000266</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F17" s="2">
-        <v>14560</v>
+        <v>11110</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="H17" s="9">
-        <v>46164.404467592591</v>
+        <v>46034.758252314816</v>
       </c>
       <c r="I17" s="8">
-        <v>31.5</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
-        <v>9781668085486</v>
+        <v>9780099547952</v>
       </c>
       <c r="C18">
-        <v>2020435</v>
+        <v>5667380</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="2">
-        <v>14810</v>
+        <v>25970</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="H18" s="9">
-        <v>46113.759606481479</v>
+        <v>40324.820300925923</v>
       </c>
       <c r="I18" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
-        <v>9781529442380</v>
+        <v>9781464280191</v>
       </c>
       <c r="C19">
-        <v>1855298</v>
+        <v>2127074</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F19" s="2">
         <v>21200</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="9">
-        <v>46147.740925925929</v>
+        <v>46157.740567129629</v>
       </c>
       <c r="I19" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
-        <v>9781837262823</v>
+        <v>9780241747117</v>
       </c>
       <c r="C20">
-        <v>2011070</v>
+        <v>2001702</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F20" s="2">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H20" s="9">
-        <v>46168.79478009259</v>
+        <v>46174.830659722225</v>
       </c>
       <c r="I20" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
-        <v>9781529111798</v>
+        <v>9780593820261</v>
       </c>
       <c r="C21">
-        <v>1686445</v>
+        <v>3157298</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F21" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H21" s="9">
-        <v>43622.480613425927</v>
+        <v>45565.582789351851</v>
       </c>
       <c r="I21" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
-        <v>9780241808979</v>
+        <v>9798217233281</v>
       </c>
       <c r="C22">
-        <v>2077036</v>
+        <v>2089521</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F22" s="2">
-        <v>24230</v>
+        <v>22500</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="H22" s="9">
-        <v>46036.72388888889</v>
+        <v>46191.898078703707</v>
       </c>
       <c r="I22" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
-        <v>9780008501907</v>
+        <v>9780241813799</v>
       </c>
       <c r="C23">
-        <v>2014835</v>
+        <v>1819550</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>94</v>
+        <v>72</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F23" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H23" s="9">
-        <v>46168.774074074077</v>
+        <v>46135.819039351853</v>
       </c>
       <c r="I23" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>9780857197689</v>
+        <v>9781408855652</v>
       </c>
       <c r="C24">
-        <v>2015155</v>
+        <v>9842179</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F24" s="2">
-        <v>17810</v>
+        <v>22500</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="H24" s="9">
-        <v>44074.806956018518</v>
+        <v>41864.015208333331</v>
       </c>
       <c r="I24" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>9780241796917</v>
+        <v>9798217009923</v>
       </c>
       <c r="C25">
-        <v>1786962</v>
+        <v>2110307</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F25" s="2">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H25" s="9">
-        <v>46147.746631944443</v>
+        <v>46191.443182870367</v>
       </c>
       <c r="I25" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
-        <v>9780241663950</v>
+        <v>9781529111798</v>
       </c>
       <c r="C26">
-        <v>2041232</v>
+        <v>1686445</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F26" s="2">
-        <v>25320</v>
+        <v>21110</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="H26" s="9">
-        <v>46147.890914351854</v>
+        <v>43622.480613425927</v>
       </c>
       <c r="I26" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
-        <v>9780241814307</v>
+        <v>9781405971553</v>
       </c>
       <c r="C27">
-        <v>2009748</v>
+        <v>2081675</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="9">
-        <v>46142.784675925926</v>
+        <v>46174.791064814817</v>
       </c>
       <c r="I27" s="8">
-        <v>24.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
-        <v>9780241836880</v>
+        <v>9780241252086</v>
       </c>
       <c r="C28">
-        <v>2101318</v>
+        <v>3182077</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H28" s="9">
-        <v>46153.774768518517</v>
+        <v>45096.613240740742</v>
       </c>
       <c r="I28" s="8">
-        <v>27.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
-        <v>9781464242465</v>
+        <v>9781529157468</v>
       </c>
       <c r="C29">
-        <v>1851063</v>
+        <v>2894394</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F29" s="2">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H29" s="9">
-        <v>46142.748437499999</v>
+        <v>44825.804178240738</v>
       </c>
       <c r="I29" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
-        <v>9781408855652</v>
+        <v>9780593652886</v>
       </c>
       <c r="C30">
-        <v>9842179</v>
+        <v>2936723</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F30" s="2">
-        <v>22500</v>
+        <v>14810</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="H30" s="9">
-        <v>41864.015208333331</v>
+        <v>44949.665937500002</v>
       </c>
       <c r="I30" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
-        <v>9781035046300</v>
+        <v>9781472289094</v>
       </c>
       <c r="C31">
-        <v>1865331</v>
+        <v>1860224</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="F31" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="9">
-        <v>46164.292384259257</v>
+        <v>46195.44091435185</v>
       </c>
       <c r="I31" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
-        <v>9780593899229</v>
+        <v>9780063449725</v>
       </c>
       <c r="C32">
-        <v>2076657</v>
+        <v>3145976</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F32" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H32" s="9">
-        <v>46146.501331018517</v>
+        <v>46164.733530092592</v>
       </c>
       <c r="I32" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
-        <v>9780593820285</v>
+        <v>9780349440873</v>
       </c>
       <c r="C33">
-        <v>3167164</v>
+        <v>3022759</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F33" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H33" s="9">
-        <v>45589.921018518522</v>
+        <v>45245.686736111114</v>
       </c>
       <c r="I33" s="8">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
-        <v>9798217062713</v>
+        <v>9780008501907</v>
       </c>
       <c r="C34">
-        <v>1849581</v>
+        <v>2014835</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F34" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H34" s="9">
-        <v>46147.313599537039</v>
+        <v>46168.774074074077</v>
       </c>
       <c r="I34" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
-        <v>9781837265527</v>
+        <v>9780804172707</v>
       </c>
       <c r="C35">
-        <v>2090159</v>
+        <v>2389210</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F35" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="9">
-        <v>46144.552210648151</v>
+        <v>42387.337731481479</v>
       </c>
       <c r="I35" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
-        <v>9781529957570</v>
+        <v>9780008742775</v>
       </c>
       <c r="C36">
-        <v>2004344</v>
+        <v>1864912</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F36" s="2">
-        <v>17810</v>
+        <v>11110</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H36" s="9">
-        <v>46163.700185185182</v>
+        <v>46108.81591435185</v>
       </c>
       <c r="I36" s="8">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
-        <v>9798217300778</v>
+        <v>9781786892737</v>
       </c>
       <c r="C37">
-        <v>1861352</v>
+        <v>1560093</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F37" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H37" s="9">
-        <v>46153.397256944445</v>
+        <v>44244.343182870369</v>
       </c>
       <c r="I37" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
-        <v>9780008710347</v>
+        <v>9781464266485</v>
       </c>
       <c r="C38">
-        <v>3121403</v>
+        <v>1850997</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F38" s="2">
-        <v>11300</v>
+        <v>21200</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H38" s="9">
-        <v>46157.821828703702</v>
+        <v>46044.808657407404</v>
       </c>
       <c r="I38" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
-        <v>9780241777206</v>
+        <v>9781529959208</v>
       </c>
       <c r="C39">
-        <v>1787047</v>
+        <v>2091922</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F39" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H39" s="9">
-        <v>46153.82402777778</v>
+        <v>46183.821157407408</v>
       </c>
       <c r="I39" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
-        <v>9780593820261</v>
+        <v>9781398536517</v>
       </c>
       <c r="C40">
-        <v>3157298</v>
+        <v>3048977</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="F40" s="2">
-        <v>11300</v>
+        <v>22500</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H40" s="9">
-        <v>45565.582789351851</v>
+        <v>45385.882627314815</v>
       </c>
       <c r="I40" s="8">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>37</v>
       </c>
       <c r="B41" s="2">
-        <v>9780241252086</v>
+        <v>9780241731420</v>
       </c>
       <c r="C41">
-        <v>3182077</v>
+        <v>1787187</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H41" s="9">
-        <v>45096.613240740742</v>
+        <v>46183.717824074076</v>
       </c>
       <c r="I41" s="8">
-        <v>6.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>38</v>
       </c>
       <c r="B42" s="2">
-        <v>9781529965919</v>
+        <v>9781401308773</v>
       </c>
       <c r="C42">
-        <v>2147274</v>
+        <v>9071202</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F42" s="2">
-        <v>21600</v>
+        <v>21110</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>83</v>
+        <v>9</v>
       </c>
       <c r="H42" s="9">
-        <v>46140.90053240741</v>
+        <v>38954.985474537039</v>
       </c>
       <c r="I42" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>39</v>
       </c>
       <c r="B43" s="2">
-        <v>9780804172707</v>
+        <v>9780349437019</v>
       </c>
       <c r="C43">
-        <v>2389210</v>
+        <v>2941018</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F43" s="2">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H43" s="9">
-        <v>42387.337731481479</v>
+        <v>45366.364340277774</v>
       </c>
       <c r="I43" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>40</v>
       </c>
       <c r="B44" s="2">
-        <v>9780241520772</v>
+        <v>9781408723807</v>
       </c>
       <c r="C44">
-        <v>2768319</v>
+        <v>1853457</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F44" s="2">
-        <v>28500</v>
+        <v>21200</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="H44" s="9">
-        <v>44465.537164351852</v>
+        <v>46181.778668981482</v>
       </c>
       <c r="I44" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>41</v>
       </c>
       <c r="B45" s="2">
-        <v>9781399622752</v>
+        <v>9781405978477</v>
       </c>
       <c r="C45">
-        <v>3123749</v>
+        <v>1787136</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>34</v>
+        <v>113</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F45" s="2">
-        <v>21110</v>
+        <v>21600</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="H45" s="9">
-        <v>45820.798414351855</v>
+        <v>46174.840289351851</v>
       </c>
       <c r="I45" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>42</v>
       </c>
       <c r="B46" s="2">
-        <v>9781464266485</v>
+        <v>9781529936124</v>
       </c>
       <c r="C46">
-        <v>1850997</v>
+        <v>1853937</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F46" s="2">
-        <v>21200</v>
+        <v>11600</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="H46" s="9">
-        <v>46044.808657407404</v>
+        <v>46035.156898148147</v>
       </c>
       <c r="I46" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>43</v>
       </c>
       <c r="B47" s="2">
-        <v>9780356522982</v>
+        <v>9780241614600</v>
       </c>
       <c r="C47">
-        <v>1853112</v>
+        <v>2002567</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F47" s="2">
-        <v>21300</v>
+        <v>11110</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H47" s="9">
-        <v>46142.671122685184</v>
+        <v>46171.679803240739</v>
       </c>
       <c r="I47" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>44</v>
       </c>
       <c r="B48" s="2">
-        <v>9780349437019</v>
+        <v>9781529448665</v>
       </c>
       <c r="C48">
-        <v>2941018</v>
+        <v>2002674</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F48" s="2">
-        <v>21300</v>
+        <v>11200</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H48" s="9">
-        <v>45366.364340277774</v>
+        <v>46181.718912037039</v>
       </c>
       <c r="I48" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>45</v>
       </c>
       <c r="B49" s="2">
-        <v>9780241003008</v>
+        <v>9781250420466</v>
       </c>
       <c r="C49">
-        <v>4294564</v>
+        <v>3170642</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F49" s="2">
-        <v>12100</v>
+        <v>24810</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="H49" s="9">
-        <v>38058.564722222225</v>
+        <v>45888.819212962961</v>
       </c>
       <c r="I49" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>46</v>
       </c>
       <c r="B50" s="2">
-        <v>9781585424337</v>
+        <v>9781784874872</v>
       </c>
       <c r="C50">
-        <v>2208217</v>
+        <v>2655079</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F50" s="2">
-        <v>27810</v>
+        <v>21110</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H50" s="9">
-        <v>38587.714270833334</v>
+        <v>43280.388252314813</v>
       </c>
       <c r="I50" s="8">
         <v>11.5</v>
       </c>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>9781399744379</v>
+        <v>9780349132600</v>
       </c>
       <c r="C51">
-        <v>2065548</v>
+        <v>2992625</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F51" s="2">
         <v>21200</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="9">
-        <v>46168.647905092592</v>
+        <v>45133.959421296298</v>
       </c>
       <c r="I51" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>48</v>
       </c>
       <c r="B52" s="2">
-        <v>9780241805831</v>
+        <v>9781529155464</v>
       </c>
       <c r="C52">
-        <v>1720260</v>
+        <v>2110248</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F52" s="2">
-        <v>24230</v>
+        <v>27430</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="H52" s="9">
-        <v>45953.862384259257</v>
+        <v>46183.741782407407</v>
       </c>
       <c r="I52" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>49</v>
       </c>
       <c r="B53" s="2">
-        <v>9781911746133</v>
+        <v>9781804996843</v>
       </c>
       <c r="C53">
-        <v>3185468</v>
+        <v>1854887</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="F53" s="2">
         <v>21110</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="9">
-        <v>45890.901504629626</v>
+        <v>46183.820787037039</v>
       </c>
       <c r="I53" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>50</v>
       </c>
       <c r="B54" s="2">
-        <v>9781401308773</v>
+        <v>9780241796917</v>
       </c>
       <c r="C54">
-        <v>9071202</v>
+        <v>1786962</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F54" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="9">
-        <v>38954.985474537039</v>
+        <v>46147.746631944443</v>
       </c>
       <c r="I54" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>51</v>
       </c>
       <c r="B55" s="2">
-        <v>9780241808955</v>
+        <v>9780349446028</v>
       </c>
       <c r="C55">
-        <v>2077038</v>
+        <v>1853120</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F55" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="H55" s="9">
-        <v>46036.742002314815</v>
+        <v>46164.404398148145</v>
       </c>
       <c r="I55" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>52</v>
       </c>
       <c r="B56" s="2">
-        <v>9781464265594</v>
+        <v>9781399622752</v>
       </c>
       <c r="C56">
-        <v>1889389</v>
+        <v>3123749</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F56" s="2">
         <v>21110</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="9">
-        <v>46121.937372685185</v>
+        <v>45820.798414351855</v>
       </c>
       <c r="I56" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>53</v>
       </c>
       <c r="B57" s="2">
-        <v>9781784874872</v>
+        <v>9781804962435</v>
       </c>
       <c r="C57">
-        <v>2655079</v>
+        <v>2039605</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F57" s="2">
-        <v>21110</v>
+        <v>22920</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>9</v>
+        <v>119</v>
       </c>
       <c r="H57" s="9">
-        <v>43280.388252314813</v>
+        <v>45983.27784722222</v>
       </c>
       <c r="I57" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="2">
-        <v>9781250420466</v>
+        <v>9780141185071</v>
       </c>
       <c r="C58">
-        <v>3170642</v>
+        <v>2416808</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="F58" s="2">
-        <v>24810</v>
+        <v>21110</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H58" s="9">
-        <v>45888.819212962961</v>
+        <v>36854.40152777778</v>
       </c>
       <c r="I58" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>55</v>
       </c>
       <c r="B59" s="2">
-        <v>9780349132600</v>
+        <v>9780349437057</v>
       </c>
       <c r="C59">
-        <v>2992625</v>
+        <v>2986283</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="2">
-        <v>21200</v>
+        <v>21300</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H59" s="9">
-        <v>45133.959421296298</v>
+        <v>45607.809606481482</v>
       </c>
       <c r="I59" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <v>56</v>
       </c>
       <c r="B60" s="2">
-        <v>9780349440842</v>
+        <v>9780702340574</v>
       </c>
       <c r="C60">
-        <v>3022710</v>
+        <v>3094787</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="F60" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H60" s="9">
-        <v>45251.348275462966</v>
+        <v>45729.434398148151</v>
       </c>
       <c r="I60" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>57</v>
       </c>
       <c r="B61" s="2">
-        <v>9780063204164</v>
+        <v>9780349440897</v>
       </c>
       <c r="C61">
-        <v>3111115</v>
+        <v>3022760</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="F61" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="9">
-        <v>45772.679143518515</v>
+        <v>45244.58792824074</v>
       </c>
       <c r="I61" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
         <v>58</v>
       </c>
       <c r="B62" s="2">
-        <v>9781405985451</v>
+        <v>9781911746133</v>
       </c>
       <c r="C62">
-        <v>1610589</v>
+        <v>3185468</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F62" s="2">
-        <v>14250</v>
+        <v>21110</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="H62" s="9">
-        <v>45953.581805555557</v>
+        <v>45890.901504629626</v>
       </c>
       <c r="I62" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>59</v>
       </c>
       <c r="B63" s="2">
-        <v>9798217376872</v>
+        <v>9781464219177</v>
       </c>
       <c r="C63">
-        <v>2089633</v>
+        <v>1851080</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F63" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H63" s="9">
-        <v>46128.731192129628</v>
+        <v>46183.806296296294</v>
       </c>
       <c r="I63" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
         <v>60</v>
       </c>
       <c r="B64" s="2">
-        <v>9780008742775</v>
+        <v>9781399751933</v>
       </c>
       <c r="C64">
-        <v>1864912</v>
+        <v>2041956</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F64" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="9">
-        <v>46108.81591435185</v>
+        <v>45968.863506944443</v>
       </c>
       <c r="I64" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
         <v>61</v>
       </c>
       <c r="B65" s="2">
-        <v>9780593871430</v>
+        <v>9781668068144</v>
       </c>
       <c r="C65">
-        <v>2123780</v>
+        <v>2012702</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F65" s="2">
-        <v>12500</v>
+        <v>11300</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H65" s="9">
-        <v>46120.896458333336</v>
+        <v>46182.457986111112</v>
       </c>
       <c r="I65" s="8">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
         <v>62</v>
       </c>
       <c r="B66" s="2">
-        <v>9781918228038</v>
+        <v>9781837265527</v>
       </c>
       <c r="C66">
-        <v>2164840</v>
+        <v>2090159</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>116</v>
+        <v>47</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="F66" s="2">
         <v>21110</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="9">
-        <v>46147.793634259258</v>
+        <v>46144.552210648151</v>
       </c>
       <c r="I66" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
         <v>63</v>
       </c>
       <c r="B67" s="2">
-        <v>9780349437057</v>
+        <v>9798217376872</v>
       </c>
       <c r="C67">
-        <v>2986283</v>
+        <v>2089633</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F67" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H67" s="9">
-        <v>45607.809606481482</v>
+        <v>46128.731192129628</v>
       </c>
       <c r="I67" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
         <v>64</v>
       </c>
       <c r="B68" s="2">
-        <v>9781464280191</v>
+        <v>9780008761479</v>
       </c>
       <c r="C68">
-        <v>2127074</v>
+        <v>1717790</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F68" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H68" s="9">
-        <v>46157.740567129629</v>
+        <v>46139.745370370372</v>
       </c>
       <c r="I68" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>65</v>
       </c>
       <c r="B69" s="2">
-        <v>9780349442846</v>
+        <v>9781408728512</v>
       </c>
       <c r="C69">
-        <v>1853031</v>
+        <v>2979423</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H69" s="9">
-        <v>46090.818842592591</v>
+        <v>45062.942291666666</v>
       </c>
       <c r="I69" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>66</v>
       </c>
       <c r="B70" s="2">
-        <v>9781405973335</v>
+        <v>9781984806758</v>
       </c>
       <c r="C70">
-        <v>1787101</v>
+        <v>1468146</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F70" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="9">
-        <v>46164.372048611112</v>
+        <v>44319.960902777777</v>
       </c>
       <c r="I70" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>67</v>
       </c>
       <c r="B71" s="2">
-        <v>9781408728512</v>
+        <v>9781398728561</v>
       </c>
       <c r="C71">
-        <v>2979423</v>
+        <v>1846744</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F71" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H71" s="9">
-        <v>45062.942291666666</v>
+        <v>45960.663240740738</v>
       </c>
       <c r="I71" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
         <v>68</v>
       </c>
       <c r="B72" s="2">
-        <v>9781529946130</v>
+        <v>9781803513898</v>
       </c>
       <c r="C72">
-        <v>1854763</v>
+        <v>1773453</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="F72" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="9">
-        <v>46050.884652777779</v>
+        <v>46091.331018518518</v>
       </c>
       <c r="I72" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
         <v>69</v>
       </c>
       <c r="B73" s="2">
-        <v>9780593652886</v>
+        <v>9780593955970</v>
       </c>
       <c r="C73">
-        <v>2936723</v>
+        <v>3152466</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F73" s="2">
-        <v>14810</v>
+        <v>11300</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H73" s="9">
-        <v>44949.665937500002</v>
+        <v>45726.877384259256</v>
       </c>
       <c r="I73" s="8">
-        <v>23.5</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
         <v>70</v>
       </c>
       <c r="B74" s="2">
-        <v>9781398536517</v>
+        <v>9781399744379</v>
       </c>
       <c r="C74">
-        <v>3048977</v>
+        <v>2065548</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="F74" s="2">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H74" s="9">
-        <v>45385.882627314815</v>
+        <v>46168.647905092592</v>
       </c>
       <c r="I74" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
         <v>71</v>
       </c>
       <c r="B75" s="2">
-        <v>9781529932515</v>
+        <v>9780241816240</v>
       </c>
       <c r="C75">
-        <v>2004264</v>
+        <v>2022854</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="F75" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H75" s="9">
-        <v>46069.952986111108</v>
+        <v>45982.845069444447</v>
       </c>
       <c r="I75" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
+        <v>27.5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
         <v>72</v>
       </c>
       <c r="B76" s="2">
-        <v>9781911750192</v>
+        <v>9780063204164</v>
       </c>
       <c r="C76">
-        <v>2002546</v>
+        <v>3111115</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="F76" s="2">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H76" s="9">
-        <v>46108.816053240742</v>
+        <v>45772.679143518515</v>
       </c>
       <c r="I76" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
         <v>73</v>
       </c>
       <c r="B77" s="2">
-        <v>9780593189641</v>
+        <v>9780593724460</v>
       </c>
       <c r="C77">
-        <v>2795714</v>
+        <v>2970533</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F77" s="2">
-        <v>17850</v>
+        <v>11300</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H77" s="9">
-        <v>44482.582743055558</v>
+        <v>45208.745983796296</v>
       </c>
       <c r="I77" s="8">
-        <v>24.5</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
         <v>74</v>
       </c>
       <c r="B78" s="2">
-        <v>9780375703768</v>
+        <v>9780241808955</v>
       </c>
       <c r="C78">
-        <v>4227328</v>
+        <v>2077038</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F78" s="2">
-        <v>11110</v>
+        <v>24230</v>
       </c>
       <c r="G78" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H78" s="9">
+        <v>46036.742002314815</v>
+      </c>
+      <c r="I78" s="8">
         <v>9</v>
       </c>
-      <c r="H78" s="9">
-[...6 lines deleted...]
-    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
         <v>75</v>
       </c>
       <c r="B79" s="2">
-        <v>9780063488519</v>
+        <v>9780345409874</v>
       </c>
       <c r="C79">
-        <v>1741020</v>
+        <v>2029030</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F79" s="2">
-        <v>22500</v>
+        <v>24720</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="H79" s="9">
-        <v>46121.385370370372</v>
+        <v>36857.71533564815</v>
       </c>
       <c r="I79" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
         <v>76</v>
       </c>
       <c r="B80" s="2">
-        <v>9781250827005</v>
+        <v>9781399634038</v>
       </c>
       <c r="C80">
-        <v>2129176</v>
+        <v>2145351</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F80" s="2">
         <v>11300</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="9">
-        <v>46134.697384259256</v>
+        <v>46168.64806712963</v>
       </c>
       <c r="I80" s="8">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
         <v>77</v>
       </c>
       <c r="B81" s="2">
-        <v>9781399751933</v>
+        <v>9781250762481</v>
       </c>
       <c r="C81">
-        <v>2041956</v>
+        <v>2479514</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="F81" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H81" s="9">
-        <v>45968.863506944443</v>
+        <v>43850.469004629631</v>
       </c>
       <c r="I81" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
         <v>78</v>
       </c>
       <c r="B82" s="2">
-        <v>9780349440859</v>
+        <v>9781405293181</v>
       </c>
       <c r="C82">
-        <v>3022756</v>
+        <v>2034782</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F82" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H82" s="9">
-        <v>45244.321446759262</v>
+        <v>43567.942002314812</v>
       </c>
       <c r="I82" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
         <v>79</v>
       </c>
       <c r="B83" s="2">
-        <v>9781399624046</v>
+        <v>9781464260124</v>
       </c>
       <c r="C83">
-        <v>1850296</v>
+        <v>1645528</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="F83" s="2">
         <v>21110</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="9">
-        <v>46090.885370370372</v>
+        <v>45905.678576388891</v>
       </c>
       <c r="I83" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
         <v>80</v>
       </c>
       <c r="B84" s="2">
-        <v>9780141036144</v>
+        <v>9781464221408</v>
       </c>
       <c r="C84">
-        <v>6720331</v>
+        <v>3067905</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F84" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H84" s="9">
-        <v>39638.306006944447</v>
+        <v>45569.896192129629</v>
       </c>
       <c r="I84" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
         <v>81</v>
       </c>
       <c r="B85" s="2">
-        <v>9781610392761</v>
+        <v>9780349446561</v>
       </c>
       <c r="C85">
-        <v>2417647</v>
+        <v>1853325</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
       <c r="F85" s="2">
-        <v>17850</v>
+        <v>21110</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H85" s="9">
-        <v>42383.904861111114</v>
+        <v>46174.791435185187</v>
       </c>
       <c r="I85" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
         <v>82</v>
       </c>
       <c r="B86" s="2">
-        <v>9780241982105</v>
+        <v>9781526648587</v>
       </c>
       <c r="C86">
-        <v>2680648</v>
+        <v>1765817</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F86" s="2">
-        <v>21600</v>
+        <v>22500</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="H86" s="9">
-        <v>43503.559525462966</v>
+        <v>46164.476203703707</v>
       </c>
       <c r="I86" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
         <v>83</v>
       </c>
       <c r="B87" s="2">
-        <v>9781464260124</v>
+        <v>9781399753852</v>
       </c>
       <c r="C87">
-        <v>1645528</v>
+        <v>1859447</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
       <c r="F87" s="2">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="H87" s="9">
-        <v>45905.678576388891</v>
+        <v>46135.754432870373</v>
       </c>
       <c r="I87" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.3">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
         <v>84</v>
       </c>
       <c r="B88" s="2">
-        <v>9781439199190</v>
+        <v>9781464265594</v>
       </c>
       <c r="C88">
-        <v>6066828</v>
+        <v>1889389</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F88" s="2">
-        <v>24810</v>
+        <v>21110</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H88" s="9">
-        <v>40316.333645833336</v>
+        <v>46121.937372685185</v>
       </c>
       <c r="I88" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
         <v>85</v>
       </c>
       <c r="B89" s="2">
-        <v>9781803513898</v>
+        <v>9780349442846</v>
       </c>
       <c r="C89">
-        <v>1773453</v>
+        <v>1853031</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="F89" s="2">
         <v>21110</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="9">
-        <v>46091.331018518518</v>
+        <v>46090.818842592591</v>
       </c>
       <c r="I89" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
         <v>86</v>
       </c>
       <c r="B90" s="2">
-        <v>9781406358780</v>
+        <v>9781037206498</v>
       </c>
       <c r="C90">
-        <v>2093373</v>
+        <v>2066594</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E90" s="11" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="F90" s="2">
-        <v>12100</v>
+        <v>11110</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="H90" s="9">
-        <v>41901.42597222222</v>
+        <v>46168.856249999997</v>
       </c>
       <c r="I90" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:9" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
         <v>87</v>
       </c>
       <c r="B91" s="2">
-        <v>9798217209064</v>
+        <v>9781728270111</v>
       </c>
       <c r="C91">
-        <v>2076903</v>
+        <v>3137913</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F91" s="2">
-        <v>27420</v>
+        <v>22500</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="H91" s="9">
-        <v>46154.531018518515</v>
+        <v>45322.602731481478</v>
       </c>
       <c r="I91" s="8">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
         <v>88</v>
       </c>
       <c r="B92" s="2">
-        <v>9781035051663</v>
+        <v>9781405965439</v>
       </c>
       <c r="C92">
-        <v>1865366</v>
+        <v>3103760</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F92" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H92" s="9">
-        <v>46168.687071759261</v>
+        <v>45777.718206018515</v>
       </c>
       <c r="I92" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
         <v>89</v>
       </c>
       <c r="B93" s="2">
-        <v>9781509830398</v>
+        <v>9781399624046</v>
       </c>
       <c r="C93">
-        <v>2611852</v>
+        <v>1850296</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F93" s="2">
-        <v>12500</v>
+        <v>21110</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H93" s="9">
-        <v>42810.380300925928</v>
+        <v>46090.885370370372</v>
       </c>
       <c r="I93" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
         <v>90</v>
       </c>
       <c r="B94" s="2">
-        <v>9780141185071</v>
+        <v>9798888776438</v>
       </c>
       <c r="C94">
-        <v>2416808</v>
+        <v>2091899</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F94" s="2">
-        <v>21110</v>
+        <v>11800</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>9</v>
+        <v>89</v>
       </c>
       <c r="H94" s="9">
-        <v>36854.40152777778</v>
+        <v>46013.825960648152</v>
       </c>
       <c r="I94" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" x14ac:dyDescent="0.3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
         <v>91</v>
       </c>
       <c r="B95" s="2">
-        <v>9780593817445</v>
+        <v>9780356522982</v>
       </c>
       <c r="C95">
-        <v>1886410</v>
+        <v>1853112</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>138</v>
+        <v>77</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F95" s="2">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H95" s="9">
-        <v>46150.737824074073</v>
+        <v>46142.671122685184</v>
       </c>
       <c r="I95" s="8">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
         <v>92</v>
       </c>
       <c r="B96" s="2">
-        <v>9781464260186</v>
+        <v>9781464221361</v>
       </c>
       <c r="C96">
-        <v>2016896</v>
+        <v>3012368</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>43</v>
+        <v>139</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F96" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H96" s="9">
-        <v>45985.220185185186</v>
+        <v>45255.654421296298</v>
       </c>
       <c r="I96" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
         <v>93</v>
       </c>
       <c r="B97" s="2">
-        <v>9781250428790</v>
+        <v>9798217190065</v>
       </c>
       <c r="C97">
-        <v>2129174</v>
+        <v>2087666</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F97" s="2">
         <v>11300</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H97" s="9">
-        <v>46149.890960648147</v>
+        <v>46153.620925925927</v>
       </c>
       <c r="I97" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
         <v>94</v>
       </c>
       <c r="B98" s="2">
-        <v>9781638932468</v>
+        <v>9781250259530</v>
       </c>
       <c r="C98">
-        <v>3106066</v>
+        <v>2799628</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F98" s="2">
-        <v>11110</v>
+        <v>12500</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H98" s="9">
-        <v>45532.786504629628</v>
+        <v>44476.792199074072</v>
       </c>
       <c r="I98" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
         <v>95</v>
       </c>
       <c r="B99" s="2">
-        <v>9781646094240</v>
+        <v>9780141036144</v>
       </c>
       <c r="C99">
-        <v>2087560</v>
+        <v>6720331</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>141</v>
+        <v>48</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F99" s="2">
-        <v>11800</v>
+        <v>21110</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="H99" s="9">
-        <v>46146.44736111111</v>
+        <v>39638.306006944447</v>
       </c>
       <c r="I99" s="8">
-        <v>18.5</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
         <v>96</v>
       </c>
       <c r="B100" s="2">
-        <v>9781398728561</v>
+        <v>9781368101103</v>
       </c>
       <c r="C100">
-        <v>1846744</v>
+        <v>2087541</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F100" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H100" s="9">
-        <v>45960.663240740738</v>
+        <v>46192.429826388892</v>
       </c>
       <c r="I100" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
         <v>97</v>
       </c>
       <c r="B101" s="2">
-        <v>9780141978611</v>
+        <v>9781787706156</v>
       </c>
       <c r="C101">
-        <v>5851270</v>
+        <v>2164839</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>47</v>
+        <v>142</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="F101" s="2">
-        <v>15310</v>
+        <v>11110</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="H101" s="9">
-        <v>42273.391122685185</v>
+        <v>46050.75372685185</v>
       </c>
       <c r="I101" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
         <v>98</v>
       </c>
       <c r="B102" s="2">
-        <v>9781250762481</v>
+        <v>9781405974738</v>
       </c>
       <c r="C102">
-        <v>2479514</v>
+        <v>1787004</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="F102" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H102" s="9">
-        <v>43850.469004629631</v>
+        <v>46147.83394675926</v>
       </c>
       <c r="I102" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
         <v>99</v>
       </c>
       <c r="B103" s="2">
-        <v>9781405977029</v>
+        <v>9780375703768</v>
       </c>
       <c r="C103">
-        <v>2109695</v>
+        <v>4227328</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>144</v>
+        <v>64</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F103" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H103" s="9">
-        <v>46144.697858796295</v>
+        <v>38079.5309837963</v>
       </c>
       <c r="I103" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
+        <v>31.5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
         <v>100</v>
       </c>
       <c r="B104" s="2">
-        <v>9781399819589</v>
+        <v>9780241808979</v>
       </c>
       <c r="C104" s="2">
-        <v>1859765</v>
+        <v>2077036</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="E104" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="F104" s="2">
-        <v>21110</v>
+        <v>24230</v>
       </c>
       <c r="G104" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="9">
+        <v>46036.72388888889</v>
+      </c>
+      <c r="I104" s="8">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>14.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
-[...2 lines deleted...]
-    <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Fertig" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7883763-1633-4a33-844b-a4f27752bb33" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Bewertung (0 - 5)" ma:decimals="2" ma:description="Mittelwert aller Bewertungen, die abgegeben wurden." ma:internalName="AverageRating" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Anzahl Bewertungen" ma:decimals="0" ma:description="Anzahl abgegebener Bewertungen" ma:internalName="RatingCount" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...59 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Bewertet von" ma:description="Benutzer haben das Element bewertet." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Benutzerbewertungen" ma:description="Bewertungen für das Element" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Anzahl 'Gefällt mir'" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Gefällt" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2aae313b-3a1e-4bdd-9850-3fe9cd648f71" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3d17ec9a-cdfc-466b-af4c-da69a5b919dd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="504620ad-4a5b-4e98-91c4-34164cb416e2">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Fertig" ma:index="25" nillable="true" ma:displayName="Eingelesen" ma:format="Dropdown" ma:internalName="Fertig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="1"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09e9d67c-1e3e-4152-a164-68d48eaab629" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a3358c14-02b8-4182-a9ab-fe9758ed4916}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09e9d67c-1e3e-4152-a164-68d48eaab629">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -4893,111 +5013,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC27AFD-44A3-4FDA-A270-33008A730847}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E111486-5A27-4615-AE35-85D094AAC6FD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -5023,51 +5127,51 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Britta Blosat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010007E2A28E331B1345B4C54C5E2471F1FA</vt:lpwstr>
+    <vt:lpwstr>0x01010080956FD8661E6145B059352821E6A265</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>456400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>