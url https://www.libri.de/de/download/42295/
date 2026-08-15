--- v3 (2026-07-06)
+++ v4 (2026-08-15)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B2F1573-4247-4283-9A20-FA0B98083514}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{7B4F1E09-B1A1-48BC-BF9C-5C6B75ED3F4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CE6CAD3C-224C-48CE-9605-C6E79BD1F1EB}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Top100" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Top100'!$A$1:$I$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Top100'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="150">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -137,387 +137,405 @@
   <si>
     <t>Sourcebooks LLC</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid</t>
   </si>
   <si>
     <t>Simon + Schuster LLC</t>
   </si>
   <si>
     <t>Random House UK Ltd</t>
   </si>
   <si>
     <t>Kleinbaum, N: Dead Poets Society</t>
   </si>
   <si>
     <t>McFadden, F: Housemaid's Secret</t>
   </si>
   <si>
     <t>Harpman, J: I Who Have Never Known Men</t>
   </si>
   <si>
     <t>Orion Publishing Group</t>
   </si>
   <si>
-    <t>Quercus Publishing Plc</t>
-[...1 lines deleted...]
-  <si>
     <t>Atwood, M: Handmaid's Tale</t>
   </si>
   <si>
     <t>Espach, A: Wedding People</t>
   </si>
   <si>
     <t>Macmillan USA</t>
   </si>
   <si>
-    <t>Harper Collins Publ. USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Dostoyevsky, F: White Nights</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Rubin, R: Creative Act</t>
   </si>
   <si>
     <t>Canongate Books Ltd.</t>
   </si>
   <si>
     <t>Weir, A: Project Hail Mary</t>
   </si>
   <si>
     <t>Moronova, K: Leave Me Behind</t>
   </si>
   <si>
     <t>McFadden, F: Dear Debbie</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Friends</t>
   </si>
   <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
     <t>Coco Wyo: Girl Moments</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Crawler Carl</t>
   </si>
   <si>
     <t>King, L: Heart the Lover</t>
   </si>
   <si>
     <t>Orwell, G: Nineteen Eighty-Four</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Dinniman, M: Carl's Doomsday Scenario</t>
   </si>
   <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
-    <t>Jimenez, A: Night We Met</t>
-[...1 lines deleted...]
-  <si>
     <t>Coco Wyo: Cozy Cuties</t>
   </si>
   <si>
     <t>Garand, M: Murdoku</t>
   </si>
   <si>
     <t>Knapp, F: Names</t>
   </si>
   <si>
     <t>Kent, R: Kiss the Villain</t>
   </si>
   <si>
-    <t>Cincotti, L: Picking Daisies on Sundays</t>
-[...4 lines deleted...]
-  <si>
     <t>Dinniman, M: Dungeon Anarchist's Cookbook</t>
   </si>
   <si>
-    <t>Moronova, K: Bulletproof</t>
-[...1 lines deleted...]
-  <si>
     <t>Reid, T: Atmosphere</t>
   </si>
   <si>
     <t>Burke, C: Yesteryear</t>
   </si>
   <si>
-    <t>Van Pelt, S: Remarkably Bright Creatures</t>
-[...4 lines deleted...]
-  <si>
     <t>Rowling, J: Harry Potter 1/Philosopher's Stone</t>
   </si>
   <si>
-    <t>Gilmore, L: Daisy Chain Flower Shop</t>
-[...4 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
-    <t>Henry, E: Great Big Beautiful Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Silver, E: Fever Dream</t>
   </si>
   <si>
     <t>Burden, B: Strangers</t>
   </si>
   <si>
     <t>Fortune, C: Our Perfect Storm</t>
   </si>
   <si>
     <t>Haig, M: Midnight Train</t>
   </si>
   <si>
-    <t>Kuang, R: Katabasis</t>
-[...1 lines deleted...]
-  <si>
     <t>Stockett, K: Calamity Club</t>
   </si>
   <si>
-    <t>Dinniman, M: Parade of Horribles</t>
-[...7 lines deleted...]
-  <si>
     <t>Erikson, T: Surrounded by Idiots Revised &amp; Expanded Edition</t>
   </si>
   <si>
     <t>Kennedy, E: Deal</t>
   </si>
   <si>
     <t>McFadden, F: Divorce</t>
   </si>
   <si>
     <t>Painter, L: Better Than the Movies</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
     <t>Kennedy, E: Mistake</t>
   </si>
   <si>
     <t>Hachette Book Group USA</t>
   </si>
   <si>
-    <t>Lerner, B: Transcription</t>
-[...4 lines deleted...]
-  <si>
     <t>Steinbeck, J: East of Eden</t>
   </si>
   <si>
     <t>Cartoons/Comics</t>
   </si>
   <si>
     <t>Michaelides, A: Silent Patient</t>
   </si>
   <si>
-    <t>Just the Best Top 100 • July 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Garand, M: Murdoku Volume 2: Back in Time</t>
   </si>
   <si>
     <t>Kennedy, E: Score</t>
   </si>
   <si>
-    <t>McFadden, F: Housemaid's Wedding</t>
-[...4 lines deleted...]
-  <si>
     <t>Fortune, C: Every Summer After</t>
   </si>
   <si>
-    <t>Kennedy, E: Mistake (Collector's Ed.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Jackson, M: Moonwalk</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
-    <t>Noni, L: Shadow Reaper</t>
-[...4 lines deleted...]
-  <si>
     <t>Brown, D: Secret of Secrets</t>
   </si>
   <si>
     <t>Evans, V: Correspondent</t>
   </si>
   <si>
     <t>O'Farrell, M: Land</t>
   </si>
   <si>
     <t>Headline</t>
   </si>
   <si>
-    <t>Parker, S: Ballad of Falling Dragons (Standard Edition)</t>
-[...1 lines deleted...]
-  <si>
     <t>Kennedy, E: Goal</t>
   </si>
   <si>
     <t>Haig, M: Midnight Library</t>
   </si>
   <si>
-    <t>McEwan, I: What We Can Know</t>
-[...7 lines deleted...]
-  <si>
     <t>Roy, A: Mother Mary Comes To Me</t>
   </si>
   <si>
-    <t>Daverley, C: People in Love</t>
-[...13 lines deleted...]
-  <si>
     <t>Childrens Books/Learning/Games</t>
   </si>
   <si>
-    <t>Collins, S: Sunrise on the Reaping</t>
-[...1 lines deleted...]
-  <si>
     <t>Scholastic Ltd.</t>
   </si>
   <si>
     <t>Kennedy, E: Legacy</t>
   </si>
   <si>
-    <t>Walther, K: Summer of Second Chances (Deluxe Edition)</t>
-[...4 lines deleted...]
-  <si>
     <t>Henry, E: People We Meet on Vacation</t>
   </si>
   <si>
     <t>Dinniman, M: Gate of the Feral Gods</t>
   </si>
   <si>
-    <t>Brown, P: Red Rising/4 Bde.</t>
-[...1 lines deleted...]
-  <si>
     <t>Estés, C: Women Who Run with the Wolves</t>
   </si>
   <si>
     <t>Esoteric/Anthroposophy</t>
   </si>
   <si>
-    <t>Schneider, R: Light Wielder</t>
-[...1 lines deleted...]
-  <si>
     <t>Jackson, H: Good Girl's Guide to Murder</t>
   </si>
   <si>
     <t>McFadden, F: Boyfriend</t>
   </si>
   <si>
-    <t>Weaver, B: Harvest Season</t>
-[...7 lines deleted...]
-  <si>
     <t>Lally, M: That's Not My Name</t>
   </si>
   <si>
     <t>Fortune, C: One Golden Summer</t>
   </si>
   <si>
-    <t>Shirahama, K: Art of Witch Hat Atelier</t>
-[...1 lines deleted...]
-  <si>
     <t>McFadden, F: Never Lie</t>
   </si>
   <si>
-    <t>Garber, S: Caraval Paperback Boxed Set/3 Bde.</t>
-[...8 lines deleted...]
-    <t>Europa Editions UK Ltd</t>
+    <t>Just the Best Top 100 • August 2026</t>
+  </si>
+  <si>
+    <t>Oseman, A: Heartstopper Volume 6</t>
+  </si>
+  <si>
+    <t>Hachette Children's  Book</t>
+  </si>
+  <si>
+    <t>Collins, S: Sunrise on the Reaping PB</t>
+  </si>
+  <si>
+    <t>Giuffre, V: Nobody's Girl</t>
+  </si>
+  <si>
+    <t>Kent, R: Tempting Venom</t>
+  </si>
+  <si>
+    <t>Albom, M: Tuesdays with Morrie</t>
+  </si>
+  <si>
+    <t>Homer: Odyssey</t>
+  </si>
+  <si>
+    <t>Norton &amp; Company</t>
+  </si>
+  <si>
+    <t>Lyrics/Poetry/Essays/Speeches</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Cozy Days</t>
+  </si>
+  <si>
+    <t>Yarros, R: Onyx Storm</t>
+  </si>
+  <si>
+    <t>Brown, P: Red Rising</t>
+  </si>
+  <si>
+    <t>Carlton, H: Haunting Adeline</t>
+  </si>
+  <si>
+    <t>Jackson, M: Dancing the Dream</t>
+  </si>
+  <si>
+    <t>Maehrer, H: Adversary to the Villain</t>
+  </si>
+  <si>
+    <t>Ise, K: Destroy All Humans. They Can't Be Regenerated. A Mag</t>
+  </si>
+  <si>
+    <t>Garber, S: Once Upon a Broken Heart</t>
+  </si>
+  <si>
+    <t>Lee, H: To Kill a Mockingbird/65th Anniversary Ed.</t>
+  </si>
+  <si>
+    <t>Khabra, B: Embrace</t>
+  </si>
+  <si>
+    <t>Haddon, M: Curious Incident of Dog in Night-Time</t>
+  </si>
+  <si>
+    <t>Bardugo, L: Six of Crows: A Darker Shore: Letters from Kette</t>
+  </si>
+  <si>
+    <t>Oseman, A: Heartstopper 2027 Planner</t>
+  </si>
+  <si>
+    <t>McBratney, S: Guess How Much I Love You</t>
+  </si>
+  <si>
+    <t>Walker Books Ltd.</t>
+  </si>
+  <si>
+    <t>Childrens Books/Baby and Preschool/Fiction</t>
+  </si>
+  <si>
+    <t>Clear, J: Atomic Habits</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Roberts, L: Fearful</t>
+  </si>
+  <si>
+    <t>Lauren, C: Romance Revival</t>
+  </si>
+  <si>
+    <t>Jackson, H: Not Quite Dead Yet</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Cozy Corner</t>
+  </si>
+  <si>
+    <t>Maas, S: Court of Thorns and Roses/Adult Ed.</t>
+  </si>
+  <si>
+    <t>Kishimi, I: Courage To Be Disliked</t>
+  </si>
+  <si>
+    <t>Atlantic Books</t>
+  </si>
+  <si>
+    <t>Kent, R: God of Malice</t>
+  </si>
+  <si>
+    <t>Orwell, G: Animal Farm</t>
+  </si>
+  <si>
+    <t>Summer, J: Cozy Life</t>
+  </si>
+  <si>
+    <t>Plath, S: Bell Jar</t>
+  </si>
+  <si>
+    <t>Faber And Faber Ltd.</t>
+  </si>
+  <si>
+    <t>Huxley, A: Brave New World</t>
+  </si>
+  <si>
+    <t>Smith, J: Open When...</t>
+  </si>
+  <si>
+    <t>Psychology</t>
+  </si>
+  <si>
+    <t>Garber, S: Ballad of Never After</t>
+  </si>
+  <si>
+    <t>Campbell, R: Dear Zoo</t>
+  </si>
+  <si>
+    <t>Pan Macmillan</t>
+  </si>
+  <si>
+    <t>Guidara, W: Unreasonable Hospitality</t>
+  </si>
+  <si>
+    <t>Eggers, D: Contrapposto</t>
+  </si>
+  <si>
+    <t>Huang, A: King of Gluttony</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Butcher's Masquerade</t>
+  </si>
+  <si>
+    <t>Kinney, J: Diary of a Wimpy Kid 1</t>
+  </si>
+  <si>
+    <t>Salinger, J: Catcher in the Rye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1656,3073 +1674,3073 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="8.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.85546875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="52.88671875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="24.44140625" style="11" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
-    <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="28.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:9" ht="28.8" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="12" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
     </row>
-    <row r="4" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>9781454961802</v>
+        <v>9781444974881</v>
       </c>
       <c r="C5">
-        <v>2121919</v>
+        <v>2003202</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F5" s="2">
-        <v>14250</v>
+        <v>12500</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="H5" s="9">
-        <v>46181.503680555557</v>
+        <v>46195.355196759258</v>
       </c>
       <c r="I5" s="8">
-        <v>18.5</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
-        <v>9780349440842</v>
+        <v>9780593820254</v>
       </c>
       <c r="C6">
-        <v>3022710</v>
+        <v>2073225</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H6" s="9">
-        <v>45251.348275462966</v>
+        <v>46011.467442129629</v>
       </c>
       <c r="I6" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>9780349440859</v>
+        <v>9780702349072</v>
       </c>
       <c r="C7">
-        <v>3022756</v>
+        <v>2104452</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>13</v>
+        <v>87</v>
       </c>
       <c r="F7" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H7" s="9">
-        <v>45244.321446759262</v>
+        <v>46227.825682870367</v>
       </c>
       <c r="I7" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
-        <v>9780349440927</v>
+        <v>9780241764206</v>
       </c>
       <c r="C8">
-        <v>3022758</v>
+        <v>3138088</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F8" s="2">
-        <v>21110</v>
+        <v>24230</v>
       </c>
       <c r="G8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="9">
+        <v>45701.532060185185</v>
+      </c>
+      <c r="I8" s="8">
         <v>9</v>
       </c>
-      <c r="H8" s="9">
-[...6 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
-        <v>9780241764206</v>
+        <v>9780349440859</v>
       </c>
       <c r="C9">
-        <v>3138088</v>
+        <v>3022756</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F9" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="H9" s="9">
-        <v>45701.532060185185</v>
+        <v>45244.321446759262</v>
       </c>
       <c r="I9" s="8">
-        <v>8.5</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
-        <v>9781837262823</v>
+        <v>9781529111798</v>
       </c>
       <c r="C10">
-        <v>2011070</v>
+        <v>1686445</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F10" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="9">
-        <v>46168.79478009259</v>
+        <v>43622.480613425927</v>
       </c>
       <c r="I10" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
-        <v>9781628861891</v>
+        <v>9780593955970</v>
       </c>
       <c r="C11">
-        <v>2110201</v>
+        <v>3152466</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F11" s="2">
-        <v>21200</v>
+        <v>11300</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H11" s="9">
-        <v>46189.879317129627</v>
+        <v>45726.877384259256</v>
       </c>
       <c r="I11" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
-        <v>9780593820254</v>
+        <v>9780349440927</v>
       </c>
       <c r="C12">
-        <v>2073225</v>
+        <v>3022758</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F12" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H12" s="9">
-        <v>46011.467442129629</v>
+        <v>45245.804606481484</v>
       </c>
       <c r="I12" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
-        <v>9781464241765</v>
+        <v>9780349440842</v>
       </c>
       <c r="C13">
-        <v>3178742</v>
+        <v>3022710</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F13" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="9">
-        <v>45861.577777777777</v>
+        <v>45251.348275462966</v>
       </c>
       <c r="I13" s="8">
-        <v>31.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
-        <v>9781405985451</v>
+        <v>9780593820285</v>
       </c>
       <c r="C14">
-        <v>1610589</v>
+        <v>3167164</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F14" s="2">
-        <v>14250</v>
+        <v>11300</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="H14" s="9">
-        <v>45953.581805555557</v>
+        <v>45589.921018518522</v>
       </c>
       <c r="I14" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
-        <v>9780349433103</v>
+        <v>9781454961802</v>
       </c>
       <c r="C15">
-        <v>2884203</v>
+        <v>2121919</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>96</v>
+        <v>74</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="F15" s="2">
-        <v>21110</v>
+        <v>14250</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="H15" s="9">
-        <v>44699.590543981481</v>
+        <v>46181.503680555557</v>
       </c>
       <c r="I15" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
-        <v>9781464244797</v>
+        <v>9780241252086</v>
       </c>
       <c r="C16">
-        <v>1889176</v>
+        <v>3182077</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F16" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="9">
-        <v>46034.750196759262</v>
+        <v>45096.613240740742</v>
       </c>
       <c r="I16" s="8">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
-        <v>9781464244803</v>
+        <v>9780141185071</v>
       </c>
       <c r="C17">
-        <v>2000266</v>
+        <v>2416808</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F17" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="9">
-        <v>46034.758252314816</v>
+        <v>36854.40152777778</v>
       </c>
       <c r="I17" s="8">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
-        <v>9780099547952</v>
+        <v>9781529157468</v>
       </c>
       <c r="C18">
-        <v>5667380</v>
+        <v>2894394</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="2">
-        <v>25970</v>
+        <v>21300</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="H18" s="9">
-        <v>40324.820300925923</v>
+        <v>44825.804178240738</v>
       </c>
       <c r="I18" s="8">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
-        <v>9781464280191</v>
+        <v>9780008742775</v>
       </c>
       <c r="C19">
-        <v>2127074</v>
+        <v>1864912</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F19" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H19" s="9">
-        <v>46157.740567129629</v>
+        <v>46108.81591435185</v>
       </c>
       <c r="I19" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
-        <v>9780241747117</v>
+        <v>9781399622752</v>
       </c>
       <c r="C20">
-        <v>2001702</v>
+        <v>3123749</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F20" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H20" s="9">
-        <v>46174.830659722225</v>
+        <v>45820.798414351855</v>
       </c>
       <c r="I20" s="8">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
-        <v>9780593820261</v>
+        <v>9780593438534</v>
       </c>
       <c r="C21">
-        <v>3157298</v>
+        <v>2880327</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H21" s="9">
-        <v>45565.582789351851</v>
+        <v>44727.61954861111</v>
       </c>
       <c r="I21" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
-        <v>9798217233281</v>
+        <v>9780241796917</v>
       </c>
       <c r="C22">
-        <v>2089521</v>
+        <v>1786962</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F22" s="2">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H22" s="9">
-        <v>46191.898078703707</v>
+        <v>46147.746631944443</v>
       </c>
       <c r="I22" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
-        <v>9780241813799</v>
+        <v>9781837262823</v>
       </c>
       <c r="C23">
-        <v>1819550</v>
+        <v>2011070</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F23" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="9">
-        <v>46135.819039351853</v>
+        <v>46168.79478009259</v>
       </c>
       <c r="I23" s="8">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>9781408855652</v>
+        <v>9780804172707</v>
       </c>
       <c r="C24">
-        <v>9842179</v>
+        <v>2389210</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F24" s="2">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H24" s="9">
-        <v>41864.015208333331</v>
+        <v>42387.337731481479</v>
       </c>
       <c r="I24" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>9798217009923</v>
+        <v>9780241816233</v>
       </c>
       <c r="C25">
-        <v>2110307</v>
+        <v>2098691</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F25" s="2">
-        <v>21200</v>
+        <v>11300</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H25" s="9">
-        <v>46191.443182870367</v>
+        <v>46230.835081018522</v>
       </c>
       <c r="I25" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
-        <v>9781529111798</v>
+        <v>9781464280191</v>
       </c>
       <c r="C26">
-        <v>1686445</v>
+        <v>2127074</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F26" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H26" s="9">
-        <v>43622.480613425927</v>
+        <v>46157.740567129629</v>
       </c>
       <c r="I26" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
-        <v>9781405971553</v>
+        <v>9780593638910</v>
       </c>
       <c r="C27">
-        <v>2081675</v>
+        <v>3096064</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F27" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="9">
-        <v>46174.791064814817</v>
+        <v>45783.450810185182</v>
       </c>
       <c r="I27" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
-        <v>9780241252086</v>
+        <v>9781408855652</v>
       </c>
       <c r="C28">
-        <v>3182077</v>
+        <v>9842179</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F28" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H28" s="9">
-        <v>45096.613240740742</v>
+        <v>41864.015208333331</v>
       </c>
       <c r="I28" s="8">
-        <v>6.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
-        <v>9781529157468</v>
+        <v>9798217009923</v>
       </c>
       <c r="C29">
-        <v>2894394</v>
+        <v>2110307</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F29" s="2">
-        <v>21300</v>
+        <v>21200</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H29" s="9">
-        <v>44825.804178240738</v>
+        <v>46191.443182870367</v>
       </c>
       <c r="I29" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
-        <v>9780593652886</v>
+        <v>9781405971553</v>
       </c>
       <c r="C30">
-        <v>2936723</v>
+        <v>2081675</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F30" s="2">
-        <v>14810</v>
+        <v>21110</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H30" s="9">
-        <v>44949.665937500002</v>
+        <v>46174.791064814817</v>
       </c>
       <c r="I30" s="8">
-        <v>23.5</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
-        <v>9781472289094</v>
+        <v>9798217209453</v>
       </c>
       <c r="C31">
-        <v>1860224</v>
+        <v>2110313</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F31" s="2">
-        <v>11110</v>
+        <v>27410</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="H31" s="9">
-        <v>46195.44091435185</v>
+        <v>46204.466851851852</v>
       </c>
       <c r="I31" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
-        <v>9780063449725</v>
+        <v>9781454961796</v>
       </c>
       <c r="C32">
-        <v>3145976</v>
+        <v>2155495</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F32" s="2">
-        <v>11300</v>
+        <v>24250</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H32" s="9">
-        <v>46164.733530092592</v>
+        <v>46036.268194444441</v>
       </c>
       <c r="I32" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
-        <v>9780349440873</v>
+        <v>9781911746119</v>
       </c>
       <c r="C33">
-        <v>3022759</v>
+        <v>2117783</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F33" s="2">
         <v>21110</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="9">
-        <v>45245.686736111114</v>
+        <v>46195.879513888889</v>
       </c>
       <c r="I33" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
-        <v>9780008501907</v>
+        <v>9781784874872</v>
       </c>
       <c r="C34">
-        <v>2014835</v>
+        <v>2655079</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F34" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H34" s="9">
-        <v>46168.774074074077</v>
+        <v>43280.388252314813</v>
       </c>
       <c r="I34" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
-        <v>9780804172707</v>
+        <v>9780349437019</v>
       </c>
       <c r="C35">
-        <v>2389210</v>
+        <v>2941018</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F35" s="2">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H35" s="9">
-        <v>42387.337731481479</v>
+        <v>45366.364340277774</v>
       </c>
       <c r="I35" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
-        <v>9780008742775</v>
+        <v>9780385496490</v>
       </c>
       <c r="C36">
-        <v>1864912</v>
+        <v>5610770</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F36" s="2">
-        <v>11110</v>
+        <v>24810</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H36" s="9">
-        <v>46108.81591435185</v>
+        <v>36823.547662037039</v>
       </c>
       <c r="I36" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
-        <v>9781786892737</v>
+        <v>9781837265527</v>
       </c>
       <c r="C37">
-        <v>1560093</v>
+        <v>2090159</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F37" s="2">
         <v>21110</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="9">
-        <v>44244.343182870369</v>
+        <v>46144.552210648151</v>
       </c>
       <c r="I37" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
-        <v>9781464266485</v>
+        <v>9780349132600</v>
       </c>
       <c r="C38">
-        <v>1850997</v>
+        <v>2992625</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F38" s="2">
         <v>21200</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="9">
-        <v>46044.808657407404</v>
+        <v>45133.959421296298</v>
       </c>
       <c r="I38" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
-        <v>9781529959208</v>
+        <v>9781728270111</v>
       </c>
       <c r="C39">
-        <v>2091922</v>
+        <v>3137913</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F39" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H39" s="9">
-        <v>46183.821157407408</v>
+        <v>45322.602731481478</v>
       </c>
       <c r="I39" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
-        <v>9781398536517</v>
+        <v>9780349440897</v>
       </c>
       <c r="C40">
-        <v>3048977</v>
+        <v>3022760</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F40" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H40" s="9">
-        <v>45385.882627314815</v>
+        <v>45244.58792824074</v>
       </c>
       <c r="I40" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="2">
         <v>37</v>
       </c>
       <c r="B41" s="2">
-        <v>9780241731420</v>
+        <v>9780393356250</v>
       </c>
       <c r="C41">
-        <v>1787187</v>
+        <v>2599513</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="F41" s="2">
-        <v>22500</v>
+        <v>21500</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="H41" s="9">
-        <v>46183.717824074076</v>
+        <v>43411.554155092592</v>
       </c>
       <c r="I41" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <v>38</v>
       </c>
       <c r="B42" s="2">
-        <v>9781401308773</v>
+        <v>9781250420466</v>
       </c>
       <c r="C42">
-        <v>9071202</v>
+        <v>3170642</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F42" s="2">
-        <v>21110</v>
+        <v>24810</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H42" s="9">
-        <v>38954.985474537039</v>
+        <v>45888.819212962961</v>
       </c>
       <c r="I42" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="2">
         <v>39</v>
       </c>
       <c r="B43" s="2">
-        <v>9780349437019</v>
+        <v>9780349440873</v>
       </c>
       <c r="C43">
-        <v>2941018</v>
+        <v>3022759</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H43" s="9">
-        <v>45366.364340277774</v>
+        <v>45245.686736111114</v>
       </c>
       <c r="I43" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
         <v>40</v>
       </c>
       <c r="B44" s="2">
-        <v>9781408723807</v>
+        <v>9780241805831</v>
       </c>
       <c r="C44">
-        <v>1853457</v>
+        <v>1720260</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F44" s="2">
-        <v>21200</v>
+        <v>24230</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="H44" s="9">
-        <v>46181.778668981482</v>
+        <v>45953.862384259257</v>
       </c>
       <c r="I44" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="2">
         <v>41</v>
       </c>
       <c r="B45" s="2">
-        <v>9781405978477</v>
+        <v>9780241808955</v>
       </c>
       <c r="C45">
-        <v>1787136</v>
+        <v>2077038</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>113</v>
+        <v>41</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="2">
-        <v>21600</v>
+        <v>24230</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="H45" s="9">
-        <v>46174.840289351851</v>
+        <v>46036.742002314815</v>
       </c>
       <c r="I45" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
         <v>42</v>
       </c>
       <c r="B46" s="2">
-        <v>9781529936124</v>
+        <v>9780349437095</v>
       </c>
       <c r="C46">
-        <v>1853937</v>
+        <v>1853295</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F46" s="2">
-        <v>11600</v>
+        <v>21300</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="H46" s="9">
-        <v>46035.156898148147</v>
+        <v>46090.647905092592</v>
       </c>
       <c r="I46" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="2">
         <v>43</v>
       </c>
       <c r="B47" s="2">
-        <v>9780241614600</v>
+        <v>9781444758993</v>
       </c>
       <c r="C47">
-        <v>2002567</v>
+        <v>2086222</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="F47" s="2">
-        <v>11110</v>
+        <v>21300</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H47" s="9">
-        <v>46171.679803240739</v>
+        <v>41861.485277777778</v>
       </c>
       <c r="I47" s="8">
-        <v>19.5</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
         <v>44</v>
       </c>
       <c r="B48" s="2">
-        <v>9781529448665</v>
+        <v>9781984806758</v>
       </c>
       <c r="C48">
-        <v>2002674</v>
+        <v>1468146</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F48" s="2">
-        <v>11200</v>
+        <v>11110</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H48" s="9">
-        <v>46181.718912037039</v>
+        <v>44319.960902777777</v>
       </c>
       <c r="I48" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="2">
         <v>45</v>
       </c>
       <c r="B49" s="2">
-        <v>9781250420466</v>
+        <v>9798217376872</v>
       </c>
       <c r="C49">
-        <v>3170642</v>
+        <v>2089633</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F49" s="2">
-        <v>24810</v>
+        <v>21110</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H49" s="9">
-        <v>45888.819212962961</v>
+        <v>46128.731192129628</v>
       </c>
       <c r="I49" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <v>46</v>
       </c>
       <c r="B50" s="2">
-        <v>9781784874872</v>
+        <v>9780349437057</v>
       </c>
       <c r="C50">
-        <v>2655079</v>
+        <v>2986283</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F50" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H50" s="9">
-        <v>43280.388252314813</v>
+        <v>45607.809606481482</v>
       </c>
       <c r="I50" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="2">
         <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>9780349132600</v>
+        <v>9781401308773</v>
       </c>
       <c r="C51">
-        <v>2992625</v>
+        <v>9071202</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F51" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H51" s="9">
-        <v>45133.959421296298</v>
+        <v>38954.985474537039</v>
       </c>
       <c r="I51" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="2">
         <v>48</v>
       </c>
       <c r="B52" s="2">
-        <v>9781529155464</v>
+        <v>9781638932468</v>
       </c>
       <c r="C52">
-        <v>2110248</v>
+        <v>3106066</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F52" s="2">
-        <v>27430</v>
+        <v>11110</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="H52" s="9">
-        <v>46183.741782407407</v>
+        <v>45532.786504629628</v>
       </c>
       <c r="I52" s="8">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="2">
         <v>49</v>
       </c>
       <c r="B53" s="2">
-        <v>9781804996843</v>
+        <v>9780385403689</v>
       </c>
       <c r="C53">
-        <v>1854887</v>
+        <v>2328623</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F53" s="2">
-        <v>21110</v>
+        <v>15970</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="H53" s="9">
-        <v>46183.820787037039</v>
+        <v>40024.449259259258</v>
       </c>
       <c r="I53" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="2">
         <v>50</v>
       </c>
       <c r="B54" s="2">
-        <v>9780241796917</v>
+        <v>9781398536517</v>
       </c>
       <c r="C54">
-        <v>1786962</v>
+        <v>3048977</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="F54" s="2">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H54" s="9">
-        <v>46147.746631944443</v>
+        <v>45385.882627314815</v>
       </c>
       <c r="I54" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="2">
         <v>51</v>
       </c>
       <c r="B55" s="2">
-        <v>9780349446028</v>
+        <v>9781408728512</v>
       </c>
       <c r="C55">
-        <v>1853120</v>
+        <v>2979423</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H55" s="9">
-        <v>46164.404398148145</v>
+        <v>45062.942291666666</v>
       </c>
       <c r="I55" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="2">
         <v>52</v>
       </c>
       <c r="B56" s="2">
-        <v>9781399622752</v>
+        <v>9781804999677</v>
       </c>
       <c r="C56">
-        <v>3123749</v>
+        <v>2100314</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="F56" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H56" s="9">
-        <v>45820.798414351855</v>
+        <v>46230.887673611112</v>
       </c>
       <c r="I56" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="2">
         <v>53</v>
       </c>
       <c r="B57" s="2">
-        <v>9781804962435</v>
+        <v>9781974765010</v>
       </c>
       <c r="C57">
-        <v>2039605</v>
+        <v>2153502</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F57" s="2">
-        <v>22920</v>
+        <v>21800</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="H57" s="9">
-        <v>45983.27784722222</v>
+        <v>46206.719583333332</v>
       </c>
       <c r="I57" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="2">
-        <v>9780141185071</v>
+        <v>9780141036144</v>
       </c>
       <c r="C58">
-        <v>2416808</v>
+        <v>6720331</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="2">
         <v>21110</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="9">
-        <v>36854.40152777778</v>
+        <v>39638.306006944447</v>
       </c>
       <c r="I58" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="2">
         <v>55</v>
       </c>
       <c r="B59" s="2">
-        <v>9780349437057</v>
+        <v>9781399633871</v>
       </c>
       <c r="C59">
-        <v>2986283</v>
+        <v>1814940</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F59" s="2">
-        <v>21300</v>
+        <v>22500</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H59" s="9">
-        <v>45607.809606481482</v>
+        <v>45902.209224537037</v>
       </c>
       <c r="I59" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="2">
         <v>56</v>
       </c>
       <c r="B60" s="2">
-        <v>9780702340574</v>
+        <v>9781250762481</v>
       </c>
       <c r="C60">
-        <v>3094787</v>
+        <v>2479514</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="F60" s="2">
-        <v>12500</v>
+        <v>21200</v>
       </c>
       <c r="G60" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" s="9">
+        <v>43850.469004629631</v>
+      </c>
+      <c r="I60" s="8">
         <v>10</v>
       </c>
-      <c r="H60" s="9">
-[...6 lines deleted...]
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="2">
         <v>57</v>
       </c>
       <c r="B61" s="2">
-        <v>9780349440897</v>
+        <v>9781399624046</v>
       </c>
       <c r="C61">
-        <v>3022760</v>
+        <v>1850296</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F61" s="2">
         <v>21110</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="9">
-        <v>45244.58792824074</v>
+        <v>46090.885370370372</v>
       </c>
       <c r="I61" s="8">
         <v>14.5</v>
       </c>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="2">
         <v>58</v>
       </c>
       <c r="B62" s="2">
-        <v>9781911746133</v>
+        <v>9780241813799</v>
       </c>
       <c r="C62">
-        <v>3185468</v>
+        <v>1819550</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F62" s="2">
         <v>21110</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="9">
-        <v>45890.901504629626</v>
+        <v>46135.819039351853</v>
       </c>
       <c r="I62" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="2">
         <v>59</v>
       </c>
       <c r="B63" s="2">
-        <v>9781464219177</v>
+        <v>9780099549482</v>
       </c>
       <c r="C63">
-        <v>1851080</v>
+        <v>5225795</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F63" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H63" s="9">
-        <v>46183.806296296294</v>
+        <v>40340.885983796295</v>
       </c>
       <c r="I63" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="2">
         <v>60</v>
       </c>
       <c r="B64" s="2">
-        <v>9781399751933</v>
+        <v>9781464221408</v>
       </c>
       <c r="C64">
-        <v>2041956</v>
+        <v>3067905</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="E64" s="11" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F64" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H64" s="9">
-        <v>45968.863506944443</v>
+        <v>45569.896192129629</v>
       </c>
       <c r="I64" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="2">
         <v>61</v>
       </c>
       <c r="B65" s="2">
-        <v>9781668068144</v>
+        <v>9781037201554</v>
       </c>
       <c r="C65">
-        <v>2012702</v>
+        <v>2100784</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F65" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H65" s="9">
-        <v>46182.457986111112</v>
+        <v>46224.675717592596</v>
       </c>
       <c r="I65" s="8">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="2">
         <v>62</v>
       </c>
       <c r="B66" s="2">
-        <v>9781837265527</v>
+        <v>9781529936124</v>
       </c>
       <c r="C66">
-        <v>2090159</v>
+        <v>1853937</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F66" s="2">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="H66" s="9">
-        <v>46144.552210648151</v>
+        <v>46035.156898148147</v>
       </c>
       <c r="I66" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="2">
         <v>63</v>
       </c>
       <c r="B67" s="2">
-        <v>9798217376872</v>
+        <v>9781464266485</v>
       </c>
       <c r="C67">
-        <v>2089633</v>
+        <v>1850997</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F67" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H67" s="9">
-        <v>46128.731192129628</v>
+        <v>46044.808657407404</v>
       </c>
       <c r="I67" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="2">
         <v>64</v>
       </c>
       <c r="B68" s="2">
-        <v>9780008761479</v>
+        <v>9781464221361</v>
       </c>
       <c r="C68">
-        <v>1717790</v>
+        <v>3012368</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F68" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H68" s="9">
-        <v>46139.745370370372</v>
+        <v>45255.654421296298</v>
       </c>
       <c r="I68" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="2">
         <v>65</v>
       </c>
       <c r="B69" s="2">
-        <v>9781408728512</v>
+        <v>9781405293181</v>
       </c>
       <c r="C69">
-        <v>2979423</v>
+        <v>2034782</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F69" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H69" s="9">
-        <v>45062.942291666666</v>
+        <v>43567.942002314812</v>
       </c>
       <c r="I69" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="2">
         <v>66</v>
       </c>
       <c r="B70" s="2">
-        <v>9781984806758</v>
+        <v>9780099470434</v>
       </c>
       <c r="C70">
-        <v>1468146</v>
+        <v>9991590</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F70" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="9">
-        <v>44319.960902777777</v>
+        <v>38065.59479166667</v>
       </c>
       <c r="I70" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="2">
         <v>67</v>
       </c>
       <c r="B71" s="2">
-        <v>9781398728561</v>
+        <v>9781510105737</v>
       </c>
       <c r="C71">
-        <v>1846744</v>
+        <v>2101300</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>57</v>
+        <v>119</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="F71" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H71" s="9">
-        <v>45960.663240740738</v>
+        <v>46206.785868055558</v>
       </c>
       <c r="I71" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="2">
         <v>68</v>
       </c>
       <c r="B72" s="2">
-        <v>9781803513898</v>
+        <v>9781911746133</v>
       </c>
       <c r="C72">
-        <v>1773453</v>
+        <v>3185468</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
       <c r="F72" s="2">
         <v>21110</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="9">
-        <v>46091.331018518518</v>
+        <v>45890.901504629626</v>
       </c>
       <c r="I72" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="2">
         <v>69</v>
       </c>
       <c r="B73" s="2">
-        <v>9780593955970</v>
+        <v>9781472289094</v>
       </c>
       <c r="C73">
-        <v>3152466</v>
+        <v>1860224</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="F73" s="2">
-        <v>11300</v>
+        <v>11110</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H73" s="9">
-        <v>45726.877384259256</v>
+        <v>46195.44091435185</v>
       </c>
       <c r="I73" s="8">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="2">
         <v>70</v>
       </c>
       <c r="B74" s="2">
-        <v>9781399744379</v>
+        <v>9780593652886</v>
       </c>
       <c r="C74">
-        <v>2065548</v>
+        <v>2936723</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F74" s="2">
-        <v>21200</v>
+        <v>14810</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H74" s="9">
-        <v>46168.647905092592</v>
+        <v>44949.665937500002</v>
       </c>
       <c r="I74" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="2">
         <v>71</v>
       </c>
       <c r="B75" s="2">
-        <v>9780241816240</v>
+        <v>9781444986587</v>
       </c>
       <c r="C75">
-        <v>2022854</v>
+        <v>2171930</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>59</v>
+        <v>120</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="F75" s="2">
-        <v>11300</v>
+        <v>82950</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H75" s="9">
-        <v>45982.845069444447</v>
+        <v>46199.786099537036</v>
       </c>
       <c r="I75" s="8">
-        <v>27.5</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="2">
         <v>72</v>
       </c>
       <c r="B76" s="2">
-        <v>9780063204164</v>
+        <v>9781406358780</v>
       </c>
       <c r="C76">
-        <v>3111115</v>
+        <v>2093373</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="F76" s="2">
-        <v>11110</v>
+        <v>12100</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="H76" s="9">
-        <v>45772.679143518515</v>
+        <v>41901.42597222222</v>
       </c>
       <c r="I76" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="2">
         <v>73</v>
       </c>
       <c r="B77" s="2">
-        <v>9780593724460</v>
+        <v>9780099547952</v>
       </c>
       <c r="C77">
-        <v>2970533</v>
+        <v>5667380</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F77" s="2">
-        <v>11300</v>
+        <v>25970</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="H77" s="9">
-        <v>45208.745983796296</v>
+        <v>40324.820300925923</v>
       </c>
       <c r="I77" s="8">
-        <v>38.5</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="2">
         <v>74</v>
       </c>
       <c r="B78" s="2">
-        <v>9780241808955</v>
+        <v>9780593189641</v>
       </c>
       <c r="C78">
-        <v>2077038</v>
+        <v>2795714</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>43</v>
+        <v>124</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F78" s="2">
-        <v>24230</v>
+        <v>17850</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>44</v>
+        <v>125</v>
       </c>
       <c r="H78" s="9">
-        <v>46036.742002314815</v>
+        <v>44482.582743055558</v>
       </c>
       <c r="I78" s="8">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24.5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="2">
         <v>75</v>
       </c>
       <c r="B79" s="2">
-        <v>9780345409874</v>
+        <v>9781398553590</v>
       </c>
       <c r="C79">
-        <v>2029030</v>
+        <v>2103256</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F79" s="2">
-        <v>24720</v>
+        <v>22500</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="H79" s="9">
-        <v>36857.71533564815</v>
+        <v>46219.699363425927</v>
       </c>
       <c r="I79" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="2">
         <v>76</v>
       </c>
       <c r="B80" s="2">
-        <v>9781399634038</v>
+        <v>9780349440439</v>
       </c>
       <c r="C80">
-        <v>2145351</v>
+        <v>3098072</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F80" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H80" s="9">
-        <v>46168.64806712963</v>
+        <v>46206.620833333334</v>
       </c>
       <c r="I80" s="8">
-        <v>21.5</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="2">
         <v>77</v>
       </c>
       <c r="B81" s="2">
-        <v>9781250762481</v>
+        <v>9781405977029</v>
       </c>
       <c r="C81">
-        <v>2479514</v>
+        <v>2109695</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F81" s="2">
         <v>21200</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H81" s="9">
-        <v>43850.469004629631</v>
+        <v>46144.697858796295</v>
       </c>
       <c r="I81" s="8">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="2">
         <v>78</v>
       </c>
       <c r="B82" s="2">
-        <v>9781405293181</v>
+        <v>9780241764220</v>
       </c>
       <c r="C82">
-        <v>2034782</v>
+        <v>3138091</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F82" s="2">
-        <v>22500</v>
+        <v>24230</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="H82" s="9">
-        <v>43567.942002314812</v>
+        <v>45729.921261574076</v>
       </c>
       <c r="I82" s="8">
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" s="2">
         <v>79</v>
       </c>
       <c r="B83" s="2">
-        <v>9781464260124</v>
+        <v>9781526605399</v>
       </c>
       <c r="C83">
-        <v>1645528</v>
+        <v>2596569</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>41</v>
+        <v>130</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F83" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H83" s="9">
-        <v>45905.678576388891</v>
+        <v>44001.470266203702</v>
       </c>
       <c r="I83" s="8">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A84" s="2">
         <v>80</v>
       </c>
       <c r="B84" s="2">
-        <v>9781464221408</v>
+        <v>9781760630737</v>
       </c>
       <c r="C84">
-        <v>3067905</v>
+        <v>2660592</v>
       </c>
       <c r="D84" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E84" s="11" t="s">
         <v>132</v>
       </c>
-      <c r="E84" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="2">
-        <v>21200</v>
+        <v>24810</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H84" s="9">
-        <v>45569.896192129629</v>
+        <v>43419.971087962964</v>
       </c>
       <c r="I84" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" s="2">
         <v>81</v>
       </c>
       <c r="B85" s="2">
-        <v>9780349446561</v>
+        <v>9780345409874</v>
       </c>
       <c r="C85">
-        <v>1853325</v>
+        <v>2029030</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>133</v>
+        <v>91</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F85" s="2">
-        <v>21110</v>
+        <v>24720</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>9</v>
+        <v>92</v>
       </c>
       <c r="H85" s="9">
-        <v>46174.791435185187</v>
+        <v>36857.71533564815</v>
       </c>
       <c r="I85" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" s="2">
         <v>82</v>
       </c>
       <c r="B86" s="2">
-        <v>9781526648587</v>
+        <v>9781804955871</v>
       </c>
       <c r="C86">
-        <v>1765817</v>
+        <v>3122225</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F86" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H86" s="9">
-        <v>46164.476203703707</v>
+        <v>45614.706458333334</v>
       </c>
       <c r="I86" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A87" s="2">
         <v>83</v>
       </c>
       <c r="B87" s="2">
-        <v>9781399753852</v>
+        <v>9780141036137</v>
       </c>
       <c r="C87">
-        <v>1859447</v>
+        <v>6670385</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F87" s="2">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="H87" s="9">
-        <v>46135.754432870373</v>
+        <v>39645.655405092592</v>
       </c>
       <c r="I87" s="8">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" s="2">
         <v>84</v>
       </c>
       <c r="B88" s="2">
-        <v>9781464265594</v>
+        <v>9781464260124</v>
       </c>
       <c r="C88">
-        <v>1889389</v>
+        <v>1645528</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E88" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F88" s="2">
         <v>21110</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="9">
-        <v>46121.937372685185</v>
+        <v>45905.678576388891</v>
       </c>
       <c r="I88" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" s="2">
         <v>85</v>
       </c>
       <c r="B89" s="2">
-        <v>9780349442846</v>
+        <v>9781786892737</v>
       </c>
       <c r="C89">
-        <v>1853031</v>
+        <v>1560093</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="F89" s="2">
         <v>21110</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="9">
-        <v>46090.818842592591</v>
+        <v>44244.343182870369</v>
       </c>
       <c r="I89" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" s="2">
         <v>86</v>
       </c>
       <c r="B90" s="2">
-        <v>9781037206498</v>
+        <v>9780241808979</v>
       </c>
       <c r="C90">
-        <v>2066594</v>
+        <v>2077036</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="E90" s="11" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F90" s="2">
-        <v>11110</v>
+        <v>24230</v>
       </c>
       <c r="G90" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H90" s="9">
+        <v>46036.72388888889</v>
+      </c>
+      <c r="I90" s="8">
         <v>9</v>
       </c>
-      <c r="H90" s="9">
-[...6 lines deleted...]
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" s="2">
         <v>87</v>
       </c>
       <c r="B91" s="2">
-        <v>9781728270111</v>
+        <v>9780349446028</v>
       </c>
       <c r="C91">
-        <v>3137913</v>
+        <v>1853120</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F91" s="2">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H91" s="9">
-        <v>45322.602731481478</v>
+        <v>46164.404398148145</v>
       </c>
       <c r="I91" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" s="2">
         <v>88</v>
       </c>
       <c r="B92" s="2">
-        <v>9781405965439</v>
+        <v>9798217186488</v>
       </c>
       <c r="C92">
-        <v>3103760</v>
+        <v>2164425</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F92" s="2">
-        <v>21110</v>
+        <v>24250</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="H92" s="9">
-        <v>45777.718206018515</v>
+        <v>46209.517245370371</v>
       </c>
       <c r="I92" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" s="2">
         <v>89</v>
       </c>
       <c r="B93" s="2">
-        <v>9781399624046</v>
+        <v>9780571081783</v>
       </c>
       <c r="C93">
-        <v>1850296</v>
+        <v>2355760</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>55</v>
+        <v>136</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
       <c r="F93" s="2">
         <v>21110</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="9">
-        <v>46090.885370370372</v>
+        <v>36857.871898148151</v>
       </c>
       <c r="I93" s="8">
         <v>13.5</v>
       </c>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" s="2">
         <v>90</v>
       </c>
       <c r="B94" s="2">
-        <v>9798888776438</v>
+        <v>9780099477464</v>
       </c>
       <c r="C94">
-        <v>2091899</v>
+        <v>3957896</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F94" s="2">
-        <v>11800</v>
+        <v>21300</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="H94" s="9">
-        <v>46013.825960648152</v>
+        <v>38237.600787037038</v>
       </c>
       <c r="I94" s="8">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" s="2">
         <v>91</v>
       </c>
       <c r="B95" s="2">
-        <v>9780356522982</v>
+        <v>9780241663950</v>
       </c>
       <c r="C95">
-        <v>1853112</v>
+        <v>2041232</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F95" s="2">
-        <v>21300</v>
+        <v>25320</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="H95" s="9">
-        <v>46142.671122685184</v>
+        <v>46147.890914351854</v>
       </c>
       <c r="I95" s="8">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" s="2">
         <v>92</v>
       </c>
       <c r="B96" s="2">
-        <v>9781464221361</v>
+        <v>9781399633888</v>
       </c>
       <c r="C96">
-        <v>3012368</v>
+        <v>1814958</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F96" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H96" s="9">
-        <v>45255.654421296298</v>
+        <v>45911.054814814815</v>
       </c>
       <c r="I96" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" s="2">
         <v>93</v>
       </c>
       <c r="B97" s="2">
-        <v>9798217190065</v>
+        <v>9781529074932</v>
       </c>
       <c r="C97">
-        <v>2087666</v>
+        <v>2840369</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>76</v>
+        <v>142</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="F97" s="2">
-        <v>11300</v>
+        <v>12100</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="H97" s="9">
-        <v>46153.620925925927</v>
+        <v>44587.548518518517</v>
       </c>
       <c r="I97" s="8">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" s="2">
         <v>94</v>
       </c>
       <c r="B98" s="2">
-        <v>9781250259530</v>
+        <v>9780593418574</v>
       </c>
       <c r="C98">
-        <v>2799628</v>
+        <v>3069666</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F98" s="2">
-        <v>12500</v>
+        <v>17850</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="H98" s="9">
-        <v>44476.792199074072</v>
+        <v>44881.42392361111</v>
       </c>
       <c r="I98" s="8">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+        <v>21.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" s="2">
         <v>95</v>
       </c>
       <c r="B99" s="2">
-        <v>9780141036144</v>
+        <v>9781837267378</v>
       </c>
       <c r="C99">
-        <v>6720331</v>
+        <v>2101160</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>48</v>
+        <v>145</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F99" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="9">
-        <v>39638.306006944447</v>
+        <v>46174.828472222223</v>
       </c>
       <c r="I99" s="8">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" s="2">
         <v>96</v>
       </c>
       <c r="B100" s="2">
-        <v>9781368101103</v>
+        <v>9781405978477</v>
       </c>
       <c r="C100">
-        <v>2087541</v>
+        <v>1787136</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F100" s="2">
-        <v>22500</v>
+        <v>21600</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="H100" s="9">
-        <v>46192.429826388892</v>
+        <v>46174.840289351851</v>
       </c>
       <c r="I100" s="8">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" s="2">
         <v>97</v>
       </c>
       <c r="B101" s="2">
-        <v>9781787706156</v>
+        <v>9780349436418</v>
       </c>
       <c r="C101">
-        <v>2164839</v>
+        <v>1853082</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="F101" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="9">
-        <v>46050.75372685185</v>
+        <v>46129.723692129628</v>
       </c>
       <c r="I101" s="8">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" s="2">
         <v>98</v>
       </c>
       <c r="B102" s="2">
-        <v>9781405974738</v>
+        <v>9780241829820</v>
       </c>
       <c r="C102">
-        <v>1787004</v>
+        <v>2090150</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>69</v>
+        <v>147</v>
       </c>
       <c r="E102" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H102" s="9">
-        <v>46147.83394675926</v>
+        <v>46083.657962962963</v>
       </c>
       <c r="I102" s="8">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" s="2">
         <v>99</v>
       </c>
       <c r="B103" s="2">
-        <v>9780375703768</v>
+        <v>9780141324906</v>
       </c>
       <c r="C103">
-        <v>4227328</v>
+        <v>2106892</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F103" s="2">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H103" s="9">
-        <v>38079.5309837963</v>
+        <v>39623.888865740744</v>
       </c>
       <c r="I103" s="8">
-        <v>31.5</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" s="2">
         <v>100</v>
       </c>
       <c r="B104" s="2">
-        <v>9780241808979</v>
+        <v>9780316769488</v>
       </c>
       <c r="C104" s="2">
-        <v>2077036</v>
+        <v>8513392</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>45</v>
+        <v>149</v>
       </c>
       <c r="E104" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="F104" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="H104" s="9">
-        <v>46036.72388888889</v>
+        <v>36861.881423611114</v>
       </c>
       <c r="I104" s="8">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -5014,74 +5032,74 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E111486-5A27-4615-AE35-85D094AAC6FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>