--- v4 (2026-08-15)
+++ v5 (2026-09-05)
@@ -6,87 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{7B4F1E09-B1A1-48BC-BF9C-5C6B75ED3F4C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CE6CAD3C-224C-48CE-9605-C6E79BD1F1EB}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{98503A02-D942-4E55-9360-76BCAFC05316}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD00096E-1570-4A7F-BB79-DAD2C0FBC3DD}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Top100" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Top100'!$A$1:$I$104</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Top100'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="144">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
@@ -161,381 +161,363 @@
   <si>
     <t>Atwood, M: Handmaid's Tale</t>
   </si>
   <si>
     <t>Espach, A: Wedding People</t>
   </si>
   <si>
     <t>Macmillan USA</t>
   </si>
   <si>
     <t>Dostoyevsky, F: White Nights</t>
   </si>
   <si>
     <t>Politics/Society/Labour</t>
   </si>
   <si>
     <t>Rubin, R: Creative Act</t>
   </si>
   <si>
     <t>Canongate Books Ltd.</t>
   </si>
   <si>
     <t>Weir, A: Project Hail Mary</t>
   </si>
   <si>
-    <t>Moronova, K: Leave Me Behind</t>
-[...4 lines deleted...]
-  <si>
     <t>Coco Wyo: Cozy Friends</t>
   </si>
   <si>
     <t>Hobby/Recreation/Nature</t>
   </si>
   <si>
     <t>Coco Wyo: Girl Moments</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Crawler Carl</t>
   </si>
   <si>
     <t>King, L: Heart the Lover</t>
   </si>
   <si>
     <t>Orwell, G: Nineteen Eighty-Four</t>
   </si>
   <si>
     <t>Transworld Publ. Ltd UK</t>
   </si>
   <si>
     <t>Dinniman, M: Carl's Doomsday Scenario</t>
   </si>
   <si>
     <t>Hodder And Stoughton Ltd.</t>
   </si>
   <si>
     <t>Coco Wyo: Cozy Cuties</t>
   </si>
   <si>
     <t>Garand, M: Murdoku</t>
   </si>
   <si>
-    <t>Knapp, F: Names</t>
-[...1 lines deleted...]
-  <si>
     <t>Kent, R: Kiss the Villain</t>
   </si>
   <si>
     <t>Dinniman, M: Dungeon Anarchist's Cookbook</t>
   </si>
   <si>
     <t>Reid, T: Atmosphere</t>
   </si>
   <si>
     <t>Burke, C: Yesteryear</t>
   </si>
   <si>
-    <t>Rowling, J: Harry Potter 1/Philosopher's Stone</t>
-[...1 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
-    <t>Silver, E: Fever Dream</t>
-[...1 lines deleted...]
-  <si>
     <t>Burden, B: Strangers</t>
   </si>
   <si>
-    <t>Fortune, C: Our Perfect Storm</t>
-[...1 lines deleted...]
-  <si>
     <t>Haig, M: Midnight Train</t>
   </si>
   <si>
     <t>Stockett, K: Calamity Club</t>
   </si>
   <si>
     <t>Erikson, T: Surrounded by Idiots Revised &amp; Expanded Edition</t>
   </si>
   <si>
     <t>Kennedy, E: Deal</t>
   </si>
   <si>
     <t>McFadden, F: Divorce</t>
   </si>
   <si>
     <t>Painter, L: Better Than the Movies</t>
   </si>
   <si>
     <t>Simon + Schuster UK</t>
   </si>
   <si>
     <t>Kennedy, E: Mistake</t>
   </si>
   <si>
     <t>Hachette Book Group USA</t>
   </si>
   <si>
     <t>Steinbeck, J: East of Eden</t>
   </si>
   <si>
-    <t>Cartoons/Comics</t>
-[...4 lines deleted...]
-  <si>
     <t>Garand, M: Murdoku Volume 2: Back in Time</t>
   </si>
   <si>
     <t>Kennedy, E: Score</t>
   </si>
   <si>
-    <t>Fortune, C: Every Summer After</t>
-[...10 lines deleted...]
-  <si>
     <t>Evans, V: Correspondent</t>
   </si>
   <si>
-    <t>O'Farrell, M: Land</t>
-[...7 lines deleted...]
-  <si>
     <t>Haig, M: Midnight Library</t>
   </si>
   <si>
-    <t>Roy, A: Mother Mary Comes To Me</t>
-[...4 lines deleted...]
-  <si>
     <t>Scholastic Ltd.</t>
   </si>
   <si>
-    <t>Kennedy, E: Legacy</t>
-[...4 lines deleted...]
-  <si>
     <t>Dinniman, M: Gate of the Feral Gods</t>
   </si>
   <si>
-    <t>Estés, C: Women Who Run with the Wolves</t>
-[...4 lines deleted...]
-  <si>
     <t>Jackson, H: Good Girl's Guide to Murder</t>
   </si>
   <si>
-    <t>McFadden, F: Boyfriend</t>
-[...1 lines deleted...]
-  <si>
     <t>Lally, M: That's Not My Name</t>
   </si>
   <si>
-    <t>Fortune, C: One Golden Summer</t>
-[...1 lines deleted...]
-  <si>
     <t>McFadden, F: Never Lie</t>
   </si>
   <si>
-    <t>Just the Best Top 100 • August 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Oseman, A: Heartstopper Volume 6</t>
   </si>
   <si>
     <t>Hachette Children's  Book</t>
   </si>
   <si>
     <t>Collins, S: Sunrise on the Reaping PB</t>
   </si>
   <si>
-    <t>Giuffre, V: Nobody's Girl</t>
-[...1 lines deleted...]
-  <si>
     <t>Kent, R: Tempting Venom</t>
   </si>
   <si>
     <t>Albom, M: Tuesdays with Morrie</t>
   </si>
   <si>
     <t>Homer: Odyssey</t>
   </si>
   <si>
     <t>Norton &amp; Company</t>
   </si>
   <si>
     <t>Lyrics/Poetry/Essays/Speeches</t>
   </si>
   <si>
-    <t>Coco Wyo: Cozy Days</t>
-[...1 lines deleted...]
-  <si>
     <t>Yarros, R: Onyx Storm</t>
   </si>
   <si>
-    <t>Brown, P: Red Rising</t>
-[...1 lines deleted...]
-  <si>
     <t>Carlton, H: Haunting Adeline</t>
   </si>
   <si>
-    <t>Jackson, M: Dancing the Dream</t>
-[...1 lines deleted...]
-  <si>
     <t>Maehrer, H: Adversary to the Villain</t>
   </si>
   <si>
-    <t>Ise, K: Destroy All Humans. They Can't Be Regenerated. A Mag</t>
-[...1 lines deleted...]
-  <si>
     <t>Garber, S: Once Upon a Broken Heart</t>
   </si>
   <si>
     <t>Lee, H: To Kill a Mockingbird/65th Anniversary Ed.</t>
   </si>
   <si>
-    <t>Khabra, B: Embrace</t>
-[...19 lines deleted...]
-  <si>
     <t>Clear, J: Atomic Habits</t>
   </si>
   <si>
     <t>Economics</t>
   </si>
   <si>
-    <t>Roberts, L: Fearful</t>
-[...10 lines deleted...]
-  <si>
     <t>Maas, S: Court of Thorns and Roses/Adult Ed.</t>
   </si>
   <si>
     <t>Kishimi, I: Courage To Be Disliked</t>
   </si>
   <si>
     <t>Atlantic Books</t>
   </si>
   <si>
-    <t>Kent, R: God of Malice</t>
-[...1 lines deleted...]
-  <si>
     <t>Orwell, G: Animal Farm</t>
   </si>
   <si>
-    <t>Summer, J: Cozy Life</t>
-[...1 lines deleted...]
-  <si>
     <t>Plath, S: Bell Jar</t>
   </si>
   <si>
     <t>Faber And Faber Ltd.</t>
   </si>
   <si>
     <t>Huxley, A: Brave New World</t>
   </si>
   <si>
-    <t>Smith, J: Open When...</t>
-[...4 lines deleted...]
-  <si>
     <t>Garber, S: Ballad of Never After</t>
   </si>
   <si>
-    <t>Campbell, R: Dear Zoo</t>
-[...13 lines deleted...]
-  <si>
     <t>Dinniman, M: Butcher's Masquerade</t>
   </si>
   <si>
-    <t>Kinney, J: Diary of a Wimpy Kid 1</t>
-[...2 lines deleted...]
-    <t>Salinger, J: Catcher in the Rye</t>
+    <t>Just the Best Top 100 • September 2026</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Legacy (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Kennedy, E: Goal (Collector's Edition)</t>
+  </si>
+  <si>
+    <t>Bright, A: Wings of Reverie</t>
+  </si>
+  <si>
+    <t>McFadden, F: Brain Damage</t>
+  </si>
+  <si>
+    <t>Antiquarian Sticker Book</t>
+  </si>
+  <si>
+    <t>Coco Wyo: Cozy Capybara</t>
+  </si>
+  <si>
+    <t>Harris, R: Agrippa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wyo, C: Coco Wyo: Cozy Countdown - An Advent Colouring Book </t>
+  </si>
+  <si>
+    <t>McFadden, F: Death Row</t>
+  </si>
+  <si>
+    <t>Durán, G: Nerd Reich</t>
+  </si>
+  <si>
+    <t>Kinney, J: Rowley Jefferson's Awesome Spooky Stories 2</t>
+  </si>
+  <si>
+    <t>Bradbury, R: Fahrenheit 451</t>
+  </si>
+  <si>
+    <t>Brown, P: Red Rising 1</t>
+  </si>
+  <si>
+    <t>Strout, E: Things We Never Say</t>
+  </si>
+  <si>
+    <t>Clarke, S: Piranesi</t>
+  </si>
+  <si>
+    <t>Miller, M: Song of Achilles</t>
+  </si>
+  <si>
+    <t>Adichie, C: Dream Count</t>
+  </si>
+  <si>
+    <t>Dinniman, M: Eye of the Bedlam Bride</t>
+  </si>
+  <si>
+    <t>Zhou, Y: Little Mushroom (Deluxe Hardcover Novel) 1</t>
+  </si>
+  <si>
+    <t>Hoover, C: Verity</t>
+  </si>
+  <si>
+    <t>Carnegie, D: How to Win Friends</t>
+  </si>
+  <si>
+    <t>Cincotti, L: Picking Daisies on Sundays</t>
+  </si>
+  <si>
+    <t>Cash, M: Lost Lambs</t>
+  </si>
+  <si>
+    <t>Kahneman, D: Thinking, Fast and Slow</t>
+  </si>
+  <si>
+    <t>Acemoglu, D: What Happened to Liberal Democracy?</t>
+  </si>
+  <si>
+    <t>Profile Books</t>
+  </si>
+  <si>
+    <t>Meyer, E: Culture Map</t>
+  </si>
+  <si>
+    <t>Qing, T: Ballad of Sword and Wine  (Novel) 8 (Special Ed.)</t>
+  </si>
+  <si>
+    <t>Miller, M: Circe</t>
+  </si>
+  <si>
+    <t>Alderton, D: Everything I Know About Love</t>
+  </si>
+  <si>
+    <t>Bardugo, L: Six of Crows</t>
+  </si>
+  <si>
+    <t>Insight Editions</t>
+  </si>
+  <si>
+    <t>Desai, K: Loneliness of Sonia and Sunny</t>
+  </si>
+  <si>
+    <t>Dinniman, M: This Inevitable Ruin</t>
+  </si>
+  <si>
+    <t>Rooney, S: Normal People</t>
+  </si>
+  <si>
+    <t>Buehlman, C: Between Two Fires</t>
+  </si>
+  <si>
+    <t>Kuang, R: Katabasis</t>
+  </si>
+  <si>
+    <t>Painter, L: Nothing Like the Movies</t>
+  </si>
+  <si>
+    <t>Lerner, B: Transcription</t>
+  </si>
+  <si>
+    <t>Granta Publications</t>
+  </si>
+  <si>
+    <t>Tomforde, L: Right Move</t>
+  </si>
+  <si>
+    <t>Haberman, M: Regime Change</t>
+  </si>
+  <si>
+    <t>Aster, A: Starside</t>
+  </si>
+  <si>
+    <t>Moore, L: God of the Woods</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1674,3003 +1656,3003 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="52.88671875" style="5" customWidth="1"/>
     <col min="5" max="5" width="24.44140625" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="28.8" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
     </row>
     <row r="4" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
-        <v>9781444974881</v>
+        <v>9781464244827</v>
       </c>
       <c r="C5">
-        <v>2003202</v>
+        <v>2095115</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>100</v>
+        <v>23</v>
       </c>
       <c r="F5" s="2">
-        <v>12500</v>
+        <v>11110</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H5" s="9">
-        <v>46195.355196759258</v>
+        <v>46234.796412037038</v>
       </c>
       <c r="I5" s="8">
-        <v>19.5</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
-        <v>9780593820254</v>
+        <v>9780702349072</v>
       </c>
       <c r="C6">
-        <v>2073225</v>
+        <v>2104452</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="F6" s="2">
-        <v>11300</v>
+        <v>22500</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H6" s="9">
-        <v>46011.467442129629</v>
+        <v>46227.825682870367</v>
       </c>
       <c r="I6" s="8">
-        <v>20.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
-        <v>9780702349072</v>
+        <v>9780593820254</v>
       </c>
       <c r="C7">
-        <v>2104452</v>
+        <v>2073225</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H7" s="9">
-        <v>46227.825682870367</v>
+        <v>46011.467442129629</v>
       </c>
       <c r="I7" s="8">
-        <v>13.5</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
-        <v>9780241764206</v>
+        <v>9781454961802</v>
       </c>
       <c r="C8">
-        <v>3138088</v>
+        <v>2121919</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="F8" s="2">
-        <v>24230</v>
+        <v>14250</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H8" s="9">
-        <v>45701.532060185185</v>
+        <v>46181.503680555557</v>
       </c>
       <c r="I8" s="8">
-        <v>9</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
-        <v>9780349440859</v>
+        <v>9781464244810</v>
       </c>
       <c r="C9">
-        <v>3022756</v>
+        <v>2095112</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F9" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="9">
-        <v>45244.321446759262</v>
+        <v>46234.802499999998</v>
       </c>
       <c r="I9" s="8">
-        <v>14.5</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
-        <v>9781529111798</v>
+        <v>9780736448734</v>
       </c>
       <c r="C10">
-        <v>1686445</v>
+        <v>2104974</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="E10" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F10" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H10" s="9">
-        <v>43622.480613425927</v>
+        <v>46237.757222222222</v>
       </c>
       <c r="I10" s="8">
-        <v>13.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
-        <v>9780593955970</v>
+        <v>9781454961796</v>
       </c>
       <c r="C11">
-        <v>3152466</v>
+        <v>2155495</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="F11" s="2">
-        <v>11300</v>
+        <v>24250</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H11" s="9">
-        <v>45726.877384259256</v>
+        <v>46036.268194444441</v>
       </c>
       <c r="I11" s="8">
-        <v>29.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
-        <v>9780349440927</v>
+        <v>9781529111798</v>
       </c>
       <c r="C12">
-        <v>3022758</v>
+        <v>1686445</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F12" s="2">
         <v>21110</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="9">
-        <v>45245.804606481484</v>
+        <v>43622.480613425927</v>
       </c>
       <c r="I12" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
-        <v>9780349440842</v>
+        <v>9780349440927</v>
       </c>
       <c r="C13">
-        <v>3022710</v>
+        <v>3022758</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="2">
         <v>21110</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="9">
-        <v>45251.348275462966</v>
+        <v>45245.804606481484</v>
       </c>
       <c r="I13" s="8">
         <v>14.5</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
-        <v>9780593820285</v>
+        <v>9780241252086</v>
       </c>
       <c r="C14">
-        <v>3167164</v>
+        <v>3182077</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2">
-        <v>11300</v>
+        <v>21110</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H14" s="9">
-        <v>45589.921018518522</v>
+        <v>45096.613240740742</v>
       </c>
       <c r="I14" s="8">
-        <v>29.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
-        <v>9781454961802</v>
+        <v>9780349440842</v>
       </c>
       <c r="C15">
-        <v>2121919</v>
+        <v>3022710</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="F15" s="2">
-        <v>14250</v>
+        <v>21110</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="H15" s="9">
-        <v>46181.503680555557</v>
+        <v>45251.348275462966</v>
       </c>
       <c r="I15" s="8">
-        <v>18.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
-        <v>9780241252086</v>
+        <v>9781464298547</v>
       </c>
       <c r="C16">
-        <v>3182077</v>
+        <v>2101120</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F16" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H16" s="9">
-        <v>45096.613240740742</v>
+        <v>46247.747037037036</v>
       </c>
       <c r="I16" s="8">
-        <v>6.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
         <v>9780141185071</v>
       </c>
       <c r="C17">
         <v>2416808</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="2">
         <v>21110</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="9">
         <v>36854.40152777778</v>
       </c>
       <c r="I17" s="8">
-        <v>17</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
-        <v>9781529157468</v>
+        <v>9780593820285</v>
       </c>
       <c r="C18">
-        <v>2894394</v>
+        <v>3167164</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F18" s="2">
-        <v>21300</v>
+        <v>11300</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
-        <v>44825.804178240738</v>
+        <v>45589.921018518522</v>
       </c>
       <c r="I18" s="8">
-        <v>13.5</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
-        <v>9780008742775</v>
+        <v>9781837265527</v>
       </c>
       <c r="C19">
-        <v>1864912</v>
+        <v>2090159</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F19" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="9">
-        <v>46108.81591435185</v>
+        <v>46144.552210648151</v>
       </c>
       <c r="I19" s="8">
-        <v>19.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
-        <v>9781399622752</v>
+        <v>9781250208149</v>
       </c>
       <c r="C20">
-        <v>3123749</v>
+        <v>3092023</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="E20" s="11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F20" s="2">
-        <v>21110</v>
+        <v>14290</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="H20" s="9">
-        <v>45820.798414351855</v>
+        <v>43901.762696759259</v>
       </c>
       <c r="I20" s="8">
-        <v>14.5</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
-        <v>9780593438534</v>
+        <v>9781405971553</v>
       </c>
       <c r="C21">
-        <v>2880327</v>
+        <v>2081675</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F21" s="2">
         <v>21110</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="9">
-        <v>44727.61954861111</v>
+        <v>46174.791064814817</v>
       </c>
       <c r="I21" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
-        <v>9780241796917</v>
+        <v>9780349440859</v>
       </c>
       <c r="C22">
-        <v>1786962</v>
+        <v>3022756</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F22" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="9">
-        <v>46147.746631944443</v>
+        <v>45244.321446759262</v>
       </c>
       <c r="I22" s="8">
-        <v>20.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
-        <v>9781837262823</v>
+        <v>9781786892737</v>
       </c>
       <c r="C23">
-        <v>2011070</v>
+        <v>1560093</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="9">
-        <v>46168.79478009259</v>
+        <v>44244.343182870369</v>
       </c>
       <c r="I23" s="8">
-        <v>21.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
-        <v>9780804172707</v>
+        <v>9781399622752</v>
       </c>
       <c r="C24">
-        <v>2389210</v>
+        <v>3123749</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E24" s="11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F24" s="2">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="9">
-        <v>42387.337731481479</v>
+        <v>45820.798414351855</v>
       </c>
       <c r="I24" s="8">
-        <v>12.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
-        <v>9780241816233</v>
+        <v>9780241764206</v>
       </c>
       <c r="C25">
-        <v>2098691</v>
+        <v>3138088</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="2">
-        <v>11300</v>
+        <v>24230</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H25" s="9">
-        <v>46230.835081018522</v>
+        <v>45701.532060185185</v>
       </c>
       <c r="I25" s="8">
-        <v>21.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
-        <v>9781464280191</v>
+        <v>9781529157468</v>
       </c>
       <c r="C26">
-        <v>2127074</v>
+        <v>2894394</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F26" s="2">
-        <v>21200</v>
+        <v>21300</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H26" s="9">
-        <v>46157.740567129629</v>
+        <v>44825.804178240738</v>
       </c>
       <c r="I26" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
-        <v>9780593638910</v>
+        <v>9780593955970</v>
       </c>
       <c r="C27">
-        <v>3096064</v>
+        <v>3152466</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="2">
-        <v>11110</v>
+        <v>11300</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H27" s="9">
-        <v>45783.450810185182</v>
+        <v>45726.877384259256</v>
       </c>
       <c r="I27" s="8">
-        <v>13.5</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
-        <v>9781408855652</v>
+        <v>9780241805862</v>
       </c>
       <c r="C28">
-        <v>9842179</v>
+        <v>2115398</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F28" s="2">
-        <v>22500</v>
+        <v>24230</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="H28" s="9">
-        <v>41864.015208333331</v>
+        <v>46234.831030092595</v>
       </c>
       <c r="I28" s="8">
-        <v>11.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
-        <v>9798217009923</v>
+        <v>9781529154429</v>
       </c>
       <c r="C29">
-        <v>2110307</v>
+        <v>2105033</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F29" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H29" s="9">
-        <v>46191.443182870367</v>
+        <v>46252.640138888892</v>
       </c>
       <c r="I29" s="8">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
-        <v>9781405971553</v>
+        <v>9780008742775</v>
       </c>
       <c r="C30">
-        <v>2081675</v>
+        <v>1864912</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F30" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="9">
-        <v>46174.791064814817</v>
+        <v>46108.81591435185</v>
       </c>
       <c r="I30" s="8">
-        <v>13.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
-        <v>9798217209453</v>
+        <v>9780804172707</v>
       </c>
       <c r="C31">
-        <v>2110313</v>
+        <v>2389210</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="F31" s="2">
-        <v>27410</v>
+        <v>11110</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="H31" s="9">
-        <v>46204.466851851852</v>
+        <v>42387.337731481479</v>
       </c>
       <c r="I31" s="8">
-        <v>15.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
-        <v>9781454961796</v>
+        <v>9780241816233</v>
       </c>
       <c r="C32">
-        <v>2155495</v>
+        <v>2098691</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="F32" s="2">
-        <v>24250</v>
+        <v>11300</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H32" s="9">
-        <v>46036.268194444441</v>
+        <v>46230.835081018522</v>
       </c>
       <c r="I32" s="8">
-        <v>18.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
-        <v>9781911746119</v>
+        <v>9780349437019</v>
       </c>
       <c r="C33">
-        <v>2117783</v>
+        <v>2941018</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F33" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H33" s="9">
-        <v>46195.879513888889</v>
+        <v>45366.364340277774</v>
       </c>
       <c r="I33" s="8">
-        <v>14</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
-        <v>9781784874872</v>
+        <v>9780385496490</v>
       </c>
       <c r="C34">
-        <v>2655079</v>
+        <v>5610770</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F34" s="2">
-        <v>21110</v>
+        <v>24810</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H34" s="9">
-        <v>43280.388252314813</v>
+        <v>36823.547662037039</v>
       </c>
       <c r="I34" s="8">
-        <v>11.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
-        <v>9780349437019</v>
+        <v>9780241836507</v>
       </c>
       <c r="C35">
-        <v>2941018</v>
+        <v>2124308</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F35" s="2">
-        <v>21300</v>
+        <v>74230</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H35" s="9">
-        <v>45366.364340277774</v>
+        <v>46259.71503472222</v>
       </c>
       <c r="I35" s="8">
-        <v>14.5</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
-        <v>9780385496490</v>
+        <v>9780349437095</v>
       </c>
       <c r="C36">
-        <v>5610770</v>
+        <v>1853295</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F36" s="2">
-        <v>24810</v>
+        <v>21300</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H36" s="9">
-        <v>36823.547662037039</v>
+        <v>46090.647905092592</v>
       </c>
       <c r="I36" s="8">
-        <v>9.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
-        <v>9781837265527</v>
+        <v>9781408728512</v>
       </c>
       <c r="C37">
-        <v>2090159</v>
+        <v>2979423</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="E37" s="11" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F37" s="2">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H37" s="9">
-        <v>46144.552210648151</v>
+        <v>45062.942291666666</v>
       </c>
       <c r="I37" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
-        <v>9780349132600</v>
+        <v>9781398536517</v>
       </c>
       <c r="C38">
-        <v>2992625</v>
+        <v>3048977</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="F38" s="2">
-        <v>21200</v>
+        <v>22500</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="H38" s="9">
-        <v>45133.959421296298</v>
+        <v>45385.882627314815</v>
       </c>
       <c r="I38" s="8">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
-        <v>9781728270111</v>
+        <v>9798256510398</v>
       </c>
       <c r="C39">
-        <v>3137913</v>
+        <v>2181080</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="2">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H39" s="9">
-        <v>45322.602731481478</v>
+        <v>46259.827557870369</v>
       </c>
       <c r="I39" s="8">
-        <v>11.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
-        <v>9780349440897</v>
+        <v>9781804999677</v>
       </c>
       <c r="C40">
-        <v>3022760</v>
+        <v>2100314</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F40" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H40" s="9">
-        <v>45244.58792824074</v>
+        <v>46230.887673611112</v>
       </c>
       <c r="I40" s="8">
-        <v>14.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="2">
         <v>37</v>
       </c>
       <c r="B41" s="2">
-        <v>9780393356250</v>
+        <v>9781401308773</v>
       </c>
       <c r="C41">
-        <v>2599513</v>
+        <v>9071202</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="F41" s="2">
-        <v>21500</v>
+        <v>21110</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="H41" s="9">
-        <v>43411.554155092592</v>
+        <v>38954.985474537039</v>
       </c>
       <c r="I41" s="8">
-        <v>19.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <v>38</v>
       </c>
       <c r="B42" s="2">
-        <v>9781250420466</v>
+        <v>9781398555938</v>
       </c>
       <c r="C42">
-        <v>3170642</v>
+        <v>2103259</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="F42" s="2">
-        <v>24810</v>
+        <v>17430</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="H42" s="9">
-        <v>45888.819212962961</v>
+        <v>46244.865567129629</v>
       </c>
       <c r="I42" s="8">
-        <v>13.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="2">
         <v>39</v>
       </c>
       <c r="B43" s="2">
-        <v>9780349440873</v>
+        <v>9780241820865</v>
       </c>
       <c r="C43">
-        <v>3022759</v>
+        <v>2098600</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F43" s="2">
-        <v>21110</v>
+        <v>12500</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H43" s="9">
-        <v>45245.686736111114</v>
+        <v>46234.794340277775</v>
       </c>
       <c r="I43" s="8">
-        <v>14.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="2">
         <v>40</v>
       </c>
       <c r="B44" s="2">
-        <v>9780241805831</v>
+        <v>9780349437057</v>
       </c>
       <c r="C44">
-        <v>1720260</v>
+        <v>2986283</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F44" s="2">
-        <v>24230</v>
+        <v>21300</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H44" s="9">
-        <v>45953.862384259257</v>
+        <v>45607.809606481482</v>
       </c>
       <c r="I44" s="8">
-        <v>9</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="2">
         <v>41</v>
       </c>
       <c r="B45" s="2">
-        <v>9780241808955</v>
+        <v>9780099549482</v>
       </c>
       <c r="C45">
-        <v>2077038</v>
+        <v>5225795</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F45" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="H45" s="9">
-        <v>46036.742002314815</v>
+        <v>40340.885983796295</v>
       </c>
       <c r="I45" s="8">
-        <v>9</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
         <v>42</v>
       </c>
       <c r="B46" s="2">
-        <v>9780349437095</v>
+        <v>9781529936124</v>
       </c>
       <c r="C46">
-        <v>1853295</v>
+        <v>1853937</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F46" s="2">
-        <v>21300</v>
+        <v>11600</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H46" s="9">
-        <v>46090.647905092592</v>
+        <v>46035.156898148147</v>
       </c>
       <c r="I46" s="8">
-        <v>14.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="2">
         <v>43</v>
       </c>
       <c r="B47" s="2">
-        <v>9781444758993</v>
+        <v>9780006546061</v>
       </c>
       <c r="C47">
-        <v>2086222</v>
+        <v>6679269</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F47" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H47" s="9">
-        <v>41861.485277777778</v>
+        <v>39704.317245370374</v>
       </c>
       <c r="I47" s="8">
-        <v>14.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
         <v>44</v>
       </c>
       <c r="B48" s="2">
-        <v>9781984806758</v>
+        <v>9780241808955</v>
       </c>
       <c r="C48">
-        <v>1468146</v>
+        <v>2077038</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F48" s="2">
-        <v>11110</v>
+        <v>24230</v>
       </c>
       <c r="G48" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H48" s="9">
+        <v>46036.742002314815</v>
+      </c>
+      <c r="I48" s="8">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>10.5</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="2">
         <v>45</v>
       </c>
       <c r="B49" s="2">
-        <v>9798217376872</v>
+        <v>9780393356250</v>
       </c>
       <c r="C49">
-        <v>2089633</v>
+        <v>2599513</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="F49" s="2">
-        <v>21110</v>
+        <v>21500</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="H49" s="9">
-        <v>46128.731192129628</v>
+        <v>43411.554155092592</v>
       </c>
       <c r="I49" s="8">
-        <v>13.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <v>46</v>
       </c>
       <c r="B50" s="2">
-        <v>9780349437057</v>
+        <v>9781784874872</v>
       </c>
       <c r="C50">
-        <v>2986283</v>
+        <v>2655079</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F50" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H50" s="9">
-        <v>45607.809606481482</v>
+        <v>43280.388252314813</v>
       </c>
       <c r="I50" s="8">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="2">
         <v>47</v>
       </c>
       <c r="B51" s="2">
-        <v>9781401308773</v>
+        <v>9780141036144</v>
       </c>
       <c r="C51">
-        <v>9071202</v>
+        <v>6720331</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F51" s="2">
         <v>21110</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="9">
-        <v>38954.985474537039</v>
+        <v>39638.306006944447</v>
       </c>
       <c r="I51" s="8">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="2">
         <v>48</v>
       </c>
       <c r="B52" s="2">
-        <v>9781638932468</v>
+        <v>9781837262823</v>
       </c>
       <c r="C52">
-        <v>3106066</v>
+        <v>2011070</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>111</v>
+        <v>56</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F52" s="2">
         <v>11110</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="9">
-        <v>45532.786504629628</v>
+        <v>46168.79478009259</v>
       </c>
       <c r="I52" s="8">
-        <v>19.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="2">
         <v>49</v>
       </c>
       <c r="B53" s="2">
-        <v>9780385403689</v>
+        <v>9780241808979</v>
       </c>
       <c r="C53">
-        <v>2328623</v>
+        <v>2077036</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F53" s="2">
-        <v>15970</v>
+        <v>24230</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="H53" s="9">
-        <v>40024.449259259258</v>
+        <v>46036.72388888889</v>
       </c>
       <c r="I53" s="8">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="2">
         <v>50</v>
       </c>
       <c r="B54" s="2">
-        <v>9781398536517</v>
+        <v>9780345539809</v>
       </c>
       <c r="C54">
-        <v>3048977</v>
+        <v>5496276</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F54" s="2">
-        <v>22500</v>
+        <v>11300</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H54" s="9">
-        <v>45385.882627314815</v>
+        <v>41829.759189814817</v>
       </c>
       <c r="I54" s="8">
-        <v>11.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="2">
         <v>51</v>
       </c>
       <c r="B55" s="2">
-        <v>9781408728512</v>
+        <v>9780593189641</v>
       </c>
       <c r="C55">
-        <v>2979423</v>
+        <v>2795714</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>24</v>
+        <v>88</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F55" s="2">
-        <v>21200</v>
+        <v>17850</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="H55" s="9">
-        <v>45062.942291666666</v>
+        <v>44482.582743055558</v>
       </c>
       <c r="I55" s="8">
-        <v>14.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="2">
         <v>52</v>
       </c>
       <c r="B56" s="2">
-        <v>9781804999677</v>
+        <v>9781464280191</v>
       </c>
       <c r="C56">
-        <v>2100314</v>
+        <v>2127074</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="F56" s="2">
-        <v>21300</v>
+        <v>21200</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H56" s="9">
-        <v>46230.887673611112</v>
+        <v>46157.740567129629</v>
       </c>
       <c r="I56" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="2">
         <v>53</v>
       </c>
       <c r="B57" s="2">
-        <v>9781974765010</v>
+        <v>9780241814307</v>
       </c>
       <c r="C57">
-        <v>2153502</v>
+        <v>2009748</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F57" s="2">
-        <v>21800</v>
+        <v>11110</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="H57" s="9">
-        <v>46206.719583333332</v>
+        <v>46142.784675925926</v>
       </c>
       <c r="I57" s="8">
-        <v>15</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="2">
         <v>54</v>
       </c>
       <c r="B58" s="2">
-        <v>9780141036144</v>
+        <v>9781728270111</v>
       </c>
       <c r="C58">
-        <v>6720331</v>
+        <v>3137913</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F58" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H58" s="9">
-        <v>39638.306006944447</v>
+        <v>45322.602731481478</v>
       </c>
       <c r="I58" s="8">
         <v>11.5</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="2">
         <v>55</v>
       </c>
       <c r="B59" s="2">
-        <v>9781399633871</v>
+        <v>9780349132600</v>
       </c>
       <c r="C59">
-        <v>1814940</v>
+        <v>2992625</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F59" s="2">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H59" s="9">
-        <v>45902.209224537037</v>
+        <v>45133.959421296298</v>
       </c>
       <c r="I59" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="2">
         <v>56</v>
       </c>
       <c r="B60" s="2">
-        <v>9781250762481</v>
+        <v>9780593652886</v>
       </c>
       <c r="C60">
-        <v>2479514</v>
+        <v>2936723</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F60" s="2">
-        <v>21200</v>
+        <v>14810</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H60" s="9">
-        <v>43850.469004629631</v>
+        <v>44949.665937500002</v>
       </c>
       <c r="I60" s="8">
-        <v>10</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="2">
         <v>57</v>
       </c>
       <c r="B61" s="2">
-        <v>9781399624046</v>
+        <v>9780241829820</v>
       </c>
       <c r="C61">
-        <v>1850296</v>
+        <v>2090150</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="F61" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H61" s="9">
-        <v>46090.885370370372</v>
+        <v>46083.657962962963</v>
       </c>
       <c r="I61" s="8">
-        <v>14.5</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="2">
         <v>58</v>
       </c>
       <c r="B62" s="2">
-        <v>9780241813799</v>
+        <v>9781760630737</v>
       </c>
       <c r="C62">
-        <v>1819550</v>
+        <v>2660592</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="F62" s="2">
-        <v>21110</v>
+        <v>24810</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H62" s="9">
-        <v>46135.819039351853</v>
+        <v>43419.971087962964</v>
       </c>
       <c r="I62" s="8">
-        <v>19.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="2">
         <v>59</v>
       </c>
       <c r="B63" s="2">
-        <v>9780099549482</v>
+        <v>9781526622433</v>
       </c>
       <c r="C63">
-        <v>5225795</v>
+        <v>2408011</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F63" s="2">
-        <v>21110</v>
+        <v>21300</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H63" s="9">
-        <v>40340.885983796295</v>
+        <v>44438.438414351855</v>
       </c>
       <c r="I63" s="8">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="2">
         <v>60</v>
       </c>
       <c r="B64" s="2">
-        <v>9781464221408</v>
+        <v>9781464221361</v>
       </c>
       <c r="C64">
-        <v>3067905</v>
+        <v>3012368</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="2">
         <v>21200</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="9">
-        <v>45569.896192129629</v>
+        <v>45255.654421296298</v>
       </c>
       <c r="I64" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="2">
         <v>61</v>
       </c>
       <c r="B65" s="2">
-        <v>9781037201554</v>
+        <v>9781408891384</v>
       </c>
       <c r="C65">
-        <v>2100784</v>
+        <v>2610301</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="2">
         <v>21110</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="9">
-        <v>46224.675717592596</v>
+        <v>42989.888356481482</v>
       </c>
       <c r="I65" s="8">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="2">
         <v>62</v>
       </c>
       <c r="B66" s="2">
-        <v>9781529936124</v>
+        <v>9798217009305</v>
       </c>
       <c r="C66">
-        <v>1853937</v>
+        <v>1860950</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F66" s="2">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="H66" s="9">
-        <v>46035.156898148147</v>
+        <v>46254.65148148148</v>
       </c>
       <c r="I66" s="8">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="2">
         <v>63</v>
       </c>
       <c r="B67" s="2">
-        <v>9781464266485</v>
+        <v>9780241829899</v>
       </c>
       <c r="C67">
-        <v>1850997</v>
+        <v>2090151</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F67" s="2">
-        <v>21200</v>
+        <v>11300</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H67" s="9">
-        <v>46044.808657407404</v>
+        <v>46083.658321759256</v>
       </c>
       <c r="I67" s="8">
-        <v>13.5</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="2">
         <v>64</v>
       </c>
       <c r="B68" s="2">
-        <v>9781464221361</v>
+        <v>9780241796917</v>
       </c>
       <c r="C68">
-        <v>3012368</v>
+        <v>1786962</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F68" s="2">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H68" s="9">
-        <v>45255.654421296298</v>
+        <v>46147.746631944443</v>
       </c>
       <c r="I68" s="8">
-        <v>13.5</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="2">
         <v>65</v>
       </c>
       <c r="B69" s="2">
-        <v>9781405293181</v>
+        <v>9781526605399</v>
       </c>
       <c r="C69">
-        <v>2034782</v>
+        <v>2596569</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F69" s="2">
-        <v>22500</v>
+        <v>21300</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H69" s="9">
-        <v>43567.942002314812</v>
+        <v>44001.470266203702</v>
       </c>
       <c r="I69" s="8">
-        <v>10.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="2">
         <v>66</v>
       </c>
       <c r="B70" s="2">
-        <v>9780099470434</v>
+        <v>9798897652761</v>
       </c>
       <c r="C70">
-        <v>9991590</v>
+        <v>2126446</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F70" s="2">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="9">
-        <v>38065.59479166667</v>
+        <v>46238.434212962966</v>
       </c>
       <c r="I70" s="8">
-        <v>11.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="2">
         <v>67</v>
       </c>
       <c r="B71" s="2">
-        <v>9781510105737</v>
+        <v>9780099477464</v>
       </c>
       <c r="C71">
-        <v>2101300</v>
+        <v>3957896</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="F71" s="2">
-        <v>12500</v>
+        <v>21300</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H71" s="9">
-        <v>46206.785868055558</v>
+        <v>38237.600787037038</v>
       </c>
       <c r="I71" s="8">
-        <v>23.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="2">
         <v>68</v>
       </c>
       <c r="B72" s="2">
-        <v>9781911746133</v>
+        <v>9781250420466</v>
       </c>
       <c r="C72">
-        <v>3185468</v>
+        <v>3170642</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F72" s="2">
-        <v>21110</v>
+        <v>24810</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="H72" s="9">
-        <v>45890.901504629626</v>
+        <v>45888.819212962961</v>
       </c>
       <c r="I72" s="8">
-        <v>10.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="2">
         <v>69</v>
       </c>
       <c r="B73" s="2">
-        <v>9781472289094</v>
+        <v>9781408726600</v>
       </c>
       <c r="C73">
-        <v>1860224</v>
+        <v>2836094</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>81</v>
+        <v>119</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="F73" s="2">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="H73" s="9">
-        <v>46195.44091435185</v>
+        <v>44587.432835648149</v>
       </c>
       <c r="I73" s="8">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="2">
         <v>70</v>
       </c>
       <c r="B74" s="2">
-        <v>9780593652886</v>
+        <v>9781439199190</v>
       </c>
       <c r="C74">
-        <v>2936723</v>
+        <v>6066828</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F74" s="2">
-        <v>14810</v>
+        <v>24810</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="9">
-        <v>44949.665937500002</v>
+        <v>40316.333645833336</v>
       </c>
       <c r="I74" s="8">
-        <v>23.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="2">
         <v>71</v>
       </c>
       <c r="B75" s="2">
-        <v>9781444986587</v>
+        <v>9781398728561</v>
       </c>
       <c r="C75">
-        <v>2171930</v>
+        <v>1846744</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="F75" s="2">
-        <v>82950</v>
+        <v>21110</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="H75" s="9">
-        <v>46199.786099537036</v>
+        <v>45960.663240740738</v>
       </c>
       <c r="I75" s="8">
-        <v>18</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="2">
         <v>72</v>
       </c>
       <c r="B76" s="2">
-        <v>9781406358780</v>
+        <v>9781444974881</v>
       </c>
       <c r="C76">
-        <v>2093373</v>
+        <v>2003202</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>121</v>
+        <v>75</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="F76" s="2">
-        <v>12100</v>
+        <v>12500</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="H76" s="9">
-        <v>41901.42597222222</v>
+        <v>46195.355196759258</v>
       </c>
       <c r="I76" s="8">
-        <v>10.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="2">
         <v>73</v>
       </c>
       <c r="B77" s="2">
-        <v>9780099547952</v>
+        <v>9781529946130</v>
       </c>
       <c r="C77">
-        <v>5667380</v>
+        <v>1854763</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F77" s="2">
-        <v>25970</v>
+        <v>11110</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="H77" s="9">
-        <v>40324.820300925923</v>
+        <v>46050.884652777779</v>
       </c>
       <c r="I77" s="8">
-        <v>15.5</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="2">
         <v>74</v>
       </c>
       <c r="B78" s="2">
-        <v>9780593189641</v>
+        <v>9780374533557</v>
       </c>
       <c r="C78">
-        <v>2795714</v>
+        <v>8118345</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F78" s="2">
         <v>17850</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>125</v>
+        <v>89</v>
       </c>
       <c r="H78" s="9">
-        <v>44482.582743055558</v>
+        <v>41360.933356481481</v>
       </c>
       <c r="I78" s="8">
-        <v>24.5</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="2">
         <v>75</v>
       </c>
       <c r="B79" s="2">
-        <v>9781398553590</v>
+        <v>9781805228677</v>
       </c>
       <c r="C79">
-        <v>2103256</v>
+        <v>2102303</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="F79" s="2">
-        <v>22500</v>
+        <v>17430</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H79" s="9">
-        <v>46219.699363425927</v>
+        <v>46245.274328703701</v>
       </c>
       <c r="I79" s="8">
-        <v>11.5</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="2">
         <v>76</v>
       </c>
       <c r="B80" s="2">
-        <v>9780349440439</v>
+        <v>9781911746133</v>
       </c>
       <c r="C80">
-        <v>3098072</v>
+        <v>3185468</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>127</v>
+        <v>50</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F80" s="2">
         <v>21110</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="9">
-        <v>46206.620833333334</v>
+        <v>45890.901504629626</v>
       </c>
       <c r="I80" s="8">
-        <v>14.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="2">
         <v>77</v>
       </c>
       <c r="B81" s="2">
-        <v>9781405977029</v>
+        <v>9798217376872</v>
       </c>
       <c r="C81">
-        <v>2109695</v>
+        <v>2089633</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F81" s="2">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H81" s="9">
-        <v>46144.697858796295</v>
+        <v>46128.731192129628</v>
       </c>
       <c r="I81" s="8">
-        <v>13</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="2">
         <v>78</v>
       </c>
       <c r="B82" s="2">
-        <v>9780241764220</v>
+        <v>9781610392761</v>
       </c>
       <c r="C82">
-        <v>3138091</v>
+        <v>2417647</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="F82" s="2">
-        <v>24230</v>
+        <v>17850</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="H82" s="9">
-        <v>45729.921261574076</v>
+        <v>42383.904861111114</v>
       </c>
       <c r="I82" s="8">
-        <v>9</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" s="2">
         <v>79</v>
       </c>
       <c r="B83" s="2">
-        <v>9781526605399</v>
+        <v>9780571081783</v>
       </c>
       <c r="C83">
-        <v>2596569</v>
+        <v>2355760</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>130</v>
+        <v>94</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="F83" s="2">
-        <v>21300</v>
+        <v>21110</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H83" s="9">
-        <v>44001.470266203702</v>
+        <v>36857.871898148151</v>
       </c>
       <c r="I83" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A84" s="2">
         <v>80</v>
       </c>
       <c r="B84" s="2">
-        <v>9781760630737</v>
+        <v>9798897657988</v>
       </c>
       <c r="C84">
-        <v>2660592</v>
+        <v>2126457</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="F84" s="2">
-        <v>24810</v>
+        <v>11110</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="H84" s="9">
-        <v>43419.971087962964</v>
+        <v>46235.600451388891</v>
       </c>
       <c r="I84" s="8">
-        <v>13.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" s="2">
         <v>81</v>
       </c>
       <c r="B85" s="2">
-        <v>9780345409874</v>
+        <v>9781526610140</v>
       </c>
       <c r="C85">
-        <v>2029030</v>
+        <v>1323067</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F85" s="2">
-        <v>24720</v>
+        <v>21110</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="H85" s="9">
-        <v>36857.71533564815</v>
+        <v>43550.595208333332</v>
       </c>
       <c r="I85" s="8">
-        <v>13.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" s="2">
         <v>82</v>
       </c>
       <c r="B86" s="2">
-        <v>9781804955871</v>
+        <v>9780241982105</v>
       </c>
       <c r="C86">
-        <v>3122225</v>
+        <v>2680648</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F86" s="2">
-        <v>21110</v>
+        <v>21600</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="H86" s="9">
-        <v>45614.706458333334</v>
+        <v>43503.559525462966</v>
       </c>
       <c r="I86" s="8">
-        <v>14.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A87" s="2">
         <v>83</v>
       </c>
       <c r="B87" s="2">
-        <v>9780141036137</v>
+        <v>9781405293181</v>
       </c>
       <c r="C87">
-        <v>6670385</v>
+        <v>2034782</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F87" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H87" s="9">
-        <v>39645.655405092592</v>
+        <v>43567.942002314812</v>
       </c>
       <c r="I87" s="8">
-        <v>13.5</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" s="2">
         <v>84</v>
       </c>
       <c r="B88" s="2">
-        <v>9781464260124</v>
+        <v>9798337404356</v>
       </c>
       <c r="C88">
-        <v>1645528</v>
+        <v>2034887</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>23</v>
+        <v>131</v>
       </c>
       <c r="F88" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H88" s="9">
-        <v>45905.678576388891</v>
+        <v>46191.811689814815</v>
       </c>
       <c r="I88" s="8">
-        <v>12.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" s="2">
         <v>85</v>
       </c>
       <c r="B89" s="2">
-        <v>9781786892737</v>
+        <v>9781399633871</v>
       </c>
       <c r="C89">
-        <v>1560093</v>
+        <v>1814940</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F89" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H89" s="9">
-        <v>44244.343182870369</v>
+        <v>45902.209224537037</v>
       </c>
       <c r="I89" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" s="2">
         <v>86</v>
       </c>
       <c r="B90" s="2">
-        <v>9780241808979</v>
+        <v>9781405980135</v>
       </c>
       <c r="C90">
-        <v>2077036</v>
+        <v>2098621</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>43</v>
+        <v>132</v>
       </c>
       <c r="E90" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="2">
-        <v>24230</v>
+        <v>21110</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="H90" s="9">
-        <v>46036.72388888889</v>
+        <v>46260.739120370374</v>
       </c>
       <c r="I90" s="8">
-        <v>9</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" s="2">
         <v>87</v>
       </c>
       <c r="B91" s="2">
-        <v>9780349446028</v>
+        <v>9798217190041</v>
       </c>
       <c r="C91">
-        <v>1853120</v>
+        <v>3176865</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>59</v>
+        <v>133</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F91" s="2">
-        <v>21110</v>
+        <v>11300</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H91" s="9">
-        <v>46164.404398148145</v>
+        <v>45916.475092592591</v>
       </c>
       <c r="I91" s="8">
-        <v>14.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" s="2">
         <v>88</v>
       </c>
       <c r="B92" s="2">
-        <v>9798217186488</v>
+        <v>9780571334650</v>
       </c>
       <c r="C92">
-        <v>2164425</v>
+        <v>2055078</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="F92" s="2">
-        <v>24250</v>
+        <v>21110</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="H92" s="9">
-        <v>46209.517245370371</v>
+        <v>43539.709641203706</v>
       </c>
       <c r="I92" s="8">
-        <v>12</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" s="2">
         <v>89</v>
       </c>
       <c r="B93" s="2">
-        <v>9780571081783</v>
+        <v>9780141036137</v>
       </c>
       <c r="C93">
-        <v>2355760</v>
+        <v>6670385</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>136</v>
+        <v>93</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="F93" s="2">
         <v>21110</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="9">
-        <v>36857.871898148151</v>
+        <v>39645.655405092592</v>
       </c>
       <c r="I93" s="8">
         <v>13.5</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" s="2">
         <v>90</v>
       </c>
       <c r="B94" s="2">
-        <v>9780099477464</v>
+        <v>9781250439208</v>
       </c>
       <c r="C94">
-        <v>3957896</v>
+        <v>2100298</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F94" s="2">
-        <v>21300</v>
+        <v>11300</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="9">
-        <v>38237.600787037038</v>
+        <v>46077.42863425926</v>
       </c>
       <c r="I94" s="8">
-        <v>11.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" s="2">
         <v>91</v>
       </c>
       <c r="B95" s="2">
-        <v>9780241663950</v>
+        <v>9780008501907</v>
       </c>
       <c r="C95">
-        <v>2041232</v>
+        <v>2014835</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F95" s="2">
-        <v>25320</v>
+        <v>21300</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
       <c r="H95" s="9">
-        <v>46147.890914351854</v>
+        <v>46168.774074074077</v>
       </c>
       <c r="I95" s="8">
-        <v>14</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" s="2">
         <v>92</v>
       </c>
       <c r="B96" s="2">
-        <v>9781399633888</v>
+        <v>9781398536425</v>
       </c>
       <c r="C96">
-        <v>1814958</v>
+        <v>3044035</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="F96" s="2">
         <v>22500</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H96" s="9">
-        <v>45911.054814814815</v>
+        <v>45566.744375000002</v>
       </c>
       <c r="I96" s="8">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" s="2">
         <v>93</v>
       </c>
       <c r="B97" s="2">
-        <v>9781529074932</v>
+        <v>9781803513898</v>
       </c>
       <c r="C97">
-        <v>2840369</v>
+        <v>1773453</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F97" s="2">
-        <v>12100</v>
+        <v>21110</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>123</v>
+        <v>9</v>
       </c>
       <c r="H97" s="9">
-        <v>44587.548518518517</v>
+        <v>46091.331018518518</v>
       </c>
       <c r="I97" s="8">
-        <v>10.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" s="2">
         <v>94</v>
       </c>
       <c r="B98" s="2">
-        <v>9780593418574</v>
+        <v>9781399751933</v>
       </c>
       <c r="C98">
-        <v>3069666</v>
+        <v>2041956</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F98" s="2">
-        <v>17850</v>
+        <v>21110</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="H98" s="9">
-        <v>44881.42392361111</v>
+        <v>45968.863506944443</v>
       </c>
       <c r="I98" s="8">
-        <v>21.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" s="2">
         <v>95</v>
       </c>
       <c r="B99" s="2">
-        <v>9781837267378</v>
+        <v>9781668067246</v>
       </c>
       <c r="C99">
-        <v>2101160</v>
+        <v>2183504</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F99" s="2">
-        <v>11110</v>
+        <v>17430</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="H99" s="9">
-        <v>46174.828472222223</v>
+        <v>46196.775590277779</v>
       </c>
       <c r="I99" s="8">
-        <v>19.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" s="2">
         <v>96</v>
       </c>
       <c r="B100" s="2">
-        <v>9781405978477</v>
+        <v>9781911746119</v>
       </c>
       <c r="C100">
-        <v>1787136</v>
+        <v>2117783</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F100" s="2">
-        <v>21600</v>
+        <v>21110</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="H100" s="9">
-        <v>46174.840289351851</v>
+        <v>46195.879513888889</v>
       </c>
       <c r="I100" s="8">
-        <v>16.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" s="2">
         <v>97</v>
       </c>
       <c r="B101" s="2">
-        <v>9780349436418</v>
+        <v>9781399633888</v>
       </c>
       <c r="C101">
-        <v>1853082</v>
+        <v>1814958</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F101" s="2">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H101" s="9">
-        <v>46129.723692129628</v>
+        <v>45911.054814814815</v>
       </c>
       <c r="I101" s="8">
         <v>14.5</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" s="2">
         <v>98</v>
       </c>
       <c r="B102" s="2">
-        <v>9780241829820</v>
+        <v>9781037202414</v>
       </c>
       <c r="C102">
-        <v>2090150</v>
+        <v>1879863</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F102" s="2">
         <v>11300</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H102" s="9">
-        <v>46083.657962962963</v>
+        <v>46100.765729166669</v>
       </c>
       <c r="I102" s="8">
-        <v>28</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" s="2">
         <v>99</v>
       </c>
       <c r="B103" s="2">
-        <v>9780141324906</v>
+        <v>9781638932468</v>
       </c>
       <c r="C103">
-        <v>2106892</v>
+        <v>3106066</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F103" s="2">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H103" s="9">
-        <v>39623.888865740744</v>
+        <v>45532.786504629628</v>
       </c>
       <c r="I103" s="8">
-        <v>9.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" s="2">
         <v>100</v>
       </c>
       <c r="B104" s="2">
-        <v>9780316769488</v>
+        <v>9780593418925</v>
       </c>
       <c r="C104" s="2">
-        <v>8513392</v>
+        <v>2104434</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E104" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="F104" s="2">
         <v>21110</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="9">
-        <v>36861.881423611114</v>
+        <v>45968.582569444443</v>
       </c>
       <c r="I104" s="8">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>