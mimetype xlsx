--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Bestseller\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{189055E1-30E7-44A1-AED8-F7D973060528}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{661C0181-F7EE-4644-95E6-DF26B996658A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="TopInternational" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TopInternational!$B$128:$I$142</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TopInternational!$A$1:$I$142</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TopInternational!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -207,498 +207,498 @@
   <si>
     <t>J'ai Lu</t>
   </si>
   <si>
     <t>Colombani, L: Tresse</t>
   </si>
   <si>
     <t>Ediciones SM</t>
   </si>
   <si>
     <t>Oerberg, H: Lingua latina per se illustrata: familia romana</t>
   </si>
   <si>
     <t>Celesa</t>
   </si>
   <si>
     <t>Literary Studies</t>
   </si>
   <si>
     <t>Sempe, J: petit Nicolas</t>
   </si>
   <si>
     <t>Salvat Editores</t>
   </si>
   <si>
-    <t>Faye, G: Petit pays</t>
-[...1 lines deleted...]
-  <si>
     <t>Ron, M: Culpa mía</t>
   </si>
   <si>
     <t>Saint-Exupéry, A: Malenkij prinz</t>
   </si>
   <si>
     <t>Allende, I : Casa de los espiritus</t>
   </si>
   <si>
     <t>Garcia Marquez, G: Tiempos del colera</t>
   </si>
   <si>
     <t>Asterix Span. 14 Hispania</t>
   </si>
   <si>
-    <t>Camus, A: Mythe de Sisyphe</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Aktas, M: Kalbi Iyi Olanin Yolu Zordur - Yükü agir olur iyi </t>
   </si>
   <si>
     <t>Schoolbooks/Adult Education</t>
   </si>
   <si>
     <t>Camus, A: Peste</t>
   </si>
   <si>
     <t>Rowling, J: Harry Potter 1/piedra</t>
   </si>
   <si>
     <t>Vargas Llosa, M: Ciudad y los perros</t>
   </si>
   <si>
-    <t>PLANETA</t>
-[...1 lines deleted...]
-  <si>
     <t>Childrens Books</t>
   </si>
   <si>
     <t>Foenkinos, D: vie heureuse</t>
   </si>
   <si>
-    <t>Andrea, J: Veiller sur elle</t>
-[...4 lines deleted...]
-  <si>
     <t>McFadden, F: Femme de ménage</t>
   </si>
   <si>
     <t>Espinosa, A: Que te dire cuando te vuelva a ver</t>
   </si>
   <si>
-    <t>Rafaella: Bebekler Icin Uykudan Önce Öyküler</t>
-[...4 lines deleted...]
-  <si>
     <t>Saint-Exupery, A: Kücük Prens</t>
   </si>
   <si>
     <t>Can Yayinlari</t>
   </si>
   <si>
     <t>Childrens Books/Baby and Preschool/Fiction</t>
   </si>
   <si>
-    <t>Kawamura, G: Esli vse koshki v mire ischeznut</t>
-[...1 lines deleted...]
-  <si>
     <t>Garcia Marquez, G: En Agosto nos vemos</t>
   </si>
   <si>
     <t>Cortázar, J: Rayuela</t>
   </si>
   <si>
     <t>TUSQUETS</t>
   </si>
   <si>
     <t>Esclapez, M: Mujeres que arden</t>
   </si>
   <si>
     <t>Borges; J: Ficciones</t>
   </si>
   <si>
     <t>Yeni Boyut Yayinlari</t>
   </si>
   <si>
     <t>Theology/Religion</t>
   </si>
   <si>
     <t>Puschkin, A: Skazki</t>
   </si>
   <si>
     <t>Childrens Books/Fairy Tales</t>
   </si>
   <si>
     <t>Goscinny, R: Astérix - Astérix en Lusitanie - n°41</t>
   </si>
   <si>
-    <t>McFadden, F: Femme de ménage voit tout</t>
-[...13 lines deleted...]
-  <si>
     <t>Süleyman El-Cezuli, M: Aciklamali Delailü'l Hayrat</t>
   </si>
   <si>
     <t>tikla24.de BS</t>
   </si>
   <si>
     <t>KNIZHNIK Internationale</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
-    <t>Uspenskij, E: Cheburashka, Krokodil Gena, Shapokljak</t>
-[...16 lines deleted...]
-  <si>
     <t>Levy, M: Librairie des livres interdits</t>
   </si>
   <si>
     <t>DaCosta, M: Tout le bleu du ciel</t>
   </si>
   <si>
-    <t>Verne, J: Tour du monde</t>
-[...1 lines deleted...]
-  <si>
     <t>Perrin, V: Changer l'eau des fleurs</t>
   </si>
   <si>
     <t>Slimani, L: Chanson douce</t>
   </si>
   <si>
     <t>Slimani, L: J'emporterai le feu</t>
   </si>
   <si>
     <t>Benavent, E: Toda la verdad de mis mentiras</t>
   </si>
   <si>
-    <t>Chic, C: Aunque llueva en primavera</t>
-[...4 lines deleted...]
-  <si>
     <t>History</t>
   </si>
   <si>
     <t>Aramburu, F: Patria</t>
   </si>
   <si>
-    <t>Allende, I: Largo petalo de mar</t>
-[...4 lines deleted...]
-  <si>
     <t>CATEDRA</t>
   </si>
   <si>
-    <t>Borges, J: El Aleph</t>
-[...1 lines deleted...]
-  <si>
     <t>Benavent, E: En los zapatos de Valeria</t>
   </si>
   <si>
     <t>Ali, S: Kürk Mantolu Madonna</t>
   </si>
   <si>
     <t>Yapi Kredi Yayinlari</t>
   </si>
   <si>
-    <t>Aurelius, M: Kendime Düsünceler</t>
-[...10 lines deleted...]
-  <si>
     <t>Celik Yayinevi</t>
   </si>
   <si>
-    <t>Strelecky, J: Kafe na kraju zemli</t>
-[...1 lines deleted...]
-  <si>
     <t>Frankl, V: Skazat' zhizni "Da!". Psiholog v konclagere</t>
   </si>
   <si>
-    <t>Carrère: L adversaire</t>
-[...1 lines deleted...]
-  <si>
     <t>Daas, F: Petite dernière</t>
   </si>
   <si>
-    <t>International Top-Titles March/April 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Collin, P: Barman du Ritz</t>
   </si>
   <si>
-    <t>Gounelle, L: Monde presque parfait</t>
-[...1 lines deleted...]
-  <si>
     <t>Slimani, L: Regardez-Nous Danser</t>
   </si>
   <si>
     <t>Bescherelle - conjugaison pour tous</t>
   </si>
   <si>
     <t>Learning Aids</t>
   </si>
   <si>
-    <t>Vigan, D: Enfants sont rois</t>
-[...1 lines deleted...]
-  <si>
     <t>Vigan, D: No et moi</t>
   </si>
   <si>
-    <t>Dicker, J: Vérité sur l'Affaire Harry Quebert</t>
-[...1 lines deleted...]
-  <si>
     <t>Goscinny, R: Asterix Franz. tour de Gaule/SA</t>
   </si>
   <si>
-    <t>Camus, A: Chute</t>
-[...25 lines deleted...]
-  <si>
     <t>Guez, O: Mesopotamia</t>
   </si>
   <si>
     <t>Kérangal, M: Jour de ressac</t>
   </si>
   <si>
-    <t>Joffo, J: Sac de billes</t>
-[...7 lines deleted...]
-  <si>
     <t>Perez-Reverte, A: Isla de la mujer dormida</t>
   </si>
   <si>
     <t>Sabato, E: tunel</t>
   </si>
   <si>
     <t>Lucas, J: Melina</t>
   </si>
   <si>
     <t>ANAYA</t>
   </si>
   <si>
     <t>Bordons, P: La tierra de las papas</t>
   </si>
   <si>
-    <t>Ruiz Zafón, C: Marina</t>
-[...10 lines deleted...]
-  <si>
     <t>Zueco, L: Escalon 33</t>
   </si>
   <si>
     <t>Campos, C: Pan de limón con semillas de amapola</t>
   </si>
   <si>
-    <t>Gonzalez, T: Vista del abismo</t>
-[...1 lines deleted...]
-  <si>
     <t>ALFAGUARA</t>
   </si>
   <si>
-    <t>Portas, L: Baile de la mareas</t>
-[...7 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
     <t>Trapiello, A: Me piden que regrese</t>
   </si>
   <si>
-    <t>Mayo, P: Deseo para sofia</t>
-[...1 lines deleted...]
-  <si>
     <t>PLAZA &amp; JANÉS</t>
   </si>
   <si>
-    <t>Montero , R: Ridícula idea de no volver a verte</t>
-[...22 lines deleted...]
-  <si>
     <t>Tongar, H: Kur'an Psikolojisi</t>
   </si>
   <si>
-    <t>Erdenay, E: Uyurken Zayifla</t>
-[...28 lines deleted...]
-  <si>
     <t>Sikel, C: Sen Hala Annenin Kizisin</t>
   </si>
   <si>
-    <t>Listvin, D: Polnyj kurs nemeckogo jazyka</t>
-[...7 lines deleted...]
-  <si>
     <t>Greene, R: 48 zakonov vlasti</t>
   </si>
   <si>
-    <t>Litvak, B: 7 shagov k stabil'noj samoocenke</t>
-[...1 lines deleted...]
-  <si>
     <t>Sparks, N: Speshi ljubit'</t>
   </si>
   <si>
-    <t>Murakami, H: Norvezhskij les</t>
+    <t>International Top-Titles May/June 2026</t>
+  </si>
+  <si>
+    <t>Pelicot, G: Et la joie de vivre</t>
+  </si>
+  <si>
+    <t>Flammarion</t>
+  </si>
+  <si>
+    <t>Vargas, F: Une unique lueur</t>
+  </si>
+  <si>
+    <t>Perrin, V: Tata</t>
+  </si>
+  <si>
+    <t>Lemaitre, P: Avenir radieux</t>
+  </si>
+  <si>
+    <t>Minier, B: H</t>
+  </si>
+  <si>
+    <t>Bannalec, J: Vendanges mortelles à Pornic</t>
+  </si>
+  <si>
+    <t>Musso, G: Quelqu'un d'autre</t>
+  </si>
+  <si>
+    <t>Rufin, J: Revenant d'Albanie</t>
+  </si>
+  <si>
+    <t>Musso, G: Crime du paradis</t>
+  </si>
+  <si>
+    <t>Claudel, P: Petite fille de Monsieur Linh</t>
+  </si>
+  <si>
+    <t>Houellebecq: Combat toujours perdre</t>
+  </si>
+  <si>
+    <t>Empoli, G: Mage du Kremlin</t>
+  </si>
+  <si>
+    <t>Ernaux, A: La Place</t>
+  </si>
+  <si>
+    <t>Djaili, A: Harem du roi</t>
+  </si>
+  <si>
+    <t>Manel, L: Nos étoiles filantes</t>
+  </si>
+  <si>
+    <t>Slimani, L: Assaut contre la frontière</t>
+  </si>
+  <si>
+    <t>Carr, A: finir avec la cigarette</t>
+  </si>
+  <si>
+    <t>Health/Hygiene</t>
+  </si>
+  <si>
+    <t>Foenkinos, D: Je suis drôle</t>
+  </si>
+  <si>
+    <t>Dicker, J: Animal sauvage</t>
+  </si>
+  <si>
+    <t>Dugain, M: L'Avion, Poutine, L'Amérique... et moi</t>
+  </si>
+  <si>
+    <t>Khadra, Y: Prieur de Bethléem</t>
+  </si>
+  <si>
+    <t>Djaili, A: Impatientes</t>
+  </si>
+  <si>
+    <t>Schmitt, E: Monsieur Ibrahim et les fleurs du Coran</t>
+  </si>
+  <si>
+    <t>Dahl, R: Charlie et la chocolaterie</t>
+  </si>
+  <si>
+    <t>Lamarr, N: Fille qui venait la nuit</t>
+  </si>
+  <si>
+    <t>Le Clezio, J: Chanson bretonne suivi de l'enfant et guerre</t>
+  </si>
+  <si>
+    <t>Dueñas, M: Por si un dia volvemos</t>
+  </si>
+  <si>
+    <t>Gramática de uso del espa?ol: Teoría y práctica A1-B2</t>
+  </si>
+  <si>
+    <t>Garcia Marquez: Relato de un náufrago</t>
+  </si>
+  <si>
+    <t>Ruiz, M: cuatro Acuerdos</t>
+  </si>
+  <si>
+    <t>Ediciones Urano</t>
+  </si>
+  <si>
+    <t>Marti, C: Estrellas de ciudad</t>
+  </si>
+  <si>
+    <t>Laforet, C: Nada</t>
+  </si>
+  <si>
+    <t>Austral</t>
+  </si>
+  <si>
+    <t>Allende, I: Palabra magica</t>
+  </si>
+  <si>
+    <t>Ruiz Zafon, C: Principe de la niebla</t>
+  </si>
+  <si>
+    <t>Cerda, D: Perras de reserva</t>
+  </si>
+  <si>
+    <t>sexto piso</t>
+  </si>
+  <si>
+    <t>Neuman, A: Hasta que empiece a brillar</t>
+  </si>
+  <si>
+    <t>Rivera, A: Nina del sombrero azul</t>
+  </si>
+  <si>
+    <t>Cervantes, M: Don Quijote de La Mancha</t>
+  </si>
+  <si>
+    <t>Espasa-Calpe</t>
+  </si>
+  <si>
+    <t>Gomez-Jurado, J: Reina roja</t>
+  </si>
+  <si>
+    <t>Orwell, G: 1984</t>
+  </si>
+  <si>
+    <t>Posteguillo, S: Maldita Roma (Julio Cesar 2)</t>
+  </si>
+  <si>
+    <t>Ron, M: TRILOGIA CULPABLES</t>
+  </si>
+  <si>
+    <t>Aramburu, F: Maite</t>
+  </si>
+  <si>
+    <t>Belli, G: Silencio lleno de murmullos</t>
+  </si>
+  <si>
+    <t>Vallejo, I: Infinito en un junco</t>
+  </si>
+  <si>
+    <t>Kankaya, O: Ben Beni Cok Ihmal Ettim</t>
+  </si>
+  <si>
+    <t>Mackesy, C: Cocuk Köstebek Tilki ve At</t>
+  </si>
+  <si>
+    <t>Mundi</t>
+  </si>
+  <si>
+    <t>Ortayli, I: Bir Ömür Nasil Yasanir?</t>
+  </si>
+  <si>
+    <t>Kronik Kitap</t>
+  </si>
+  <si>
+    <t>School and Learning</t>
+  </si>
+  <si>
+    <t>Duman, F: Ene - Sus Ey Nefsim!</t>
+  </si>
+  <si>
+    <t>Aktas, M: Kendimden Özür Dilerim</t>
+  </si>
+  <si>
+    <t>Gazali, I: Dil Belasi</t>
+  </si>
+  <si>
+    <t>Öztürk, Y: Kurani Kerim ve Türkce Meali</t>
+  </si>
+  <si>
+    <t>Schoenwald, S: Hayvanat Bahcesinde Uyku Zamani</t>
+  </si>
+  <si>
+    <t>Ortayli, I: Insan Gelecegini Nasil Kurar?</t>
+  </si>
+  <si>
+    <t>Suruc, S: Kainatin Efendisi Peygamberimizin Hayati</t>
+  </si>
+  <si>
+    <t>Nesil Yayinlari</t>
+  </si>
+  <si>
+    <t>Tunc, A: Annemin Uyurgezer Geceleri</t>
+  </si>
+  <si>
+    <t>Esen, D: Bir Kürt Sevdim</t>
+  </si>
+  <si>
+    <t>Müptela Yayinevi</t>
+  </si>
+  <si>
+    <t>Coelho, P: Simyaci</t>
+  </si>
+  <si>
+    <t>Gazali, I: Nefs Terbiyesi ve Ahlaki Güzellestirme</t>
+  </si>
+  <si>
+    <t>Strelecky, J: Kafe na kraju zemli. Dva bestsellera pod odnoj oblozhkoj.</t>
+  </si>
+  <si>
+    <t>Clear, J: Atomnye privychki. Kak priobresti horoshie privych</t>
+  </si>
+  <si>
+    <t>Pasternak, B: Doktor Zivago</t>
+  </si>
+  <si>
+    <t>Dostoevskij, F: Prestuplenie i nakazanie</t>
+  </si>
+  <si>
+    <t>Christie, A: Desjat' negritjat</t>
+  </si>
+  <si>
+    <t>Dostojewski, F: Unizhennye i oskorblennye</t>
+  </si>
+  <si>
+    <t>Biblija. Knigi Svjashhennogo Pisanija Vethogo i Novogo Zavet</t>
+  </si>
+  <si>
+    <t>Bulgakow, M: Master i Margarita</t>
+  </si>
+  <si>
+    <t>Remarque, e: Zhizn' vzajmy, ili U neba ljubimchikov net</t>
+  </si>
+  <si>
+    <t>Dostojewski, F: Igrok</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1447,67 +1447,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="I143" sqref="I143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.33203125" style="8" customWidth="1"/>
     <col min="4" max="4" width="55.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.44140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.109375" customWidth="1"/>
     <col min="7" max="7" width="28.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
     </row>
     <row r="2" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
     </row>
     <row r="3" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
@@ -1532,4042 +1532,4033 @@
       <c r="H3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30"/>
       <c r="D4" s="31"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>1</v>
       </c>
       <c r="B5" s="10">
-        <v>9782070360024</v>
+        <v>9782070408504</v>
       </c>
       <c r="C5" s="11">
-        <v>5071763</v>
+        <v>4012968</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="11">
-        <v>21110</v>
+        <v>21400</v>
       </c>
       <c r="G5" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H5" s="14">
-        <v>36871</v>
+        <v>38114</v>
       </c>
       <c r="I5" s="34">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="16">
         <v>2</v>
       </c>
       <c r="B6" s="16">
-        <v>9782070416219</v>
+        <v>9782073133816</v>
       </c>
       <c r="C6" s="17">
-        <v>5734169</v>
+        <v>2028757</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="17">
         <v>21110</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="20">
-        <v>37029</v>
+        <v>46087</v>
       </c>
       <c r="I6" s="35">
-        <v>11.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>3</v>
       </c>
       <c r="B7" s="10">
-        <v>9782070360284</v>
+        <v>9782080497260</v>
       </c>
       <c r="C7" s="11">
-        <v>5071879</v>
+        <v>2028751</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="F7" s="11">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H7" s="14">
-        <v>36871</v>
+        <v>46079</v>
       </c>
       <c r="I7" s="34">
-        <v>16.5</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16">
         <v>4</v>
       </c>
       <c r="B8" s="16">
-        <v>9782070373628</v>
+        <v>9782070360024</v>
       </c>
       <c r="C8" s="17">
-        <v>8753814</v>
+        <v>5071763</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="17">
         <v>21110</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="20">
-        <v>38736</v>
+        <v>36871</v>
       </c>
       <c r="I8" s="35">
-        <v>13.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>5</v>
       </c>
       <c r="B9" s="10">
-        <v>9782070408504</v>
+        <v>9782080160713</v>
       </c>
       <c r="C9" s="11">
-        <v>4012968</v>
+        <v>2100714</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="F9" s="11">
-        <v>21400</v>
+        <v>11110</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H9" s="14">
-        <v>38114</v>
+        <v>46122</v>
       </c>
       <c r="I9" s="34">
-        <v>11</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>6</v>
       </c>
       <c r="B10" s="16">
-        <v>9782070360420</v>
+        <v>9782253263500</v>
       </c>
       <c r="C10" s="17">
-        <v>5071798</v>
+        <v>2028656</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>64</v>
+        <v>127</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F10" s="17">
         <v>21110</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="20">
-        <v>36861</v>
+        <v>46113</v>
       </c>
       <c r="I10" s="35">
-        <v>12.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>7</v>
       </c>
       <c r="B11" s="10">
-        <v>9782290415634</v>
+        <v>9782253263722</v>
       </c>
       <c r="C11" s="11">
-        <v>3167722</v>
+        <v>2028657</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>90</v>
+        <v>128</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F11" s="11">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H11" s="14">
-        <v>45936</v>
+        <v>46126</v>
       </c>
       <c r="I11" s="34">
-        <v>13.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>8</v>
       </c>
       <c r="B12" s="16">
-        <v>9782017253709</v>
+        <v>9782266357623</v>
       </c>
       <c r="C12" s="17">
-        <v>3167662</v>
+        <v>2028538</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" s="17">
-        <v>21800</v>
+        <v>21110</v>
       </c>
       <c r="G12" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="20">
+        <v>46116</v>
+      </c>
+      <c r="I12" s="35">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>9</v>
       </c>
       <c r="B13" s="10">
         <v>9782072923470</v>
       </c>
       <c r="C13" s="11">
         <v>2190511</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="11">
         <v>21110</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="14">
         <v>44335</v>
       </c>
       <c r="I13" s="34">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="16">
         <v>10</v>
       </c>
       <c r="B14" s="16">
-        <v>9782253251828</v>
+        <v>9782253080084</v>
       </c>
       <c r="C14" s="17">
-        <v>3167678</v>
+        <v>2778247</v>
       </c>
       <c r="D14" s="18" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="17">
         <v>21110</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="20">
-        <v>46041</v>
+        <v>44447</v>
       </c>
       <c r="I14" s="35">
-        <v>14.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>9782253070443</v>
+        <v>9782266357081</v>
       </c>
       <c r="C15" s="11">
-        <v>4724704</v>
+        <v>2028537</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F15" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H15" s="14">
-        <v>42982</v>
+        <v>46132</v>
       </c>
       <c r="I15" s="34">
-        <v>12.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16">
         <v>12</v>
       </c>
       <c r="B16" s="16">
-        <v>9782073098368</v>
+        <v>9782073003713</v>
       </c>
       <c r="C16" s="17">
-        <v>3115833</v>
+        <v>2917702</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="20">
-        <v>45682</v>
+        <v>45045</v>
       </c>
       <c r="I16" s="35">
-        <v>34</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>9782253252023</v>
+        <v>9782253106654</v>
       </c>
       <c r="C17" s="11">
-        <v>2028650</v>
+        <v>2089767</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G17" s="13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H17" s="14">
-        <v>46055</v>
+        <v>46083</v>
       </c>
       <c r="I17" s="34">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="16">
         <v>14</v>
       </c>
       <c r="B18" s="16">
-        <v>9782073003713</v>
+        <v>9782253253433</v>
       </c>
       <c r="C18" s="17">
-        <v>2917702</v>
+        <v>2028651</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F18" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G18" s="19" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H18" s="20">
-        <v>45045</v>
+        <v>46113</v>
       </c>
       <c r="I18" s="35">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
         <v>15</v>
       </c>
       <c r="B19" s="10">
-        <v>9782266344258</v>
+        <v>9782253251828</v>
       </c>
       <c r="C19" s="11">
-        <v>3072407</v>
+        <v>3167678</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F19" s="11">
         <v>21110</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="14">
-        <v>45409</v>
+        <v>46041</v>
       </c>
       <c r="I19" s="34">
-        <v>9</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="16">
         <v>16</v>
       </c>
       <c r="B20" s="16">
-        <v>9782253252030</v>
+        <v>9782253909538</v>
       </c>
       <c r="C20" s="17">
-        <v>3167673</v>
+        <v>2083166</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="17">
         <v>21110</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="20">
-        <v>45930</v>
+        <v>46055</v>
       </c>
       <c r="I20" s="35">
-        <v>13</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>17</v>
       </c>
       <c r="B21" s="10">
-        <v>9782707356741</v>
+        <v>9782401104754</v>
       </c>
       <c r="C21" s="11">
-        <v>3181117</v>
+        <v>3086363</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>102</v>
       </c>
       <c r="E21" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="11">
+        <v>18400</v>
+      </c>
+      <c r="G21" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="F21" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="14">
-        <v>45897</v>
+        <v>45471</v>
       </c>
       <c r="I21" s="34">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="16">
         <v>18</v>
       </c>
       <c r="B22" s="16">
-        <v>9782401104754</v>
+        <v>9782017253709</v>
       </c>
       <c r="C22" s="17">
-        <v>3086363</v>
+        <v>3167662</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>137</v>
+        <v>80</v>
       </c>
       <c r="E22" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="17">
-        <v>18400</v>
+        <v>21800</v>
       </c>
       <c r="G22" s="19" t="s">
-        <v>138</v>
+        <v>15</v>
       </c>
       <c r="H22" s="20">
-        <v>45471</v>
+        <v>45955</v>
       </c>
       <c r="I22" s="35">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>9782073096203</v>
+        <v>9782070364237</v>
       </c>
       <c r="C23" s="11">
-        <v>3115868</v>
+        <v>5224292</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G23" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H23" s="14">
-        <v>45782</v>
+        <v>36825</v>
       </c>
       <c r="I23" s="34">
-        <v>13.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="16">
         <v>20</v>
       </c>
       <c r="B24" s="16">
-        <v>9782075187541</v>
+        <v>9782702192979</v>
       </c>
       <c r="C24" s="17">
-        <v>2988351</v>
+        <v>2089765</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="E24" s="19" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F24" s="17">
-        <v>22500</v>
+        <v>11200</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H24" s="20">
-        <v>45119</v>
+        <v>46083</v>
       </c>
       <c r="I24" s="35">
-        <v>13</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
         <v>21</v>
       </c>
       <c r="B25" s="10">
-        <v>9782073095282</v>
+        <v>9782075187541</v>
       </c>
       <c r="C25" s="11">
-        <v>3115831</v>
+        <v>2988351</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G25" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H25" s="14">
-        <v>45692</v>
+        <v>45119</v>
       </c>
       <c r="I25" s="34">
-        <v>12.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="16">
         <v>22</v>
       </c>
       <c r="B26" s="16">
-        <v>9782253906568</v>
+        <v>9782253115540</v>
       </c>
       <c r="C26" s="17">
-        <v>9380175</v>
+        <v>4507312</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>47</v>
+        <v>134</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F26" s="17">
         <v>21110</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="20">
-        <v>43256</v>
+        <v>39337</v>
       </c>
       <c r="I26" s="35">
-        <v>13</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>23</v>
       </c>
       <c r="B27" s="10">
-        <v>9782253080084</v>
+        <v>9782070360420</v>
       </c>
       <c r="C27" s="11">
-        <v>2778247</v>
+        <v>5071798</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F27" s="11">
         <v>21110</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="14">
-        <v>44447</v>
+        <v>36861</v>
       </c>
       <c r="I27" s="34">
         <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="16">
         <v>24</v>
       </c>
       <c r="B28" s="16">
-        <v>9782253907947</v>
+        <v>9782080145819</v>
       </c>
       <c r="C28" s="17">
-        <v>3155079</v>
+        <v>2108176</v>
       </c>
       <c r="D28" s="18" t="s">
-        <v>71</v>
+        <v>135</v>
       </c>
       <c r="E28" s="19" t="s">
-        <v>20</v>
+        <v>125</v>
       </c>
       <c r="F28" s="17">
-        <v>21110</v>
+        <v>11500</v>
       </c>
       <c r="G28" s="19" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H28" s="20">
-        <v>45793</v>
+        <v>46090</v>
       </c>
       <c r="I28" s="35">
-        <v>16</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>25</v>
       </c>
       <c r="B29" s="10">
-        <v>9782072977374</v>
+        <v>9782266344258</v>
       </c>
       <c r="C29" s="11">
-        <v>2866389</v>
+        <v>3072407</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F29" s="11">
         <v>21110</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="14">
-        <v>44797</v>
+        <v>45409</v>
       </c>
       <c r="I29" s="34">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="16">
         <v>26</v>
       </c>
       <c r="B30" s="16">
-        <v>9782253124801</v>
+        <v>9782073003911</v>
       </c>
       <c r="C30" s="17">
-        <v>7384998</v>
+        <v>2917708</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F30" s="17">
         <v>21110</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="20">
-        <v>39897</v>
+        <v>45295</v>
       </c>
       <c r="I30" s="35">
-        <v>11</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="10">
         <v>27</v>
       </c>
       <c r="B31" s="10">
-        <v>9782070322886</v>
+        <v>9782073128645</v>
       </c>
       <c r="C31" s="11">
-        <v>8697256</v>
+        <v>2070883</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>60</v>
+        <v>137</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="11">
-        <v>15270</v>
+        <v>21110</v>
       </c>
       <c r="G31" s="13" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="H31" s="14">
-        <v>38511</v>
+        <v>45987</v>
       </c>
       <c r="I31" s="34">
-        <v>14</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="16">
         <v>28</v>
       </c>
       <c r="B32" s="16">
-        <v>9782070364237</v>
+        <v>9782253238027</v>
       </c>
       <c r="C32" s="17">
-        <v>5224292</v>
+        <v>2055428</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F32" s="17">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H32" s="20">
-        <v>36825</v>
+        <v>43760</v>
       </c>
       <c r="I32" s="35">
-        <v>12.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10">
         <v>29</v>
       </c>
       <c r="B33" s="10">
-        <v>9782889730087</v>
+        <v>9782290415481</v>
       </c>
       <c r="C33" s="11">
-        <v>2839688</v>
+        <v>2028525</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="F33" s="11">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G33" s="13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H33" s="14">
-        <v>44649</v>
+        <v>46024</v>
       </c>
       <c r="I33" s="34">
-        <v>14.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="16">
         <v>30</v>
       </c>
       <c r="B34" s="16">
-        <v>9782290391174</v>
+        <v>9782073096203</v>
       </c>
       <c r="C34" s="17">
-        <v>3168269</v>
+        <v>3115868</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="F34" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H34" s="20">
-        <v>45775</v>
+        <v>45782</v>
       </c>
       <c r="I34" s="35">
         <v>13.5</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10">
         <v>31</v>
       </c>
       <c r="B35" s="10">
-        <v>9782072764929</v>
+        <v>9782266325325</v>
       </c>
       <c r="C35" s="11">
-        <v>2515551</v>
+        <v>3167648</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F35" s="11">
         <v>21110</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="14">
-        <v>43231</v>
+        <v>45975</v>
       </c>
       <c r="I35" s="34">
-        <v>12.5</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="16">
         <v>32</v>
       </c>
       <c r="B36" s="16">
-        <v>9782012101371</v>
+        <v>9782253256588</v>
       </c>
       <c r="C36" s="17">
-        <v>4572564</v>
+        <v>2028655</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F36" s="17">
-        <v>21800</v>
+        <v>21110</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" s="20">
-        <v>38166</v>
+        <v>46126</v>
       </c>
       <c r="I36" s="35">
-        <v>17.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10">
         <v>33</v>
       </c>
       <c r="B37" s="10">
-        <v>9782253012696</v>
+        <v>9782290391174</v>
       </c>
       <c r="C37" s="11">
-        <v>4964330</v>
+        <v>3168269</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="F37" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G37" s="13" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H37" s="14">
-        <v>36872</v>
+        <v>45775</v>
       </c>
       <c r="I37" s="34">
-        <v>8.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="16">
         <v>34</v>
       </c>
       <c r="B38" s="16">
-        <v>9782070360109</v>
+        <v>9782073152930</v>
       </c>
       <c r="C38" s="17">
-        <v>5071747</v>
+        <v>2100732</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E38" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="20">
-        <v>36860</v>
+        <v>46101</v>
       </c>
       <c r="I38" s="35">
-        <v>11</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
         <v>35</v>
       </c>
       <c r="B39" s="10">
-        <v>9782266325325</v>
+        <v>9782266320696</v>
       </c>
       <c r="C39" s="11">
-        <v>3167648</v>
+        <v>2837342</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="11">
-        <v>21110</v>
+        <v>24620</v>
       </c>
       <c r="G39" s="13" t="s">
-        <v>14</v>
+        <v>142</v>
       </c>
       <c r="H39" s="14">
-        <v>45975</v>
+        <v>44592</v>
       </c>
       <c r="I39" s="34">
-        <v>14.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="16">
         <v>36</v>
       </c>
       <c r="B40" s="16">
-        <v>9782253071167</v>
+        <v>9782073152985</v>
       </c>
       <c r="C40" s="17">
-        <v>2102435</v>
+        <v>2100735</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F40" s="17">
         <v>11110</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="20">
-        <v>43033</v>
+        <v>46116</v>
       </c>
       <c r="I40" s="35">
-        <v>14</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
         <v>37</v>
       </c>
       <c r="B41" s="10">
-        <v>9782493909930</v>
+        <v>9782073133151</v>
       </c>
       <c r="C41" s="11">
-        <v>3168497</v>
+        <v>2028755</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F41" s="11">
         <v>21110</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="14">
-        <v>45790</v>
+        <v>46059</v>
       </c>
       <c r="I41" s="34">
-        <v>14</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="16">
         <v>38</v>
       </c>
       <c r="B42" s="16">
-        <v>9782253911029</v>
+        <v>9782889730889</v>
       </c>
       <c r="C42" s="17">
-        <v>2028658</v>
+        <v>2123703</v>
       </c>
       <c r="D42" s="18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F42" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H42" s="20">
-        <v>46035</v>
+        <v>46116</v>
       </c>
       <c r="I42" s="35">
-        <v>11.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>39</v>
       </c>
       <c r="B43" s="10">
-        <v>9782266335225</v>
+        <v>9782253256465</v>
       </c>
       <c r="C43" s="11">
-        <v>3167649</v>
+        <v>2028654</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F43" s="11">
         <v>21110</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="14">
-        <v>45889</v>
+        <v>46113</v>
       </c>
       <c r="I43" s="34">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="16">
         <v>40</v>
       </c>
       <c r="B44" s="16">
-        <v>9782290432815</v>
+        <v>9782012101371</v>
       </c>
       <c r="C44" s="17">
-        <v>2082367</v>
+        <v>4572564</v>
       </c>
       <c r="D44" s="18" t="s">
-        <v>147</v>
+        <v>105</v>
       </c>
       <c r="E44" s="19" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F44" s="17">
-        <v>21200</v>
+        <v>21800</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="H44" s="20">
-        <v>46044</v>
+        <v>38166</v>
       </c>
       <c r="I44" s="35">
-        <v>14</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>41</v>
       </c>
       <c r="B45" s="10">
-        <v>9782260056782</v>
+        <v>9782080149671</v>
       </c>
       <c r="C45" s="11">
-        <v>2028542</v>
+        <v>2100712</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="F45" s="11">
         <v>11110</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="14">
-        <v>46043</v>
+        <v>46087</v>
       </c>
       <c r="I45" s="34">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="16">
         <v>42</v>
       </c>
       <c r="B46" s="16">
-        <v>9782266353588</v>
+        <v>9782290252949</v>
       </c>
       <c r="C46" s="17">
-        <v>2028529</v>
+        <v>2810439</v>
       </c>
       <c r="D46" s="18" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E46" s="19" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F46" s="17">
         <v>21110</v>
       </c>
       <c r="G46" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="20">
-        <v>46043</v>
+        <v>44575</v>
       </c>
       <c r="I46" s="35">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
         <v>43</v>
       </c>
       <c r="B47" s="10">
-        <v>9782266319157</v>
+        <v>9782253166634</v>
       </c>
       <c r="C47" s="11">
-        <v>2712840</v>
+        <v>7172893</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F47" s="11">
-        <v>24810</v>
+        <v>21110</v>
       </c>
       <c r="G47" s="13" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H47" s="14">
-        <v>44469</v>
+        <v>41010</v>
       </c>
       <c r="I47" s="34">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="16">
         <v>44</v>
       </c>
       <c r="B48" s="16">
-        <v>9782253251972</v>
+        <v>9782253906568</v>
       </c>
       <c r="C48" s="17">
-        <v>2028649</v>
+        <v>9380175</v>
       </c>
       <c r="D48" s="18" t="s">
-        <v>151</v>
+        <v>47</v>
       </c>
       <c r="E48" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="17">
         <v>21110</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="20">
-        <v>46035</v>
+        <v>43256</v>
       </c>
       <c r="I48" s="35">
-        <v>12.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
         <v>45</v>
       </c>
       <c r="B49" s="10">
         <v>9782253934103</v>
       </c>
       <c r="C49" s="11">
         <v>2661886</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>106</v>
+        <v>86</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>20</v>
       </c>
       <c r="F49" s="11">
         <v>21110</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="14">
         <v>43906</v>
       </c>
       <c r="I49" s="34">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="16">
         <v>46</v>
       </c>
       <c r="B50" s="16">
-        <v>9782253909538</v>
+        <v>9782072764929</v>
       </c>
       <c r="C50" s="17">
-        <v>2083166</v>
+        <v>2515551</v>
       </c>
       <c r="D50" s="18" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
       <c r="E50" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F50" s="17">
         <v>21110</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="20">
-        <v>46055</v>
+        <v>43231</v>
       </c>
       <c r="I50" s="35">
-        <v>13.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
         <v>47</v>
       </c>
       <c r="B51" s="10">
-        <v>9782073133151</v>
+        <v>9782070601578</v>
       </c>
       <c r="C51" s="11">
-        <v>2028755</v>
+        <v>2507873</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G51" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H51" s="14">
-        <v>46059</v>
+        <v>42581</v>
       </c>
       <c r="I51" s="34">
-        <v>12.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="16">
         <v>48</v>
       </c>
       <c r="B52" s="16">
-        <v>9782253238027</v>
+        <v>9782290433317</v>
       </c>
       <c r="C52" s="17">
-        <v>2055428</v>
+        <v>2028528</v>
       </c>
       <c r="D52" s="18" t="s">
-        <v>108</v>
+        <v>150</v>
       </c>
       <c r="E52" s="19" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="F52" s="17">
         <v>21110</v>
       </c>
       <c r="G52" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="20">
-        <v>43760</v>
+        <v>46087</v>
       </c>
       <c r="I52" s="35">
-        <v>15.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="10">
         <v>49</v>
       </c>
       <c r="B53" s="10">
-        <v>9782253029496</v>
+        <v>9782073018144</v>
       </c>
       <c r="C53" s="11">
-        <v>4961706</v>
+        <v>2973501</v>
       </c>
       <c r="D53" s="12" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F53" s="11">
         <v>21110</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="14">
-        <v>36867</v>
+        <v>46132</v>
       </c>
       <c r="I53" s="34">
-        <v>9.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="16">
         <v>50</v>
       </c>
       <c r="B54" s="16">
-        <v>9782253251798</v>
+        <v>9782253124801</v>
       </c>
       <c r="C54" s="17">
-        <v>2028648</v>
+        <v>7384998</v>
       </c>
       <c r="D54" s="18" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>20</v>
       </c>
       <c r="F54" s="17">
         <v>21110</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="20">
-        <v>46035</v>
+        <v>39897</v>
       </c>
       <c r="I54" s="35">
-        <v>13</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="29"/>
       <c r="C55" s="30"/>
       <c r="D55" s="31"/>
       <c r="E55" s="29"/>
       <c r="F55" s="32"/>
       <c r="G55" s="32"/>
       <c r="H55" s="32"/>
       <c r="I55" s="32"/>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="10">
         <v>1</v>
       </c>
       <c r="B56" s="10">
-        <v>9788497592208</v>
+        <v>9788493579852</v>
       </c>
       <c r="C56" s="11">
-        <v>7858973</v>
+        <v>3003866</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="F56" s="11">
-        <v>11110</v>
+        <v>15770</v>
       </c>
       <c r="G56" s="13" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H56" s="14">
-        <v>37679</v>
+        <v>41373</v>
       </c>
       <c r="I56" s="15">
-        <v>21</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="16">
         <v>2</v>
       </c>
       <c r="B57" s="16">
-        <v>9788493579852</v>
+        <v>9788498381498</v>
       </c>
       <c r="C57" s="17">
-        <v>3003866</v>
+        <v>2806894</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E57" s="19" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="F57" s="17">
-        <v>15770</v>
+        <v>22500</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H57" s="20">
-        <v>41373</v>
+        <v>39496</v>
       </c>
       <c r="I57" s="21">
-        <v>35.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="10">
         <v>3</v>
       </c>
       <c r="B58" s="10">
-        <v>9788498381498</v>
+        <v>9788466378420</v>
       </c>
       <c r="C58" s="11">
-        <v>2806894</v>
+        <v>3173095</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F58" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G58" s="13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H58" s="14">
-        <v>39496</v>
+        <v>45859</v>
       </c>
       <c r="I58" s="15">
-        <v>11</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="16">
         <v>4</v>
       </c>
       <c r="B59" s="16">
-        <v>9788466378420</v>
+        <v>9788483462034</v>
       </c>
       <c r="C59" s="17">
-        <v>3173095</v>
+        <v>7120699</v>
       </c>
       <c r="D59" s="18" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="17">
         <v>21110</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="20">
-        <v>45859</v>
+        <v>39018</v>
       </c>
       <c r="I59" s="21">
-        <v>19</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="10">
         <v>5</v>
       </c>
       <c r="B60" s="10">
-        <v>9788483462034</v>
+        <v>9788408318682</v>
       </c>
       <c r="C60" s="11">
-        <v>7120699</v>
+        <v>2127932</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F60" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G60" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="14">
-        <v>39018</v>
+        <v>46133</v>
       </c>
       <c r="I60" s="15">
-        <v>17.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="16">
         <v>6</v>
       </c>
       <c r="B61" s="16">
-        <v>9788434893511</v>
+        <v>9788497592208</v>
       </c>
       <c r="C61" s="17">
-        <v>2944059</v>
+        <v>7858973</v>
       </c>
       <c r="D61" s="18" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="E61" s="19" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F61" s="17">
-        <v>18600</v>
+        <v>11110</v>
       </c>
       <c r="G61" s="19" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H61" s="20">
-        <v>40488</v>
+        <v>37679</v>
       </c>
       <c r="I61" s="21">
-        <v>35.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="10">
         <v>7</v>
       </c>
       <c r="B62" s="10">
-        <v>9788408163435</v>
+        <v>9788434893511</v>
       </c>
       <c r="C62" s="11">
-        <v>7991550</v>
+        <v>2944059</v>
       </c>
       <c r="D62" s="12" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="F62" s="11">
-        <v>21110</v>
+        <v>18600</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H62" s="14">
-        <v>42936</v>
+        <v>40488</v>
       </c>
       <c r="I62" s="15">
-        <v>21</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="16">
         <v>8</v>
       </c>
       <c r="B63" s="16">
-        <v>9788408253105</v>
+        <v>9788408163435</v>
       </c>
       <c r="C63" s="17">
-        <v>2895628</v>
+        <v>7991550</v>
       </c>
       <c r="D63" s="18" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E63" s="19" t="s">
         <v>30</v>
       </c>
       <c r="F63" s="17">
         <v>21110</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="20">
-        <v>44813</v>
+        <v>42936</v>
       </c>
       <c r="I63" s="21">
-        <v>17.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="10">
         <v>9</v>
       </c>
       <c r="B64" s="10">
-        <v>9788466329088</v>
+        <v>9788408253105</v>
       </c>
       <c r="C64" s="11">
-        <v>2422560</v>
+        <v>2895628</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F64" s="11">
         <v>21110</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="14">
-        <v>42503</v>
+        <v>44813</v>
       </c>
       <c r="I64" s="15">
-        <v>19</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="16">
         <v>10</v>
       </c>
       <c r="B65" s="16">
-        <v>9788497592451</v>
+        <v>9788466329088</v>
       </c>
       <c r="C65" s="17">
-        <v>2124513</v>
+        <v>2422560</v>
       </c>
       <c r="D65" s="18" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="E65" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F65" s="17">
         <v>21110</v>
       </c>
       <c r="G65" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="20">
-        <v>38265</v>
+        <v>42503</v>
       </c>
       <c r="I65" s="21">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="10">
         <v>11</v>
       </c>
       <c r="B66" s="10">
-        <v>9788497592437</v>
+        <v>9788490323762</v>
       </c>
       <c r="C66" s="11">
-        <v>7750366</v>
+        <v>2350327</v>
       </c>
       <c r="D66" s="12" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="E66" s="13" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="11">
         <v>21110</v>
       </c>
       <c r="G66" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H66" s="14">
-        <v>38377</v>
+        <v>41394</v>
       </c>
       <c r="I66" s="15">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="16">
         <v>12</v>
       </c>
       <c r="B67" s="16">
-        <v>9788466390323</v>
+        <v>9788497935692</v>
       </c>
       <c r="C67" s="17">
-        <v>2029524</v>
+        <v>8127620</v>
       </c>
       <c r="D67" s="18" t="s">
-        <v>157</v>
+        <v>45</v>
       </c>
       <c r="E67" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F67" s="17">
         <v>21110</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="20">
-        <v>46049</v>
+        <v>38419</v>
       </c>
       <c r="I67" s="21">
-        <v>22.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="10">
         <v>13</v>
       </c>
       <c r="B68" s="10">
-        <v>9788466359634</v>
+        <v>9788479532536</v>
       </c>
       <c r="C68" s="11">
-        <v>2827622</v>
+        <v>6042333</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>93</v>
+        <v>155</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="F68" s="11">
-        <v>21500</v>
+        <v>24720</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="H68" s="14">
-        <v>44622</v>
+        <v>40213</v>
       </c>
       <c r="I68" s="15">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="16">
         <v>14</v>
       </c>
       <c r="B69" s="16">
-        <v>9788408296225</v>
+        <v>9788497592437</v>
       </c>
       <c r="C69" s="17">
-        <v>2029679</v>
+        <v>7750366</v>
       </c>
       <c r="D69" s="18" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="F69" s="17">
-        <v>15580</v>
+        <v>21110</v>
       </c>
       <c r="G69" s="19" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="H69" s="20">
-        <v>46008</v>
+        <v>38377</v>
       </c>
       <c r="I69" s="21">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="10">
         <v>15</v>
       </c>
       <c r="B70" s="10">
-        <v>9788497592444</v>
+        <v>9788466374613</v>
       </c>
       <c r="C70" s="11">
-        <v>4287088</v>
+        <v>3063890</v>
       </c>
       <c r="D70" s="12" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="E70" s="13" t="s">
         <v>26</v>
       </c>
       <c r="F70" s="11">
         <v>21110</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="14">
-        <v>38526</v>
+        <v>45497</v>
       </c>
       <c r="I70" s="15">
-        <v>19</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="16">
         <v>16</v>
       </c>
       <c r="B71" s="16">
-        <v>9788437600895</v>
+        <v>9791387739256</v>
       </c>
       <c r="C71" s="17">
-        <v>4302885</v>
+        <v>2029503</v>
       </c>
       <c r="D71" s="18" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E71" s="19" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="F71" s="17">
         <v>21110</v>
       </c>
       <c r="G71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="20">
-        <v>38519</v>
+        <v>46045</v>
       </c>
       <c r="I71" s="21">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="10">
         <v>17</v>
       </c>
       <c r="B72" s="10">
-        <v>9788466349864</v>
+        <v>9788423356980</v>
       </c>
       <c r="C72" s="11">
-        <v>2160648</v>
+        <v>2421516</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="F72" s="11">
         <v>21110</v>
       </c>
       <c r="G72" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H72" s="14">
-        <v>43873</v>
+        <v>43868</v>
       </c>
       <c r="I72" s="15">
-        <v>19</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="16">
         <v>18</v>
       </c>
       <c r="B73" s="16">
-        <v>9791387739188</v>
+        <v>9788466362887</v>
       </c>
       <c r="C73" s="17">
-        <v>2029497</v>
+        <v>2916424</v>
       </c>
       <c r="D73" s="18" t="s">
-        <v>159</v>
+        <v>25</v>
       </c>
       <c r="E73" s="19" t="s">
-        <v>160</v>
+        <v>26</v>
       </c>
       <c r="F73" s="17">
         <v>21110</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="20">
-        <v>46045</v>
+        <v>44961</v>
       </c>
       <c r="I73" s="21">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="10">
         <v>19</v>
       </c>
       <c r="B74" s="10">
-        <v>9788413142012</v>
+        <v>9788410381032</v>
       </c>
       <c r="C74" s="11">
-        <v>2986783</v>
+        <v>3172798</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="E74" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="11">
         <v>21110</v>
       </c>
       <c r="G74" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="14">
-        <v>44848</v>
+        <v>45868</v>
       </c>
       <c r="I74" s="15">
         <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="16">
         <v>20</v>
       </c>
       <c r="B75" s="16">
-        <v>9788466374613</v>
+        <v>9788466390323</v>
       </c>
       <c r="C75" s="17">
-        <v>3063890</v>
+        <v>2029524</v>
       </c>
       <c r="D75" s="18" t="s">
-        <v>44</v>
+        <v>108</v>
       </c>
       <c r="E75" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F75" s="17">
         <v>21110</v>
       </c>
       <c r="G75" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H75" s="20">
-        <v>45497</v>
+        <v>46049</v>
       </c>
       <c r="I75" s="21">
         <v>22.5</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="10">
         <v>21</v>
       </c>
       <c r="B76" s="10">
-        <v>9788491077787</v>
+        <v>9788401039447</v>
       </c>
       <c r="C76" s="11">
-        <v>2170490</v>
+        <v>2127952</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="F76" s="11">
-        <v>22500</v>
+        <v>11600</v>
       </c>
       <c r="G76" s="13" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="H76" s="14">
-        <v>43398</v>
+        <v>46133</v>
       </c>
       <c r="I76" s="15">
-        <v>15</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="16">
         <v>22</v>
       </c>
       <c r="B77" s="16">
-        <v>9788418173004</v>
+        <v>9788499089508</v>
       </c>
       <c r="C77" s="17">
-        <v>2944394</v>
+        <v>4464354</v>
       </c>
       <c r="D77" s="18" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="E77" s="19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F77" s="17">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G77" s="19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H77" s="20">
-        <v>44848</v>
+        <v>40675</v>
       </c>
       <c r="I77" s="21">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="10">
         <v>23</v>
       </c>
       <c r="B78" s="10">
-        <v>9788408004349</v>
+        <v>9788418173004</v>
       </c>
       <c r="C78" s="11">
-        <v>9229078</v>
+        <v>2944394</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F78" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G78" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H78" s="14">
-        <v>41016</v>
+        <v>44848</v>
       </c>
       <c r="I78" s="15">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="16">
         <v>24</v>
       </c>
       <c r="B79" s="16">
-        <v>9788472237964</v>
+        <v>9788437600895</v>
       </c>
       <c r="C79" s="17">
-        <v>4303466</v>
+        <v>4302885</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>163</v>
+        <v>109</v>
       </c>
       <c r="E79" s="19" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="F79" s="17">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G79" s="19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H79" s="20">
         <v>38519</v>
       </c>
       <c r="I79" s="21">
-        <v>19.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="10">
         <v>25</v>
       </c>
       <c r="B80" s="10">
-        <v>9788466388603</v>
+        <v>9788491077787</v>
       </c>
       <c r="C80" s="11">
-        <v>2021425</v>
+        <v>2170490</v>
       </c>
       <c r="D80" s="12" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="F80" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H80" s="14">
-        <v>46008</v>
+        <v>43398</v>
       </c>
       <c r="I80" s="15">
-        <v>21</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="16">
         <v>26</v>
       </c>
       <c r="B81" s="16">
-        <v>9788466362887</v>
+        <v>9788408072805</v>
       </c>
       <c r="C81" s="17">
-        <v>2916424</v>
+        <v>6577423</v>
       </c>
       <c r="D81" s="18" t="s">
-        <v>25</v>
+        <v>161</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F81" s="17">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H81" s="20">
-        <v>44961</v>
+        <v>39284</v>
       </c>
       <c r="I81" s="21">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="10">
         <v>27</v>
       </c>
       <c r="B82" s="10">
-        <v>9788466382700</v>
+        <v>9788419261298</v>
       </c>
       <c r="C82" s="11">
-        <v>2029522</v>
+        <v>2975085</v>
       </c>
       <c r="D82" s="12" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="F82" s="11">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G82" s="13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H82" s="14">
-        <v>46045</v>
+        <v>45068</v>
       </c>
       <c r="I82" s="15">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="16">
         <v>28</v>
       </c>
       <c r="B83" s="16">
-        <v>9788413144207</v>
+        <v>9788466331906</v>
       </c>
       <c r="C83" s="17">
-        <v>2029606</v>
+        <v>3386686</v>
       </c>
       <c r="D83" s="18" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="E83" s="19" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F83" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G83" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H83" s="20">
-        <v>46049</v>
+        <v>42503</v>
       </c>
       <c r="I83" s="21">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="10">
         <v>29</v>
       </c>
       <c r="B84" s="10">
-        <v>9788499089508</v>
+        <v>9791387739188</v>
       </c>
       <c r="C84" s="11">
-        <v>4464354</v>
+        <v>2029497</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="F84" s="11">
         <v>21110</v>
       </c>
       <c r="G84" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="14">
-        <v>40675</v>
+        <v>46045</v>
       </c>
       <c r="I84" s="15">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="16">
         <v>30</v>
       </c>
       <c r="B85" s="16">
-        <v>9788408170396</v>
+        <v>9788466346375</v>
       </c>
       <c r="C85" s="17">
-        <v>9395431</v>
+        <v>2669101</v>
       </c>
       <c r="D85" s="18" t="s">
-        <v>167</v>
+        <v>67</v>
       </c>
       <c r="E85" s="19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F85" s="17">
         <v>21110</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="20">
-        <v>43228</v>
+        <v>43516</v>
       </c>
       <c r="I85" s="21">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="10">
         <v>31</v>
       </c>
       <c r="B86" s="10">
-        <v>9788410381032</v>
+        <v>9788410496279</v>
       </c>
       <c r="C86" s="11">
-        <v>3172798</v>
+        <v>3145421</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="F86" s="11">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G86" s="13" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H86" s="14">
-        <v>45868</v>
+        <v>45721</v>
       </c>
       <c r="I86" s="15">
-        <v>19</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="16">
         <v>32</v>
       </c>
       <c r="B87" s="16">
-        <v>9788410299443</v>
+        <v>9788466379403</v>
       </c>
       <c r="C87" s="17">
-        <v>2029632</v>
+        <v>3173103</v>
       </c>
       <c r="D87" s="18" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E87" s="19" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="F87" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G87" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="20">
-        <v>46062</v>
+        <v>45860</v>
       </c>
       <c r="I87" s="21">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10">
         <v>33</v>
       </c>
       <c r="B88" s="10">
-        <v>9788437604183</v>
+        <v>9788413142012</v>
       </c>
       <c r="C88" s="11">
-        <v>5473705</v>
+        <v>2986783</v>
       </c>
       <c r="D88" s="12" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="F88" s="11">
         <v>21110</v>
       </c>
       <c r="G88" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="14">
-        <v>38394</v>
+        <v>44848</v>
       </c>
       <c r="I88" s="15">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="16">
         <v>34</v>
       </c>
       <c r="B89" s="16">
-        <v>9788469602614</v>
+        <v>9788467016901</v>
       </c>
       <c r="C89" s="17">
-        <v>2567039</v>
+        <v>9915672</v>
       </c>
       <c r="D89" s="18" t="s">
-        <v>59</v>
+        <v>166</v>
       </c>
       <c r="E89" s="19" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="F89" s="17">
-        <v>11800</v>
+        <v>11110</v>
       </c>
       <c r="G89" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H89" s="20">
-        <v>42727</v>
+        <v>38590</v>
       </c>
       <c r="I89" s="21">
-        <v>21</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="10">
         <v>35</v>
       </c>
       <c r="B90" s="10">
-        <v>9788490709856</v>
+        <v>9788497592451</v>
       </c>
       <c r="C90" s="11">
-        <v>3172797</v>
+        <v>2124513</v>
       </c>
       <c r="D90" s="12" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F90" s="11">
         <v>21110</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="14">
-        <v>45826</v>
+        <v>38265</v>
       </c>
       <c r="I90" s="15">
-        <v>17.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="16">
         <v>36</v>
       </c>
       <c r="B91" s="16">
-        <v>9788466381376</v>
+        <v>9788413144795</v>
       </c>
       <c r="C91" s="17">
-        <v>2029520</v>
+        <v>2870164</v>
       </c>
       <c r="D91" s="18" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F91" s="17">
-        <v>21110</v>
+        <v>11200</v>
       </c>
       <c r="G91" s="19" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H91" s="20">
-        <v>46045</v>
+        <v>44726</v>
       </c>
       <c r="I91" s="21">
         <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="10">
         <v>37</v>
       </c>
       <c r="B92" s="10">
-        <v>9788497935692</v>
+        <v>9788499890944</v>
       </c>
       <c r="C92" s="11">
-        <v>8127620</v>
+        <v>6363253</v>
       </c>
       <c r="D92" s="12" t="s">
-        <v>45</v>
+        <v>169</v>
       </c>
       <c r="E92" s="13" t="s">
         <v>26</v>
       </c>
       <c r="F92" s="11">
         <v>21110</v>
       </c>
       <c r="G92" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="14">
-        <v>38419</v>
+        <v>41487</v>
       </c>
       <c r="I92" s="15">
-        <v>19</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="16">
         <v>38</v>
       </c>
       <c r="B93" s="16">
-        <v>9788466337120</v>
+        <v>9788410381933</v>
       </c>
       <c r="C93" s="17">
-        <v>2559710</v>
+        <v>3159357</v>
       </c>
       <c r="D93" s="18" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E93" s="19" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F93" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="20">
-        <v>42746</v>
+        <v>45757</v>
       </c>
       <c r="I93" s="21">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="10">
         <v>39</v>
       </c>
       <c r="B94" s="10">
-        <v>9788499089515</v>
+        <v>9788413143644</v>
       </c>
       <c r="C94" s="11">
-        <v>3491269</v>
+        <v>3147123</v>
       </c>
       <c r="D94" s="12" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F94" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G94" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="14">
-        <v>40675</v>
+        <v>45148</v>
       </c>
       <c r="I94" s="15">
-        <v>19</v>
+        <v>58</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="23">
         <v>40</v>
       </c>
       <c r="B95" s="23">
-        <v>9788411076692</v>
+        <v>9788411077484</v>
       </c>
       <c r="C95" s="24">
-        <v>1676628</v>
+        <v>2114209</v>
       </c>
       <c r="D95" s="25" t="s">
         <v>172</v>
       </c>
       <c r="E95" s="26" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="F95" s="24">
-        <v>21600</v>
+        <v>11110</v>
       </c>
       <c r="G95" s="26" t="s">
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="H95" s="27">
-        <v>45902</v>
+        <v>46097</v>
       </c>
       <c r="I95" s="28">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="10">
         <v>41</v>
       </c>
       <c r="B96" s="10">
-        <v>9788423368860</v>
+        <v>9788469602614</v>
       </c>
       <c r="C96" s="11">
-        <v>2021522</v>
+        <v>2567039</v>
       </c>
       <c r="D96" s="12" t="s">
-        <v>174</v>
+        <v>58</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="F96" s="11">
-        <v>21110</v>
+        <v>11800</v>
       </c>
       <c r="G96" s="13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H96" s="14">
-        <v>45980</v>
+        <v>42727</v>
       </c>
       <c r="I96" s="15">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="16">
         <v>42</v>
       </c>
       <c r="B97" s="16">
-        <v>9788466359627</v>
+        <v>9788432249372</v>
       </c>
       <c r="C97" s="17">
-        <v>2821872</v>
+        <v>2099008</v>
       </c>
       <c r="D97" s="18" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="E97" s="19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F97" s="17">
         <v>21110</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="20">
-        <v>44585</v>
+        <v>46081</v>
       </c>
       <c r="I97" s="21">
-        <v>22.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="10">
         <v>43</v>
       </c>
       <c r="B98" s="10">
-        <v>9788490667316</v>
+        <v>9788466349864</v>
       </c>
       <c r="C98" s="11">
-        <v>2726786</v>
+        <v>2160648</v>
       </c>
       <c r="D98" s="12" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="F98" s="11">
         <v>21110</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="14">
-        <v>43717</v>
+        <v>43873</v>
       </c>
       <c r="I98" s="15">
-        <v>22.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="16">
         <v>44</v>
       </c>
       <c r="B99" s="16">
-        <v>9788490628973</v>
+        <v>9788408170396</v>
       </c>
       <c r="C99" s="17">
-        <v>2509846</v>
+        <v>9395431</v>
       </c>
       <c r="D99" s="18" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E99" s="19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F99" s="17">
         <v>21110</v>
       </c>
       <c r="G99" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H99" s="20">
-        <v>42333</v>
+        <v>43228</v>
       </c>
       <c r="I99" s="21">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="10">
         <v>45</v>
       </c>
       <c r="B100" s="10">
-        <v>9788466331906</v>
+        <v>9788423368860</v>
       </c>
       <c r="C100" s="11">
-        <v>3386686</v>
+        <v>2021522</v>
       </c>
       <c r="D100" s="12" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F100" s="11">
         <v>21110</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="14">
-        <v>42503</v>
+        <v>45980</v>
       </c>
       <c r="I100" s="15">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="16">
         <v>46</v>
       </c>
       <c r="B101" s="16">
-        <v>9788466346375</v>
+        <v>9788466358293</v>
       </c>
       <c r="C101" s="17">
-        <v>2669101</v>
+        <v>2870284</v>
       </c>
       <c r="D101" s="18" t="s">
-        <v>73</v>
+        <v>174</v>
       </c>
       <c r="E101" s="19" t="s">
         <v>26</v>
       </c>
       <c r="F101" s="17">
-        <v>21110</v>
+        <v>25540</v>
       </c>
       <c r="G101" s="19" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="H101" s="20">
-        <v>43516</v>
+        <v>44736</v>
       </c>
       <c r="I101" s="21">
-        <v>21</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="10">
         <v>47</v>
       </c>
       <c r="B102" s="10">
-        <v>9788401037948</v>
+        <v>9788490625934</v>
       </c>
       <c r="C102" s="11">
-        <v>2029686</v>
+        <v>2342643</v>
       </c>
       <c r="D102" s="12" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>176</v>
+        <v>26</v>
       </c>
       <c r="F102" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G102" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="14">
-        <v>46057</v>
+        <v>42174</v>
       </c>
       <c r="I102" s="15">
-        <v>35.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="16">
         <v>48</v>
       </c>
       <c r="B103" s="16">
-        <v>9788432239939</v>
+        <v>9788413144207</v>
       </c>
       <c r="C103" s="17">
-        <v>2941926</v>
+        <v>2029606</v>
       </c>
       <c r="D103" s="18" t="s">
-        <v>177</v>
+        <v>113</v>
       </c>
       <c r="E103" s="19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F103" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G103" s="19" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H103" s="20">
-        <v>44970</v>
+        <v>46049</v>
       </c>
       <c r="I103" s="21">
-        <v>17.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="10">
         <v>49</v>
       </c>
       <c r="B104" s="10">
-        <v>9788490625934</v>
+        <v>9788490667316</v>
       </c>
       <c r="C104" s="11">
-        <v>2342643</v>
+        <v>2726786</v>
       </c>
       <c r="D104" s="12" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="F104" s="11">
         <v>21110</v>
       </c>
       <c r="G104" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="14">
-        <v>42174</v>
+        <v>43717</v>
       </c>
       <c r="I104" s="15">
-        <v>21</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="16">
         <v>50</v>
       </c>
       <c r="B105" s="16">
-        <v>9791387512262</v>
+        <v>9788490628973</v>
       </c>
       <c r="C105" s="17">
-        <v>2029645</v>
+        <v>2509846</v>
       </c>
       <c r="D105" s="18" t="s">
-        <v>178</v>
+        <v>94</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>179</v>
+        <v>26</v>
       </c>
       <c r="F105" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="20">
-        <v>46062</v>
+        <v>42333</v>
       </c>
       <c r="I105" s="21">
-        <v>35.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="30"/>
       <c r="D106" s="31"/>
       <c r="E106" s="29"/>
       <c r="F106" s="32"/>
       <c r="G106" s="32"/>
       <c r="H106" s="32"/>
       <c r="I106" s="32"/>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="10">
         <v>1</v>
       </c>
       <c r="B107" s="10">
-        <v>9789753638029</v>
+        <v>9786255799869</v>
       </c>
       <c r="C107" s="11">
-        <v>6693326</v>
+        <v>2105065</v>
       </c>
       <c r="D107" s="12" t="s">
-        <v>121</v>
+        <v>175</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="F107" s="11">
         <v>21110</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="14">
-        <v>39722</v>
+        <v>46062</v>
       </c>
       <c r="I107" s="15">
-        <v>8.99</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="16">
         <v>2</v>
       </c>
       <c r="B108" s="16">
-        <v>9786256365223</v>
+        <v>9786057462978</v>
       </c>
       <c r="C108" s="17">
-        <v>2954971</v>
+        <v>2943887</v>
       </c>
       <c r="D108" s="18" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E108" s="19" t="s">
-        <v>41</v>
+        <v>177</v>
       </c>
       <c r="F108" s="17">
-        <v>22100</v>
+        <v>12000</v>
       </c>
       <c r="G108" s="19" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H108" s="20">
-        <v>45002</v>
+        <v>44575</v>
       </c>
       <c r="I108" s="21">
-        <v>11.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="10">
         <v>3</v>
       </c>
       <c r="B109" s="10">
-        <v>9789756779194</v>
+        <v>9789752430990</v>
       </c>
       <c r="C109" s="11">
-        <v>2396920</v>
+        <v>2681619</v>
       </c>
       <c r="D109" s="12" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="F109" s="11">
-        <v>15470</v>
+        <v>28000</v>
       </c>
       <c r="G109" s="13" t="s">
-        <v>86</v>
+        <v>180</v>
       </c>
       <c r="H109" s="14">
-        <v>41614</v>
+        <v>43521</v>
       </c>
       <c r="I109" s="15">
-        <v>33.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="16">
         <v>4</v>
       </c>
       <c r="B110" s="16">
-        <v>9789750826146</v>
+        <v>9786051622606</v>
       </c>
       <c r="C110" s="17">
-        <v>7487983</v>
+        <v>3175522</v>
       </c>
       <c r="D110" s="18" t="s">
         <v>181</v>
       </c>
       <c r="E110" s="19" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="F110" s="17">
         <v>21110</v>
       </c>
       <c r="G110" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="20">
-        <v>41723</v>
+        <v>42264</v>
       </c>
       <c r="I110" s="21">
-        <v>19.989999999999998</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="10">
         <v>5</v>
       </c>
       <c r="B111" s="10">
-        <v>9786053417095</v>
+        <v>9786258642285</v>
       </c>
       <c r="C111" s="11">
-        <v>2972902</v>
+        <v>2144166</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>74</v>
+        <v>182</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="F111" s="11">
-        <v>22000</v>
+        <v>21110</v>
       </c>
       <c r="G111" s="13" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H111" s="14">
-        <v>44221</v>
+        <v>46132</v>
       </c>
       <c r="I111" s="15">
-        <v>9.99</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="16">
         <v>6</v>
       </c>
       <c r="B112" s="16">
-        <v>9786059844765</v>
+        <v>9786055455668</v>
       </c>
       <c r="C112" s="17">
-        <v>3121271</v>
+        <v>3062692</v>
       </c>
       <c r="D112" s="18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E112" s="19" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="F112" s="17">
         <v>25000</v>
       </c>
       <c r="G112" s="19" t="s">
         <v>39</v>
       </c>
       <c r="H112" s="20">
-        <v>43084</v>
+        <v>43914</v>
       </c>
       <c r="I112" s="21">
         <v>11.99</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="10">
         <v>7</v>
       </c>
       <c r="B113" s="10">
-        <v>9786255942753</v>
+        <v>9786055455408</v>
       </c>
       <c r="C113" s="11">
-        <v>2016913</v>
+        <v>2021573</v>
       </c>
       <c r="D113" s="12" t="s">
-        <v>125</v>
+        <v>81</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="F113" s="11">
-        <v>21110</v>
+        <v>25000</v>
       </c>
       <c r="G113" s="13" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H113" s="14">
-        <v>45877</v>
+        <v>44868</v>
       </c>
       <c r="I113" s="15">
-        <v>11.99</v>
+        <v>19.989999999999998</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="16">
         <v>8</v>
       </c>
       <c r="B114" s="16">
-        <v>9786052494189</v>
+        <v>9789756779637</v>
       </c>
       <c r="C114" s="17">
-        <v>2868134</v>
+        <v>2015116</v>
       </c>
       <c r="D114" s="18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E114" s="19" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="F114" s="17">
-        <v>25000</v>
+        <v>15470</v>
       </c>
       <c r="G114" s="19" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="H114" s="20">
-        <v>43978</v>
+        <v>41709</v>
       </c>
       <c r="I114" s="21">
-        <v>19.989999999999998</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="10">
         <v>9</v>
       </c>
       <c r="B115" s="10">
-        <v>9786256149014</v>
+        <v>9789750724435</v>
       </c>
       <c r="C115" s="11">
-        <v>3107659</v>
+        <v>2334863</v>
       </c>
       <c r="D115" s="12" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="F115" s="11">
-        <v>21110</v>
+        <v>21400</v>
       </c>
       <c r="G115" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H115" s="14">
-        <v>45589</v>
+        <v>42041</v>
       </c>
       <c r="I115" s="15">
-        <v>12.99</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="16">
         <v>10</v>
       </c>
       <c r="B116" s="16">
-        <v>9786255790262</v>
+        <v>9786256149014</v>
       </c>
       <c r="C116" s="17">
-        <v>2101524</v>
+        <v>3107659</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>185</v>
+        <v>59</v>
       </c>
       <c r="E116" s="19" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="F116" s="17">
         <v>21110</v>
       </c>
       <c r="G116" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H116" s="20">
-        <v>46058</v>
+        <v>45589</v>
       </c>
       <c r="I116" s="21">
-        <v>11.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="10">
         <v>11</v>
       </c>
       <c r="B117" s="10">
-        <v>9789750724435</v>
+        <v>9789753638029</v>
       </c>
       <c r="C117" s="11">
-        <v>2334863</v>
+        <v>6693326</v>
       </c>
       <c r="D117" s="12" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="E117" s="13" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="F117" s="11">
-        <v>21400</v>
+        <v>21110</v>
       </c>
       <c r="G117" s="13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H117" s="14">
-        <v>42041</v>
+        <v>39722</v>
       </c>
       <c r="I117" s="15">
         <v>8.99</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="16">
         <v>12</v>
       </c>
       <c r="B118" s="16">
-        <v>9786055455408</v>
+        <v>9786254053986</v>
       </c>
       <c r="C118" s="17">
-        <v>2021573</v>
+        <v>3144557</v>
       </c>
       <c r="D118" s="18" t="s">
-        <v>95</v>
+        <v>185</v>
       </c>
       <c r="E118" s="19" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="F118" s="17">
-        <v>25000</v>
+        <v>22100</v>
       </c>
       <c r="G118" s="19" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="H118" s="20">
-        <v>44868</v>
+        <v>44858</v>
       </c>
       <c r="I118" s="21">
-        <v>22.99</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="10">
         <v>13</v>
       </c>
       <c r="B119" s="10">
-        <v>9786258733174</v>
+        <v>9786258431254</v>
       </c>
       <c r="C119" s="11">
-        <v>2094778</v>
+        <v>2860533</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>186</v>
       </c>
       <c r="E119" s="13" t="s">
-        <v>41</v>
+        <v>179</v>
       </c>
       <c r="F119" s="11">
-        <v>25000</v>
+        <v>28000</v>
       </c>
       <c r="G119" s="13" t="s">
-        <v>39</v>
+        <v>180</v>
       </c>
       <c r="H119" s="14">
-        <v>46030</v>
+        <v>44624</v>
       </c>
       <c r="I119" s="15">
-        <v>13.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="16">
         <v>14</v>
       </c>
       <c r="B120" s="16">
-        <v>9786255587756</v>
+        <v>9789752698949</v>
       </c>
       <c r="C120" s="17">
-        <v>2088780</v>
+        <v>2209009</v>
       </c>
       <c r="D120" s="18" t="s">
         <v>187</v>
       </c>
       <c r="E120" s="19" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="F120" s="17">
-        <v>24000</v>
+        <v>15470</v>
       </c>
       <c r="G120" s="19" t="s">
-        <v>188</v>
+        <v>77</v>
       </c>
       <c r="H120" s="20">
-        <v>45859</v>
+        <v>41674</v>
       </c>
       <c r="I120" s="21">
-        <v>14.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="10">
         <v>15</v>
       </c>
       <c r="B121" s="10">
-        <v>9789754541366</v>
+        <v>9789750766329</v>
       </c>
       <c r="C121" s="11">
-        <v>2988294</v>
+        <v>2105064</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>189</v>
       </c>
       <c r="E121" s="13" t="s">
-        <v>190</v>
+        <v>69</v>
       </c>
       <c r="F121" s="11">
-        <v>25000</v>
+        <v>21110</v>
       </c>
       <c r="G121" s="13" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H121" s="14">
-        <v>44231</v>
+        <v>45988</v>
       </c>
       <c r="I121" s="15">
-        <v>49.99</v>
+        <v>17.989999999999998</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="16">
         <v>16</v>
       </c>
       <c r="B122" s="16">
-        <v>9786255799463</v>
+        <v>9786257099301</v>
       </c>
       <c r="C122" s="17">
-        <v>2087865</v>
+        <v>2431040</v>
       </c>
       <c r="D122" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="E122" s="19" t="s">
         <v>191</v>
       </c>
-      <c r="E122" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G122" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H122" s="20">
-        <v>45994</v>
+        <v>44252</v>
       </c>
       <c r="I122" s="21">
-        <v>11.99</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="10">
         <v>17</v>
       </c>
       <c r="B123" s="10">
-        <v>9786052954027</v>
+        <v>9786255799135</v>
       </c>
       <c r="C123" s="11">
-        <v>3170186</v>
+        <v>2082354</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>124</v>
+        <v>38</v>
       </c>
       <c r="F123" s="11">
-        <v>25000</v>
+        <v>21110</v>
       </c>
       <c r="G123" s="13" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H123" s="14">
-        <v>43720</v>
+        <v>46006</v>
       </c>
       <c r="I123" s="15">
-        <v>8.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="16">
         <v>18</v>
       </c>
       <c r="B124" s="16">
-        <v>9789758131006</v>
+        <v>9789750726439</v>
       </c>
       <c r="C124" s="17">
-        <v>4358066</v>
+        <v>2159702</v>
       </c>
       <c r="D124" s="18" t="s">
         <v>192</v>
       </c>
       <c r="E124" s="19" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="F124" s="17">
-        <v>25470</v>
+        <v>21110</v>
       </c>
       <c r="G124" s="19" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H124" s="20">
-        <v>41159</v>
+        <v>42308</v>
       </c>
       <c r="I124" s="21">
-        <v>14.99</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="10">
         <v>19</v>
       </c>
       <c r="B125" s="10">
-        <v>9786053164258</v>
+        <v>9786257746168</v>
       </c>
       <c r="C125" s="11">
-        <v>2088783</v>
+        <v>3100016</v>
       </c>
       <c r="D125" s="12" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>195</v>
+        <v>97</v>
       </c>
       <c r="F125" s="11">
-        <v>21110</v>
+        <v>25000</v>
       </c>
       <c r="G125" s="13" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H125" s="14">
-        <v>45934</v>
+        <v>44900</v>
       </c>
       <c r="I125" s="15">
-        <v>12.99</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="16">
         <v>20</v>
       </c>
       <c r="B126" s="16">
-        <v>9786255799135</v>
+        <v>9786255790262</v>
       </c>
       <c r="C126" s="17">
-        <v>2082354</v>
+        <v>2101524</v>
       </c>
       <c r="D126" s="18" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="E126" s="19" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="F126" s="17">
         <v>21110</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="20">
-        <v>46006</v>
+        <v>46058</v>
       </c>
       <c r="I126" s="21">
-        <v>14.99</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B127" s="29"/>
       <c r="C127" s="30"/>
       <c r="D127" s="31"/>
       <c r="E127" s="29"/>
       <c r="F127" s="32"/>
       <c r="G127" s="32"/>
       <c r="H127" s="32"/>
       <c r="I127" s="32"/>
     </row>
     <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="10">
         <v>1</v>
       </c>
       <c r="B128" s="10">
-        <v>9785699901302</v>
+        <v>9785386106997</v>
       </c>
       <c r="C128" s="11">
-        <v>2981627</v>
+        <v>3120364</v>
       </c>
       <c r="D128" s="12" t="s">
-        <v>56</v>
+        <v>121</v>
       </c>
       <c r="E128" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F128" s="11">
-        <v>11400</v>
+        <v>14810</v>
       </c>
       <c r="G128" s="13" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="H128" s="14">
-        <v>45089</v>
+        <v>45617</v>
       </c>
       <c r="I128" s="15">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="16">
         <v>2</v>
       </c>
       <c r="B129" s="16">
-        <v>9785699973248</v>
+        <v>9785699371372</v>
       </c>
       <c r="C129" s="17">
-        <v>3160406</v>
+        <v>3494896</v>
       </c>
       <c r="D129" s="18" t="s">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="E129" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F129" s="17">
-        <v>14810</v>
+        <v>12600</v>
       </c>
       <c r="G129" s="19" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="H129" s="20">
-        <v>45762</v>
+        <v>40799</v>
       </c>
       <c r="I129" s="21">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="10">
         <v>3</v>
       </c>
       <c r="B130" s="10">
-        <v>9785170898350</v>
+        <v>9785041024116</v>
       </c>
       <c r="C130" s="11">
-        <v>3063917</v>
+        <v>2794438</v>
       </c>
       <c r="D130" s="12" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E130" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F130" s="11">
-        <v>18700</v>
+        <v>11110</v>
       </c>
       <c r="G130" s="13" t="s">
-        <v>198</v>
+        <v>14</v>
       </c>
       <c r="H130" s="14">
-        <v>42830</v>
+        <v>44478</v>
       </c>
       <c r="I130" s="15">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="16">
         <v>4</v>
       </c>
       <c r="B131" s="16">
-        <v>9785699371372</v>
+        <v>9785446112166</v>
       </c>
       <c r="C131" s="17">
-        <v>3494896</v>
+        <v>3118737</v>
       </c>
       <c r="D131" s="18" t="s">
-        <v>87</v>
+        <v>195</v>
       </c>
       <c r="E131" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F131" s="17">
-        <v>12600</v>
+        <v>15310</v>
       </c>
       <c r="G131" s="19" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H131" s="20">
-        <v>40799</v>
+        <v>45611</v>
       </c>
       <c r="I131" s="21">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="10">
         <v>5</v>
       </c>
       <c r="B132" s="10">
-        <v>9785041173692</v>
+        <v>9785916718386</v>
       </c>
       <c r="C132" s="11">
-        <v>2934155</v>
+        <v>9509810</v>
       </c>
       <c r="D132" s="12" t="s">
-        <v>199</v>
+        <v>98</v>
       </c>
       <c r="E132" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F132" s="11">
-        <v>11110</v>
+        <v>15380</v>
       </c>
       <c r="G132" s="13" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="H132" s="14">
-        <v>44965</v>
+        <v>43195</v>
       </c>
       <c r="I132" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="16">
         <v>6</v>
       </c>
       <c r="B133" s="16">
-        <v>9785041813956</v>
+        <v>9785699901302</v>
       </c>
       <c r="C133" s="17">
-        <v>3139251</v>
+        <v>2981627</v>
       </c>
       <c r="D133" s="18" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="E133" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F133" s="17">
-        <v>11110</v>
+        <v>11400</v>
       </c>
       <c r="G133" s="19" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H133" s="20">
-        <v>45715</v>
+        <v>45089</v>
       </c>
       <c r="I133" s="21">
         <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="10">
         <v>7</v>
       </c>
       <c r="B134" s="10">
-        <v>9785386106997</v>
+        <v>9785389017245</v>
       </c>
       <c r="C134" s="11">
-        <v>3120364</v>
+        <v>8096368</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E134" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F134" s="11">
-        <v>14810</v>
+        <v>21110</v>
       </c>
       <c r="G134" s="13" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H134" s="14">
-        <v>45617</v>
+        <v>41276</v>
       </c>
       <c r="I134" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="16">
         <v>8</v>
       </c>
       <c r="B135" s="16">
-        <v>9785171146290</v>
+        <v>9785041166762</v>
       </c>
       <c r="C135" s="17">
-        <v>2835954</v>
+        <v>2021744</v>
       </c>
       <c r="D135" s="18" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E135" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F135" s="17">
-        <v>14810</v>
+        <v>11110</v>
       </c>
       <c r="G135" s="19" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H135" s="20">
-        <v>44609</v>
+        <v>45965</v>
       </c>
       <c r="I135" s="21">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="10">
         <v>9</v>
       </c>
       <c r="B136" s="10">
-        <v>9785171004910</v>
+        <v>9785171004262</v>
       </c>
       <c r="C136" s="11">
-        <v>2645633</v>
+        <v>3139197</v>
       </c>
       <c r="D136" s="12" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="E136" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F136" s="11">
-        <v>11400</v>
+        <v>11110</v>
       </c>
       <c r="G136" s="13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H136" s="14">
-        <v>43336</v>
+        <v>45720</v>
       </c>
       <c r="I136" s="15">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="16">
         <v>10</v>
       </c>
       <c r="B137" s="16">
-        <v>9785171004262</v>
+        <v>9785041178956</v>
       </c>
       <c r="C137" s="17">
-        <v>3139197</v>
+        <v>3056741</v>
       </c>
       <c r="D137" s="18" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E137" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F137" s="17">
-        <v>11110</v>
+        <v>11200</v>
       </c>
       <c r="G137" s="19" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H137" s="20">
-        <v>45720</v>
+        <v>45435</v>
       </c>
       <c r="I137" s="21">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="10">
         <v>11</v>
       </c>
       <c r="B138" s="10">
-        <v>9785041024116</v>
+        <v>9785389026469</v>
       </c>
       <c r="C138" s="11">
-        <v>2794438</v>
+        <v>2126278</v>
       </c>
       <c r="D138" s="12" t="s">
-        <v>128</v>
+        <v>199</v>
       </c>
       <c r="E138" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F138" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G138" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H138" s="14">
-        <v>44478</v>
+        <v>41936</v>
       </c>
       <c r="I138" s="15">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="16">
         <v>12</v>
       </c>
       <c r="B139" s="16">
-        <v>9785916718386</v>
+        <v>9785041692087</v>
       </c>
       <c r="C139" s="17">
-        <v>9509810</v>
+        <v>3139200</v>
       </c>
       <c r="D139" s="18" t="s">
-        <v>129</v>
+        <v>200</v>
       </c>
       <c r="E139" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F139" s="17">
-        <v>15380</v>
+        <v>15440</v>
       </c>
       <c r="G139" s="19" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="H139" s="20">
-        <v>43195</v>
+        <v>45716</v>
       </c>
       <c r="I139" s="21">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="10">
         <v>13</v>
       </c>
       <c r="B140" s="10">
-        <v>9785170924370</v>
+        <v>9785389016668</v>
       </c>
       <c r="C140" s="11">
-        <v>2475886</v>
+        <v>8096236</v>
       </c>
       <c r="D140" s="12" t="s">
-        <v>99</v>
+        <v>201</v>
       </c>
       <c r="E140" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F140" s="11">
-        <v>12100</v>
+        <v>21110</v>
       </c>
       <c r="G140" s="13" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="H140" s="14">
-        <v>42405</v>
+        <v>41276</v>
       </c>
       <c r="I140" s="15">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="16">
         <v>14</v>
       </c>
       <c r="B141" s="16">
-        <v>9785040944675</v>
+        <v>9785171120962</v>
       </c>
       <c r="C141" s="17">
-        <v>3096710</v>
+        <v>3139234</v>
       </c>
       <c r="D141" s="18" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E141" s="19" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F141" s="17">
         <v>11110</v>
       </c>
       <c r="G141" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H141" s="20">
-        <v>45547</v>
+        <v>45758</v>
       </c>
       <c r="I141" s="21">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10">
         <v>15</v>
       </c>
       <c r="B142" s="10">
-        <v>9785171341053</v>
+        <v>9785041228835</v>
       </c>
       <c r="C142" s="11">
-        <v>2949757</v>
+        <v>2975013</v>
       </c>
       <c r="D142" s="12" t="s">
-        <v>101</v>
+        <v>203</v>
       </c>
       <c r="E142" s="13" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F142" s="11">
-        <v>14740</v>
+        <v>21110</v>
       </c>
       <c r="G142" s="13" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H142" s="14">
-        <v>44999</v>
+        <v>45055</v>
       </c>
       <c r="I142" s="15">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7883763-1633-4a33-844b-a4f27752bb33" xmlns:ns3="504620ad-4a5b-4e98-91c4-34164cb416e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="548f94b230d87df06dce40b2da64a907" ns2:_="" ns3:_="">
     <xsd:import namespace="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5766,84 +5757,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48E8238-8233-4AA5-A554-3B582D5F89B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>