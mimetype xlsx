--- v1 (2026-05-06)
+++ v2 (2026-07-06)
@@ -6,137 +6,134 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CM\Import\PM Just the Best\Bestseller\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{661C0181-F7EE-4644-95E6-DF26B996658A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{B0215C96-CC0B-48FC-B038-210E6198D4F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F9F6864-07D4-40AC-9588-99CCBE9B53C1}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="TopInternational" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TopInternational!$B$128:$I$142</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TopInternational!$A$1:$I$142</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TopInternational!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="207">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-No.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
     <t>RRP</t>
   </si>
   <si>
     <t>French</t>
   </si>
   <si>
     <t>Saint-Exupery, A: Petit Prince</t>
   </si>
   <si>
     <t>Gallimard</t>
   </si>
   <si>
     <t>Fairy-tales/Legends</t>
   </si>
   <si>
     <t>Camus, A: L'etranger</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
-    <t>Cartoons/Comics</t>
-[...1 lines deleted...]
-  <si>
     <t>Rowling, J: Harry Potter 1 / école des sorciers</t>
   </si>
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Sagan, F: Bonjour tristesse</t>
   </si>
   <si>
     <t>Pocket</t>
   </si>
   <si>
     <t>Hachette</t>
   </si>
   <si>
     <t>interforum editis</t>
   </si>
   <si>
     <t>Slimani, L: pays des autres</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Spanish</t>
@@ -204,501 +201,513 @@
   <si>
     <t>Allende, I: Ciudad de las Bestias</t>
   </si>
   <si>
     <t>J'ai Lu</t>
   </si>
   <si>
     <t>Colombani, L: Tresse</t>
   </si>
   <si>
     <t>Ediciones SM</t>
   </si>
   <si>
     <t>Oerberg, H: Lingua latina per se illustrata: familia romana</t>
   </si>
   <si>
     <t>Celesa</t>
   </si>
   <si>
     <t>Literary Studies</t>
   </si>
   <si>
     <t>Sempe, J: petit Nicolas</t>
   </si>
   <si>
-    <t>Salvat Editores</t>
-[...1 lines deleted...]
-  <si>
     <t>Ron, M: Culpa mía</t>
   </si>
   <si>
     <t>Saint-Exupéry, A: Malenkij prinz</t>
   </si>
   <si>
     <t>Allende, I : Casa de los espiritus</t>
   </si>
   <si>
     <t>Garcia Marquez, G: Tiempos del colera</t>
   </si>
   <si>
-    <t>Asterix Span. 14 Hispania</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Aktas, M: Kalbi Iyi Olanin Yolu Zordur - Yükü agir olur iyi </t>
   </si>
   <si>
     <t>Schoolbooks/Adult Education</t>
   </si>
   <si>
     <t>Camus, A: Peste</t>
   </si>
   <si>
     <t>Rowling, J: Harry Potter 1/piedra</t>
   </si>
   <si>
-    <t>Vargas Llosa, M: Ciudad y los perros</t>
-[...1 lines deleted...]
-  <si>
     <t>Childrens Books</t>
   </si>
   <si>
     <t>Foenkinos, D: vie heureuse</t>
   </si>
   <si>
     <t>McFadden, F: Femme de ménage</t>
   </si>
   <si>
     <t>Espinosa, A: Que te dire cuando te vuelva a ver</t>
   </si>
   <si>
     <t>Saint-Exupery, A: Kücük Prens</t>
   </si>
   <si>
     <t>Can Yayinlari</t>
   </si>
   <si>
     <t>Childrens Books/Baby and Preschool/Fiction</t>
   </si>
   <si>
     <t>Garcia Marquez, G: En Agosto nos vemos</t>
   </si>
   <si>
     <t>Cortázar, J: Rayuela</t>
   </si>
   <si>
     <t>TUSQUETS</t>
   </si>
   <si>
     <t>Esclapez, M: Mujeres que arden</t>
   </si>
   <si>
     <t>Borges; J: Ficciones</t>
   </si>
   <si>
-    <t>Yeni Boyut Yayinlari</t>
-[...1 lines deleted...]
-  <si>
     <t>Theology/Religion</t>
   </si>
   <si>
-    <t>Puschkin, A: Skazki</t>
-[...7 lines deleted...]
-  <si>
     <t>Süleyman El-Cezuli, M: Aciklamali Delailü'l Hayrat</t>
   </si>
   <si>
     <t>tikla24.de BS</t>
   </si>
   <si>
     <t>KNIZHNIK Internationale</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
-    <t>Levy, M: Librairie des livres interdits</t>
-[...1 lines deleted...]
-  <si>
     <t>DaCosta, M: Tout le bleu du ciel</t>
   </si>
   <si>
     <t>Perrin, V: Changer l'eau des fleurs</t>
   </si>
   <si>
     <t>Slimani, L: Chanson douce</t>
   </si>
   <si>
     <t>Slimani, L: J'emporterai le feu</t>
   </si>
   <si>
     <t>Benavent, E: Toda la verdad de mis mentiras</t>
   </si>
   <si>
-    <t>History</t>
-[...1 lines deleted...]
-  <si>
     <t>Aramburu, F: Patria</t>
   </si>
   <si>
     <t>CATEDRA</t>
   </si>
   <si>
-    <t>Benavent, E: En los zapatos de Valeria</t>
-[...1 lines deleted...]
-  <si>
     <t>Ali, S: Kürk Mantolu Madonna</t>
   </si>
   <si>
     <t>Yapi Kredi Yayinlari</t>
   </si>
   <si>
-    <t>Celik Yayinevi</t>
-[...1 lines deleted...]
-  <si>
     <t>Frankl, V: Skazat' zhizni "Da!". Psiholog v konclagere</t>
   </si>
   <si>
-    <t>Daas, F: Petite dernière</t>
-[...1 lines deleted...]
-  <si>
     <t>Collin, P: Barman du Ritz</t>
   </si>
   <si>
     <t>Slimani, L: Regardez-Nous Danser</t>
   </si>
   <si>
     <t>Bescherelle - conjugaison pour tous</t>
   </si>
   <si>
     <t>Learning Aids</t>
   </si>
   <si>
     <t>Vigan, D: No et moi</t>
   </si>
   <si>
-    <t>Goscinny, R: Asterix Franz. tour de Gaule/SA</t>
-[...1 lines deleted...]
-  <si>
     <t>Guez, O: Mesopotamia</t>
   </si>
   <si>
     <t>Kérangal, M: Jour de ressac</t>
   </si>
   <si>
     <t>Perez-Reverte, A: Isla de la mujer dormida</t>
   </si>
   <si>
     <t>Sabato, E: tunel</t>
   </si>
   <si>
-    <t>Lucas, J: Melina</t>
-[...7 lines deleted...]
-  <si>
     <t>Zueco, L: Escalon 33</t>
   </si>
   <si>
-    <t>Campos, C: Pan de limón con semillas de amapola</t>
-[...4 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
-    <t>Trapiello, A: Me piden que regrese</t>
-[...1 lines deleted...]
-  <si>
     <t>PLAZA &amp; JANÉS</t>
   </si>
   <si>
-    <t>Tongar, H: Kur'an Psikolojisi</t>
-[...13 lines deleted...]
-  <si>
     <t>Pelicot, G: Et la joie de vivre</t>
   </si>
   <si>
     <t>Flammarion</t>
   </si>
   <si>
     <t>Vargas, F: Une unique lueur</t>
   </si>
   <si>
     <t>Perrin, V: Tata</t>
   </si>
   <si>
     <t>Lemaitre, P: Avenir radieux</t>
   </si>
   <si>
     <t>Minier, B: H</t>
   </si>
   <si>
     <t>Bannalec, J: Vendanges mortelles à Pornic</t>
   </si>
   <si>
     <t>Musso, G: Quelqu'un d'autre</t>
   </si>
   <si>
-    <t>Rufin, J: Revenant d'Albanie</t>
-[...34 lines deleted...]
-  <si>
     <t>Dicker, J: Animal sauvage</t>
   </si>
   <si>
-    <t>Dugain, M: L'Avion, Poutine, L'Amérique... et moi</t>
-[...7 lines deleted...]
-  <si>
     <t>Schmitt, E: Monsieur Ibrahim et les fleurs du Coran</t>
   </si>
   <si>
-    <t>Dahl, R: Charlie et la chocolaterie</t>
-[...7 lines deleted...]
-  <si>
     <t>Dueñas, M: Por si un dia volvemos</t>
   </si>
   <si>
-    <t>Gramática de uso del espa?ol: Teoría y práctica A1-B2</t>
-[...1 lines deleted...]
-  <si>
     <t>Garcia Marquez: Relato de un náufrago</t>
   </si>
   <si>
     <t>Ruiz, M: cuatro Acuerdos</t>
   </si>
   <si>
     <t>Ediciones Urano</t>
   </si>
   <si>
-    <t>Marti, C: Estrellas de ciudad</t>
-[...1 lines deleted...]
-  <si>
     <t>Laforet, C: Nada</t>
   </si>
   <si>
     <t>Austral</t>
   </si>
   <si>
     <t>Allende, I: Palabra magica</t>
   </si>
   <si>
     <t>Ruiz Zafon, C: Principe de la niebla</t>
   </si>
   <si>
-    <t>Cerda, D: Perras de reserva</t>
-[...19 lines deleted...]
-  <si>
     <t>Orwell, G: 1984</t>
   </si>
   <si>
-    <t>Posteguillo, S: Maldita Roma (Julio Cesar 2)</t>
-[...4 lines deleted...]
-  <si>
     <t>Aramburu, F: Maite</t>
   </si>
   <si>
     <t>Belli, G: Silencio lleno de murmullos</t>
   </si>
   <si>
-    <t>Vallejo, I: Infinito en un junco</t>
-[...1 lines deleted...]
-  <si>
     <t>Kankaya, O: Ben Beni Cok Ihmal Ettim</t>
   </si>
   <si>
-    <t>Mackesy, C: Cocuk Köstebek Tilki ve At</t>
-[...4 lines deleted...]
-  <si>
     <t>Ortayli, I: Bir Ömür Nasil Yasanir?</t>
   </si>
   <si>
     <t>Kronik Kitap</t>
   </si>
   <si>
     <t>School and Learning</t>
   </si>
   <si>
     <t>Duman, F: Ene - Sus Ey Nefsim!</t>
   </si>
   <si>
     <t>Aktas, M: Kendimden Özür Dilerim</t>
   </si>
   <si>
     <t>Gazali, I: Dil Belasi</t>
   </si>
   <si>
-    <t>Öztürk, Y: Kurani Kerim ve Türkce Meali</t>
-[...7 lines deleted...]
-  <si>
     <t>Suruc, S: Kainatin Efendisi Peygamberimizin Hayati</t>
   </si>
   <si>
     <t>Nesil Yayinlari</t>
   </si>
   <si>
-    <t>Tunc, A: Annemin Uyurgezer Geceleri</t>
-[...1 lines deleted...]
-  <si>
     <t>Esen, D: Bir Kürt Sevdim</t>
   </si>
   <si>
     <t>Müptela Yayinevi</t>
   </si>
   <si>
     <t>Coelho, P: Simyaci</t>
   </si>
   <si>
-    <t>Gazali, I: Nefs Terbiyesi ve Ahlaki Güzellestirme</t>
-[...4 lines deleted...]
-  <si>
     <t>Clear, J: Atomnye privychki. Kak priobresti horoshie privych</t>
   </si>
   <si>
-    <t>Pasternak, B: Doktor Zivago</t>
-[...1 lines deleted...]
-  <si>
     <t>Dostoevskij, F: Prestuplenie i nakazanie</t>
   </si>
   <si>
-    <t>Christie, A: Desjat' negritjat</t>
-[...7 lines deleted...]
-  <si>
     <t>Bulgakow, M: Master i Margarita</t>
   </si>
   <si>
-    <t>Remarque, e: Zhizn' vzajmy, ili U neba ljubimchikov net</t>
-[...2 lines deleted...]
-    <t>Dostojewski, F: Igrok</t>
+    <t>International Top-Titles July/August 2026</t>
+  </si>
+  <si>
+    <t>Empoli, G: L'heure des prédateurs</t>
+  </si>
+  <si>
+    <t>Rosnay, T: Elle s'appelait Sarah</t>
+  </si>
+  <si>
+    <t>Harpman, J: Moi qui n'ai pas connu les hommes</t>
+  </si>
+  <si>
+    <t>Camus, A: Mythe de Sisyphe</t>
+  </si>
+  <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>Sansal, B: Légende</t>
+  </si>
+  <si>
+    <t>Grasset</t>
+  </si>
+  <si>
+    <t>Benzine, R: L'homme qui lisait des livres</t>
+  </si>
+  <si>
+    <t>Berest, A: Carte postale</t>
+  </si>
+  <si>
+    <t>Foenkinos, D: Tout le monde aime Clara</t>
+  </si>
+  <si>
+    <t>Verne, J: Tour du monde</t>
+  </si>
+  <si>
+    <t>Daas, F: Petite derni?re</t>
+  </si>
+  <si>
+    <t>Petit Robert de la Langue Française 2027</t>
+  </si>
+  <si>
+    <t>Le Robert Editions, Paris</t>
+  </si>
+  <si>
+    <t>Reference Books</t>
+  </si>
+  <si>
+    <t>McFadden, F: Prof</t>
+  </si>
+  <si>
+    <t>Mauvignier, L: La maison vide</t>
+  </si>
+  <si>
+    <t>Minuit</t>
+  </si>
+  <si>
+    <t>Grimaldi, V: Plus grand que le ciel</t>
+  </si>
+  <si>
+    <t>Pagnol, M: Gloire de mon pere</t>
+  </si>
+  <si>
+    <t>Schlesser, T: Yeux de Mona</t>
+  </si>
+  <si>
+    <t>Faye, G: Jacaranda</t>
+  </si>
+  <si>
+    <t>Thilliez, F: À retardement</t>
+  </si>
+  <si>
+    <t>Rowling, J: Harry Potter 2/chambre</t>
+  </si>
+  <si>
+    <t>Perrin, V: Oubliés du dimanche</t>
+  </si>
+  <si>
+    <t>Camus, A: Chute</t>
+  </si>
+  <si>
+    <t>Gramática de uso del español: Teoría y práctica A1-B2</t>
+  </si>
+  <si>
+    <t>Gimenez Bartlett, A: Una buena pieza</t>
+  </si>
+  <si>
+    <t>Allende, I: Mi nombre es Emilia del Valle</t>
+  </si>
+  <si>
+    <t>Childrens Books/Non-fiction</t>
+  </si>
+  <si>
+    <t>Montfort, V: Toffana</t>
+  </si>
+  <si>
+    <t>Llenas, A: Monstruo de colores</t>
+  </si>
+  <si>
+    <t>Childrens B./Baby or Preschool/Non-Fiction</t>
+  </si>
+  <si>
+    <t>Montero , R: Ridícula idea de no volver a verte</t>
+  </si>
+  <si>
+    <t>Bucay, J: Dejame que te cuente</t>
+  </si>
+  <si>
+    <t>Ruiz Zafón, C: Marina</t>
+  </si>
+  <si>
+    <t>Belli, G: País de las mujeres</t>
+  </si>
+  <si>
+    <t>Longarela, A: Juliette y las canciones perdidas</t>
+  </si>
+  <si>
+    <t>Rulfo, J: Pedro Paramo</t>
+  </si>
+  <si>
+    <t>Ucles, D: Ciudad de las luces muertas</t>
+  </si>
+  <si>
+    <t>DESTINO</t>
+  </si>
+  <si>
+    <t>Allende, I: De amor y de sombra</t>
+  </si>
+  <si>
+    <t>Allende, I: Mujeres del alma mia</t>
+  </si>
+  <si>
+    <t>Delibes, M: Camino</t>
+  </si>
+  <si>
+    <t>Hesse, H: Siddartha</t>
+  </si>
+  <si>
+    <t>López, S: Encanto</t>
+  </si>
+  <si>
+    <t>Gazali, I: Insan Nasil Kaybeder? - Gazali</t>
+  </si>
+  <si>
+    <t>Bacaksiz, Ö: Her Seyle Savasamazsin</t>
+  </si>
+  <si>
+    <t>Carle, E: Ac Tirtil</t>
+  </si>
+  <si>
+    <t>Mavibulut Yayinlari</t>
+  </si>
+  <si>
+    <t>Meyus, F: Naber Abim?</t>
+  </si>
+  <si>
+    <t>Rafaella: Bebekler Icin Uykudan Önce Öyküler</t>
+  </si>
+  <si>
+    <t>1001 Cicek Kitaplar</t>
+  </si>
+  <si>
+    <t>Richards, C: Sevginin Gücü</t>
+  </si>
+  <si>
+    <t>Türkiye Is Bankasi Kültür</t>
+  </si>
+  <si>
+    <t>Spyri, J: Cocuk Klasikleri: Heidi (Ciltli)</t>
+  </si>
+  <si>
+    <t>Beyaz Balina Yayinlari</t>
+  </si>
+  <si>
+    <t>Pucca: Bu Ne Bicim Son! Pucca Günlük 8</t>
+  </si>
+  <si>
+    <t>Dex Kitap</t>
+  </si>
+  <si>
+    <t>Kawamura, G: Esli vse koshki v mire ischeznut</t>
+  </si>
+  <si>
+    <t>Tolstoj, L: Anna Karenina</t>
+  </si>
+  <si>
+    <t>Dispenza, J: Sila podsoznanija, ili Kak izmenit' zhizn' za 4</t>
+  </si>
+  <si>
+    <t>Murakami, H: Norvezhskij les</t>
+  </si>
+  <si>
+    <t>Wells, M: Taro Ujejta. Bol'shaja kniga simvolov</t>
+  </si>
+  <si>
+    <t>Aurelius, M: Naedine s soboj</t>
+  </si>
+  <si>
+    <t>Strelecky, J: Kafe na kraju zemli</t>
+  </si>
+  <si>
+    <t>Zhukova, O: Azbuka s krupnymi bukvami dlja malyshej</t>
+  </si>
+  <si>
+    <t>Childrens Books/Learning/Games</t>
+  </si>
+  <si>
+    <t>Cialdini, R: Psihologija vlijanija</t>
+  </si>
+  <si>
+    <t>Listvin, D: Polnyj kurs nemeckogo jazyka</t>
+  </si>
+  <si>
+    <t>German as a Foreign Language</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1446,4251 +1455,4349 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I143" sqref="I143"/>
+    <sheetView tabSelected="1" topLeftCell="A110" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D142" sqref="D142"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.33203125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="8.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="14" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.33203125" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="28.109375" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="55.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.140625" customWidth="1"/>
+    <col min="7" max="7" width="28.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" s="33" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
     </row>
-    <row r="2" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
     </row>
-    <row r="3" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30"/>
       <c r="D4" s="31"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10">
         <v>1</v>
       </c>
       <c r="B5" s="10">
-        <v>9782070408504</v>
+        <v>9782070360024</v>
       </c>
       <c r="C5" s="11">
-        <v>4012968</v>
+        <v>5071763</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="11">
-        <v>21400</v>
+        <v>21110</v>
       </c>
       <c r="G5" s="13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H5" s="14">
-        <v>38114</v>
+        <v>36871</v>
       </c>
       <c r="I5" s="34">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16">
         <v>2</v>
       </c>
       <c r="B6" s="16">
-        <v>9782073133816</v>
+        <v>9782070408504</v>
       </c>
       <c r="C6" s="17">
-        <v>2028757</v>
+        <v>4012968</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="17">
-        <v>21110</v>
+        <v>21400</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H6" s="20">
-        <v>46087</v>
+        <v>38114</v>
       </c>
       <c r="I6" s="35">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10">
         <v>3</v>
       </c>
       <c r="B7" s="10">
-        <v>9782080497260</v>
+        <v>9782073134561</v>
       </c>
       <c r="C7" s="11">
-        <v>2028751</v>
+        <v>2028758</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="F7" s="11">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H7" s="14">
-        <v>46079</v>
+        <v>46178</v>
       </c>
       <c r="I7" s="34">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16">
         <v>4</v>
       </c>
       <c r="B8" s="16">
-        <v>9782070360024</v>
+        <v>9782072923470</v>
       </c>
       <c r="C8" s="17">
-        <v>5071763</v>
+        <v>2190511</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="17">
         <v>21110</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="20">
-        <v>36871</v>
+        <v>44335</v>
       </c>
       <c r="I8" s="35">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10">
         <v>5</v>
       </c>
       <c r="B9" s="10">
-        <v>9782080160713</v>
+        <v>9782253263500</v>
       </c>
       <c r="C9" s="11">
-        <v>2100714</v>
+        <v>2028656</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="F9" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="14">
-        <v>46122</v>
+        <v>46113</v>
       </c>
       <c r="I9" s="34">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16">
         <v>6</v>
       </c>
       <c r="B10" s="16">
-        <v>9782253263500</v>
+        <v>9782073133816</v>
       </c>
       <c r="C10" s="17">
-        <v>2028656</v>
+        <v>2028757</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F10" s="17">
         <v>21110</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="20">
-        <v>46113</v>
+        <v>46087</v>
       </c>
       <c r="I10" s="35">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10">
         <v>7</v>
       </c>
       <c r="B11" s="10">
-        <v>9782253263722</v>
+        <v>9782253157526</v>
       </c>
       <c r="C11" s="11">
-        <v>2028657</v>
+        <v>3235866</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F11" s="11">
         <v>21110</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="14">
-        <v>46126</v>
+        <v>40469</v>
       </c>
       <c r="I11" s="34">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16">
         <v>8</v>
       </c>
       <c r="B12" s="16">
-        <v>9782266357623</v>
+        <v>9782253912712</v>
       </c>
       <c r="C12" s="17">
-        <v>2028538</v>
+        <v>2125516</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="17">
         <v>21110</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="20">
-        <v>46116</v>
+        <v>46153</v>
       </c>
       <c r="I12" s="35">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10">
         <v>9</v>
       </c>
       <c r="B13" s="10">
-        <v>9782072923470</v>
+        <v>9782075187541</v>
       </c>
       <c r="C13" s="11">
-        <v>2190511</v>
+        <v>2988351</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G13" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H13" s="14">
-        <v>44335</v>
+        <v>45119</v>
       </c>
       <c r="I13" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16">
         <v>10</v>
       </c>
       <c r="B14" s="16">
-        <v>9782253080084</v>
+        <v>9782070360420</v>
       </c>
       <c r="C14" s="17">
-        <v>2778247</v>
+        <v>5071798</v>
       </c>
       <c r="D14" s="18" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="E14" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F14" s="17">
         <v>21110</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="20">
-        <v>44447</v>
+        <v>36861</v>
       </c>
       <c r="I14" s="35">
         <v>12.5</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10">
         <v>11</v>
       </c>
       <c r="B15" s="10">
-        <v>9782266357081</v>
+        <v>9782070322886</v>
       </c>
       <c r="C15" s="11">
-        <v>2028537</v>
+        <v>8697256</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F15" s="11">
-        <v>21200</v>
+        <v>15270</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>23</v>
+        <v>140</v>
       </c>
       <c r="H15" s="14">
-        <v>46132</v>
+        <v>38511</v>
       </c>
       <c r="I15" s="34">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16">
         <v>12</v>
       </c>
       <c r="B16" s="16">
-        <v>9782073003713</v>
+        <v>9782246847564</v>
       </c>
       <c r="C16" s="17">
-        <v>2917702</v>
+        <v>2151976</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="E16" s="19" t="s">
-        <v>11</v>
+        <v>142</v>
       </c>
       <c r="F16" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="20">
-        <v>45045</v>
+        <v>46172</v>
       </c>
       <c r="I16" s="35">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>9782253106654</v>
+        <v>9782080160713</v>
       </c>
       <c r="C17" s="11">
-        <v>2089767</v>
+        <v>2100714</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F17" s="11">
-        <v>21200</v>
+        <v>11110</v>
       </c>
       <c r="G17" s="13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H17" s="14">
-        <v>46083</v>
+        <v>46122</v>
       </c>
       <c r="I17" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16">
         <v>14</v>
       </c>
       <c r="B18" s="16">
-        <v>9782253253433</v>
+        <v>9782266360166</v>
       </c>
       <c r="C18" s="17">
-        <v>2028651</v>
+        <v>2131863</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F18" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G18" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H18" s="20">
-        <v>46113</v>
+        <v>46200</v>
       </c>
       <c r="I18" s="35">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10">
         <v>15</v>
       </c>
       <c r="B19" s="10">
-        <v>9782253251828</v>
+        <v>9782290391174</v>
       </c>
       <c r="C19" s="11">
-        <v>3167678</v>
+        <v>3168269</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F19" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G19" s="13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H19" s="14">
-        <v>46041</v>
+        <v>45775</v>
       </c>
       <c r="I19" s="34">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="16">
         <v>16</v>
       </c>
       <c r="B20" s="16">
-        <v>9782253909538</v>
+        <v>9782253238027</v>
       </c>
       <c r="C20" s="17">
-        <v>2083166</v>
+        <v>2055428</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="E20" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F20" s="17">
         <v>21110</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="20">
-        <v>46055</v>
+        <v>43760</v>
       </c>
       <c r="I20" s="35">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10">
         <v>17</v>
       </c>
       <c r="B21" s="10">
-        <v>9782401104754</v>
+        <v>9782080497260</v>
       </c>
       <c r="C21" s="11">
-        <v>3086363</v>
+        <v>2028751</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F21" s="11">
-        <v>18400</v>
+        <v>11600</v>
       </c>
       <c r="G21" s="13" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H21" s="14">
-        <v>45471</v>
+        <v>46079</v>
       </c>
       <c r="I21" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="16">
         <v>18</v>
       </c>
       <c r="B22" s="16">
-        <v>9782017253709</v>
+        <v>9782266344258</v>
       </c>
       <c r="C22" s="17">
-        <v>3167662</v>
+        <v>3072407</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="E22" s="19" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F22" s="17">
-        <v>21800</v>
+        <v>21110</v>
       </c>
       <c r="G22" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H22" s="20">
-        <v>45955</v>
+        <v>45409</v>
       </c>
       <c r="I22" s="35">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>9782070364237</v>
+        <v>9782073003713</v>
       </c>
       <c r="C23" s="11">
-        <v>5224292</v>
+        <v>2917702</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G23" s="13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H23" s="14">
-        <v>36825</v>
+        <v>45045</v>
       </c>
       <c r="I23" s="34">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="16">
         <v>20</v>
       </c>
       <c r="B24" s="16">
-        <v>9782702192979</v>
+        <v>9782253106654</v>
       </c>
       <c r="C24" s="17">
-        <v>2089765</v>
+        <v>2089767</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="E24" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F24" s="17">
-        <v>11200</v>
+        <v>21200</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H24" s="20">
         <v>46083</v>
       </c>
       <c r="I24" s="35">
-        <v>34.5</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10">
         <v>21</v>
       </c>
       <c r="B25" s="10">
-        <v>9782075187541</v>
+        <v>9782401104754</v>
       </c>
       <c r="C25" s="11">
-        <v>2988351</v>
+        <v>3086363</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F25" s="11">
-        <v>22500</v>
+        <v>18400</v>
       </c>
       <c r="G25" s="13" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="H25" s="14">
-        <v>45119</v>
+        <v>45471</v>
       </c>
       <c r="I25" s="34">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="16">
         <v>22</v>
       </c>
       <c r="B26" s="16">
-        <v>9782253115540</v>
+        <v>9782253251828</v>
       </c>
       <c r="C26" s="17">
-        <v>4507312</v>
+        <v>3167678</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="E26" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F26" s="17">
         <v>21110</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="20">
-        <v>39337</v>
+        <v>46041</v>
       </c>
       <c r="I26" s="35">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10">
         <v>23</v>
       </c>
       <c r="B27" s="10">
-        <v>9782070360420</v>
+        <v>9782253906568</v>
       </c>
       <c r="C27" s="11">
-        <v>5071798</v>
+        <v>9380175</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F27" s="11">
         <v>21110</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="14">
-        <v>36861</v>
+        <v>43256</v>
       </c>
       <c r="I27" s="34">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="16">
         <v>24</v>
       </c>
       <c r="B28" s="16">
-        <v>9782080145819</v>
+        <v>9782072764929</v>
       </c>
       <c r="C28" s="17">
-        <v>2108176</v>
+        <v>2515551</v>
       </c>
       <c r="D28" s="18" t="s">
-        <v>135</v>
+        <v>79</v>
       </c>
       <c r="E28" s="19" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="F28" s="17">
-        <v>11500</v>
+        <v>21110</v>
       </c>
       <c r="G28" s="19" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H28" s="20">
-        <v>46090</v>
+        <v>43231</v>
       </c>
       <c r="I28" s="35">
-        <v>18.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10">
         <v>25</v>
       </c>
       <c r="B29" s="10">
-        <v>9782266344258</v>
+        <v>9782253937708</v>
       </c>
       <c r="C29" s="11">
-        <v>3072407</v>
+        <v>2866758</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="11">
         <v>21110</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="14">
-        <v>45409</v>
+        <v>44811</v>
       </c>
       <c r="I29" s="34">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="16">
         <v>26</v>
       </c>
       <c r="B30" s="16">
-        <v>9782073003911</v>
+        <v>9782073135131</v>
       </c>
       <c r="C30" s="17">
-        <v>2917708</v>
+        <v>2028759</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="E30" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="17">
         <v>21110</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H30" s="20">
-        <v>45295</v>
+        <v>46160</v>
       </c>
       <c r="I30" s="35">
         <v>13.5</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10">
         <v>27</v>
       </c>
       <c r="B31" s="10">
-        <v>9782073128645</v>
+        <v>9782253012696</v>
       </c>
       <c r="C31" s="11">
-        <v>2070883</v>
+        <v>4964330</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F31" s="11">
         <v>21110</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="14">
-        <v>45987</v>
+        <v>36872</v>
       </c>
       <c r="I31" s="34">
-        <v>9.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="16">
         <v>28</v>
       </c>
       <c r="B32" s="16">
-        <v>9782253238027</v>
+        <v>9782253080084</v>
       </c>
       <c r="C32" s="17">
-        <v>2055428</v>
+        <v>2778247</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>87</v>
+        <v>147</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F32" s="17">
         <v>21110</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="20">
-        <v>43760</v>
+        <v>44447</v>
       </c>
       <c r="I32" s="35">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10">
         <v>29</v>
       </c>
       <c r="B33" s="10">
-        <v>9782290415481</v>
+        <v>9782253934103</v>
       </c>
       <c r="C33" s="11">
-        <v>2028525</v>
+        <v>2661886</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>138</v>
+        <v>77</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F33" s="11">
         <v>21110</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="14">
-        <v>46024</v>
+        <v>43906</v>
       </c>
       <c r="I33" s="34">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="16">
         <v>30</v>
       </c>
       <c r="B34" s="16">
-        <v>9782073096203</v>
+        <v>9782070364237</v>
       </c>
       <c r="C34" s="17">
-        <v>3115868</v>
+        <v>5224292</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="17">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H34" s="20">
-        <v>45782</v>
+        <v>36825</v>
       </c>
       <c r="I34" s="35">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10">
         <v>31</v>
       </c>
       <c r="B35" s="10">
-        <v>9782266325325</v>
+        <v>9782266357623</v>
       </c>
       <c r="C35" s="11">
-        <v>3167648</v>
+        <v>2028538</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F35" s="11">
         <v>21110</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="14">
-        <v>45975</v>
+        <v>46116</v>
       </c>
       <c r="I35" s="34">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="16">
         <v>32</v>
       </c>
       <c r="B36" s="16">
-        <v>9782253256588</v>
+        <v>9782321021490</v>
       </c>
       <c r="C36" s="17">
-        <v>2028655</v>
+        <v>2096291</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="F36" s="17">
-        <v>21110</v>
+        <v>14130</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H36" s="20">
-        <v>46126</v>
+        <v>46162</v>
       </c>
       <c r="I36" s="35">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10">
         <v>33</v>
       </c>
       <c r="B37" s="10">
-        <v>9782290391174</v>
+        <v>9782290422649</v>
       </c>
       <c r="C37" s="11">
-        <v>3168269</v>
+        <v>2028526</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>66</v>
+        <v>151</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F37" s="11">
         <v>21200</v>
       </c>
       <c r="G37" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H37" s="14">
-        <v>45775</v>
+        <v>46146</v>
       </c>
       <c r="I37" s="34">
         <v>13.5</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="16">
         <v>34</v>
       </c>
       <c r="B38" s="16">
-        <v>9782073152930</v>
+        <v>9782707356741</v>
       </c>
       <c r="C38" s="17">
-        <v>2100732</v>
+        <v>3181117</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="F38" s="17">
         <v>11110</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="20">
-        <v>46101</v>
+        <v>45897</v>
       </c>
       <c r="I38" s="35">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10">
         <v>35</v>
       </c>
       <c r="B39" s="10">
-        <v>9782266320696</v>
+        <v>9782253251675</v>
       </c>
       <c r="C39" s="11">
-        <v>2837342</v>
+        <v>3155073</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="11">
-        <v>24620</v>
+        <v>21110</v>
       </c>
       <c r="G39" s="13" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="H39" s="14">
-        <v>44592</v>
+        <v>45779</v>
       </c>
       <c r="I39" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="16">
         <v>36</v>
       </c>
       <c r="B40" s="16">
-        <v>9782073152985</v>
+        <v>9782253909538</v>
       </c>
       <c r="C40" s="17">
-        <v>2100735</v>
+        <v>2083166</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F40" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G40" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="20">
-        <v>46116</v>
+        <v>46055</v>
       </c>
       <c r="I40" s="35">
-        <v>29.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10">
         <v>37</v>
       </c>
       <c r="B41" s="10">
-        <v>9782073133151</v>
+        <v>9782253263722</v>
       </c>
       <c r="C41" s="11">
-        <v>2028755</v>
+        <v>2028657</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F41" s="11">
         <v>21110</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="14">
-        <v>46059</v>
+        <v>46126</v>
       </c>
       <c r="I41" s="34">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="16">
         <v>38</v>
       </c>
       <c r="B42" s="16">
-        <v>9782889730889</v>
+        <v>9782877065078</v>
       </c>
       <c r="C42" s="17">
-        <v>2123703</v>
+        <v>6133053</v>
       </c>
       <c r="D42" s="18" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="F42" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H42" s="20">
-        <v>46116</v>
+        <v>38231</v>
       </c>
       <c r="I42" s="35">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10">
         <v>39</v>
       </c>
       <c r="B43" s="10">
-        <v>9782253256465</v>
+        <v>9782253907947</v>
       </c>
       <c r="C43" s="11">
-        <v>2028654</v>
+        <v>3155079</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F43" s="11">
         <v>21110</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H43" s="14">
-        <v>46113</v>
+        <v>45793</v>
       </c>
       <c r="I43" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="16">
         <v>40</v>
       </c>
       <c r="B44" s="16">
-        <v>9782012101371</v>
+        <v>9782253252030</v>
       </c>
       <c r="C44" s="17">
-        <v>4572564</v>
+        <v>3167673</v>
       </c>
       <c r="D44" s="18" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="E44" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F44" s="17">
-        <v>21800</v>
+        <v>21110</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" s="20">
-        <v>38166</v>
+        <v>45930</v>
       </c>
       <c r="I44" s="35">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="10">
         <v>41</v>
       </c>
       <c r="B45" s="10">
-        <v>9782080149671</v>
+        <v>9782253166634</v>
       </c>
       <c r="C45" s="11">
-        <v>2100712</v>
+        <v>7172893</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="F45" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H45" s="14">
-        <v>46087</v>
+        <v>41010</v>
       </c>
       <c r="I45" s="34">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="16">
         <v>42</v>
       </c>
       <c r="B46" s="16">
-        <v>9782290252949</v>
+        <v>9782889730889</v>
       </c>
       <c r="C46" s="17">
-        <v>2810439</v>
+        <v>2123703</v>
       </c>
       <c r="D46" s="18" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="E46" s="19" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F46" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H46" s="20">
-        <v>44575</v>
+        <v>46116</v>
       </c>
       <c r="I46" s="35">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="10">
         <v>43</v>
       </c>
       <c r="B47" s="10">
-        <v>9782253166634</v>
+        <v>9782266359177</v>
       </c>
       <c r="C47" s="11">
-        <v>7172893</v>
+        <v>2028540</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F47" s="11">
         <v>21110</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="14">
-        <v>41010</v>
+        <v>46149</v>
       </c>
       <c r="I47" s="34">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="16">
         <v>44</v>
       </c>
       <c r="B48" s="16">
-        <v>9782253906568</v>
+        <v>9782073096203</v>
       </c>
       <c r="C48" s="17">
-        <v>9380175</v>
+        <v>3115868</v>
       </c>
       <c r="D48" s="18" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="E48" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F48" s="17">
         <v>21110</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="20">
-        <v>43256</v>
+        <v>45782</v>
       </c>
       <c r="I48" s="35">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10">
         <v>45</v>
       </c>
       <c r="B49" s="10">
-        <v>9782253934103</v>
+        <v>9782075187596</v>
       </c>
       <c r="C49" s="11">
-        <v>2661886</v>
+        <v>2985456</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>86</v>
+        <v>159</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F49" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G49" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H49" s="14">
-        <v>43906</v>
+        <v>45097</v>
       </c>
       <c r="I49" s="34">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="16">
         <v>46</v>
       </c>
       <c r="B50" s="16">
-        <v>9782072764929</v>
+        <v>9782253124801</v>
       </c>
       <c r="C50" s="17">
-        <v>2515551</v>
+        <v>7384998</v>
       </c>
       <c r="D50" s="18" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E50" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F50" s="17">
         <v>21110</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="20">
-        <v>43231</v>
+        <v>39897</v>
       </c>
       <c r="I50" s="35">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="10">
         <v>47</v>
       </c>
       <c r="B51" s="10">
-        <v>9782070601578</v>
+        <v>9782266357081</v>
       </c>
       <c r="C51" s="11">
-        <v>2507873</v>
+        <v>2028537</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F51" s="11">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G51" s="13" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H51" s="14">
-        <v>42581</v>
+        <v>46132</v>
       </c>
       <c r="I51" s="34">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="16">
         <v>48</v>
       </c>
       <c r="B52" s="16">
-        <v>9782290433317</v>
+        <v>9782073133151</v>
       </c>
       <c r="C52" s="17">
-        <v>2028528</v>
+        <v>2028755</v>
       </c>
       <c r="D52" s="18" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="E52" s="19" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="F52" s="17">
         <v>21110</v>
       </c>
       <c r="G52" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="20">
-        <v>46087</v>
+        <v>46059</v>
       </c>
       <c r="I52" s="35">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="10">
         <v>49</v>
       </c>
       <c r="B53" s="10">
-        <v>9782073018144</v>
+        <v>9782253071167</v>
       </c>
       <c r="C53" s="11">
-        <v>2973501</v>
+        <v>2102435</v>
       </c>
       <c r="D53" s="12" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F53" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="14">
-        <v>46132</v>
+        <v>43033</v>
       </c>
       <c r="I53" s="34">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="16">
         <v>50</v>
       </c>
       <c r="B54" s="16">
-        <v>9782253124801</v>
+        <v>9782070360109</v>
       </c>
       <c r="C54" s="17">
-        <v>7384998</v>
+        <v>5071747</v>
       </c>
       <c r="D54" s="18" t="s">
-        <v>104</v>
+        <v>161</v>
       </c>
       <c r="E54" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F54" s="17">
         <v>21110</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="20">
-        <v>39897</v>
+        <v>36860</v>
       </c>
       <c r="I54" s="35">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B55" s="29"/>
       <c r="C55" s="30"/>
       <c r="D55" s="31"/>
       <c r="E55" s="29"/>
       <c r="F55" s="32"/>
       <c r="G55" s="32"/>
       <c r="H55" s="32"/>
       <c r="I55" s="32"/>
     </row>
-    <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="10">
         <v>1</v>
       </c>
       <c r="B56" s="10">
         <v>9788493579852</v>
       </c>
       <c r="C56" s="11">
         <v>3003866</v>
       </c>
       <c r="D56" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E56" s="13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F56" s="11">
         <v>15770</v>
       </c>
       <c r="G56" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H56" s="14">
         <v>41373</v>
       </c>
       <c r="I56" s="15">
         <v>35.5</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="16">
         <v>2</v>
       </c>
       <c r="B57" s="16">
-        <v>9788498381498</v>
+        <v>9788483462034</v>
       </c>
       <c r="C57" s="17">
-        <v>2806894</v>
+        <v>7120699</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="E57" s="19" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F57" s="17">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G57" s="19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H57" s="20">
-        <v>39496</v>
+        <v>39018</v>
       </c>
       <c r="I57" s="21">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10">
         <v>3</v>
       </c>
       <c r="B58" s="10">
-        <v>9788466378420</v>
+        <v>9788497592208</v>
       </c>
       <c r="C58" s="11">
-        <v>3173095</v>
+        <v>7858973</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F58" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G58" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="14">
-        <v>45859</v>
+        <v>37679</v>
       </c>
       <c r="I58" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16">
         <v>4</v>
       </c>
       <c r="B59" s="16">
-        <v>9788483462034</v>
+        <v>9788466378420</v>
       </c>
       <c r="C59" s="17">
-        <v>7120699</v>
+        <v>3173095</v>
       </c>
       <c r="D59" s="18" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="E59" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F59" s="17">
         <v>21110</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="20">
-        <v>39018</v>
+        <v>45859</v>
       </c>
       <c r="I59" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="10">
         <v>5</v>
       </c>
       <c r="B60" s="10">
-        <v>9788408318682</v>
+        <v>9788498381498</v>
       </c>
       <c r="C60" s="11">
-        <v>2127932</v>
+        <v>2806894</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>152</v>
+        <v>26</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F60" s="11">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G60" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H60" s="14">
-        <v>46133</v>
+        <v>39496</v>
       </c>
       <c r="I60" s="15">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="16">
         <v>6</v>
       </c>
       <c r="B61" s="16">
-        <v>9788497592208</v>
+        <v>9788408163435</v>
       </c>
       <c r="C61" s="17">
-        <v>7858973</v>
+        <v>7991550</v>
       </c>
       <c r="D61" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="E61" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="20">
-        <v>37679</v>
+        <v>42936</v>
       </c>
       <c r="I61" s="21">
         <v>21</v>
       </c>
     </row>
-    <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="10">
         <v>7</v>
       </c>
       <c r="B62" s="10">
-        <v>9788434893511</v>
+        <v>9788466329088</v>
       </c>
       <c r="C62" s="11">
-        <v>2944059</v>
+        <v>2422560</v>
       </c>
       <c r="D62" s="12" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F62" s="11">
-        <v>18600</v>
+        <v>21110</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H62" s="14">
-        <v>40488</v>
+        <v>42503</v>
       </c>
       <c r="I62" s="15">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="16">
         <v>8</v>
       </c>
       <c r="B63" s="16">
-        <v>9788408163435</v>
+        <v>9788408253105</v>
       </c>
       <c r="C63" s="17">
-        <v>7991550</v>
+        <v>2895628</v>
       </c>
       <c r="D63" s="18" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E63" s="19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F63" s="17">
         <v>21110</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="20">
-        <v>42936</v>
+        <v>44813</v>
       </c>
       <c r="I63" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10">
         <v>9</v>
       </c>
       <c r="B64" s="10">
-        <v>9788408253105</v>
+        <v>9788497935692</v>
       </c>
       <c r="C64" s="11">
-        <v>2895628</v>
+        <v>8127620</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F64" s="11">
         <v>21110</v>
       </c>
       <c r="G64" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="14">
-        <v>44813</v>
+        <v>38419</v>
       </c>
       <c r="I64" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="16">
         <v>10</v>
       </c>
       <c r="B65" s="16">
-        <v>9788466329088</v>
+        <v>9788434893511</v>
       </c>
       <c r="C65" s="17">
-        <v>2422560</v>
+        <v>2944059</v>
       </c>
       <c r="D65" s="18" t="s">
-        <v>36</v>
+        <v>162</v>
       </c>
       <c r="E65" s="19" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F65" s="17">
-        <v>21110</v>
+        <v>18600</v>
       </c>
       <c r="G65" s="19" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H65" s="20">
-        <v>42503</v>
+        <v>40488</v>
       </c>
       <c r="I65" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="10">
         <v>11</v>
       </c>
       <c r="B66" s="10">
-        <v>9788490323762</v>
+        <v>9788423370184</v>
       </c>
       <c r="C66" s="11">
-        <v>2350327</v>
+        <v>2159396</v>
       </c>
       <c r="D66" s="12" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F66" s="11">
-        <v>21110</v>
+        <v>11200</v>
       </c>
       <c r="G66" s="13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H66" s="14">
-        <v>41394</v>
+        <v>46197</v>
       </c>
       <c r="I66" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="16">
         <v>12</v>
       </c>
       <c r="B67" s="16">
-        <v>9788497935692</v>
+        <v>9788497592437</v>
       </c>
       <c r="C67" s="17">
-        <v>8127620</v>
+        <v>7750366</v>
       </c>
       <c r="D67" s="18" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E67" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F67" s="17">
         <v>21110</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="20">
-        <v>38419</v>
+        <v>38377</v>
       </c>
       <c r="I67" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="10">
         <v>13</v>
       </c>
       <c r="B68" s="10">
-        <v>9788479532536</v>
+        <v>9788466388764</v>
       </c>
       <c r="C68" s="11">
-        <v>6042333</v>
+        <v>2160580</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>156</v>
+        <v>25</v>
       </c>
       <c r="F68" s="11">
-        <v>24720</v>
+        <v>22860</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>34</v>
+        <v>165</v>
       </c>
       <c r="H68" s="14">
-        <v>40213</v>
+        <v>46162</v>
       </c>
       <c r="I68" s="15">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="16">
         <v>14</v>
       </c>
       <c r="B69" s="16">
-        <v>9788497592437</v>
+        <v>9788466374613</v>
       </c>
       <c r="C69" s="17">
-        <v>7750366</v>
+        <v>3063890</v>
       </c>
       <c r="D69" s="18" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F69" s="17">
         <v>21110</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="20">
-        <v>38377</v>
+        <v>45497</v>
       </c>
       <c r="I69" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="10">
         <v>15</v>
       </c>
       <c r="B70" s="10">
-        <v>9788466374613</v>
+        <v>9788466331906</v>
       </c>
       <c r="C70" s="11">
-        <v>3063890</v>
+        <v>3386686</v>
       </c>
       <c r="D70" s="12" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F70" s="11">
         <v>21110</v>
       </c>
       <c r="G70" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="14">
-        <v>45497</v>
+        <v>42503</v>
       </c>
       <c r="I70" s="15">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="16">
         <v>16</v>
       </c>
       <c r="B71" s="16">
-        <v>9791387739256</v>
+        <v>9788467082555</v>
       </c>
       <c r="C71" s="17">
-        <v>2029503</v>
+        <v>2174937</v>
       </c>
       <c r="D71" s="18" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E71" s="19" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="F71" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G71" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="20">
-        <v>46045</v>
+        <v>46197</v>
       </c>
       <c r="I71" s="21">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10">
         <v>17</v>
       </c>
       <c r="B72" s="10">
-        <v>9788423356980</v>
+        <v>9788418173004</v>
       </c>
       <c r="C72" s="11">
-        <v>2421516</v>
+        <v>2944394</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>158</v>
+        <v>59</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="F72" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G72" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H72" s="14">
-        <v>43868</v>
+        <v>44848</v>
       </c>
       <c r="I72" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="16">
         <v>18</v>
       </c>
       <c r="B73" s="16">
-        <v>9788466362887</v>
+        <v>9788411077484</v>
       </c>
       <c r="C73" s="17">
-        <v>2916424</v>
+        <v>2114209</v>
       </c>
       <c r="D73" s="18" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="E73" s="19" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="F73" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G73" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H73" s="20">
-        <v>44961</v>
+        <v>46097</v>
       </c>
       <c r="I73" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="10">
         <v>19</v>
       </c>
       <c r="B74" s="10">
-        <v>9788410381032</v>
+        <v>9788479532536</v>
       </c>
       <c r="C74" s="11">
-        <v>3172798</v>
+        <v>6042333</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="E74" s="13" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="F74" s="11">
-        <v>21110</v>
+        <v>24720</v>
       </c>
       <c r="G74" s="13" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H74" s="14">
-        <v>45868</v>
+        <v>40213</v>
       </c>
       <c r="I74" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="16">
         <v>20</v>
       </c>
       <c r="B75" s="16">
-        <v>9788466390323</v>
+        <v>9788408072805</v>
       </c>
       <c r="C75" s="17">
-        <v>2029524</v>
+        <v>6577423</v>
       </c>
       <c r="D75" s="18" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="E75" s="19" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F75" s="17">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H75" s="20">
-        <v>46049</v>
+        <v>39284</v>
       </c>
       <c r="I75" s="21">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="10">
         <v>21</v>
       </c>
       <c r="B76" s="10">
-        <v>9788401039447</v>
+        <v>9788466349864</v>
       </c>
       <c r="C76" s="11">
-        <v>2127952</v>
+        <v>2160648</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>118</v>
+        <v>25</v>
       </c>
       <c r="F76" s="11">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G76" s="13" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H76" s="14">
-        <v>46133</v>
+        <v>43873</v>
       </c>
       <c r="I76" s="15">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="16">
         <v>22</v>
       </c>
       <c r="B77" s="16">
-        <v>9788499089508</v>
+        <v>9788497592451</v>
       </c>
       <c r="C77" s="17">
-        <v>4464354</v>
+        <v>2124513</v>
       </c>
       <c r="D77" s="18" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E77" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F77" s="17">
         <v>21110</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="20">
-        <v>40675</v>
+        <v>38265</v>
       </c>
       <c r="I77" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="10">
         <v>23</v>
       </c>
       <c r="B78" s="10">
-        <v>9788418173004</v>
+        <v>9788413142012</v>
       </c>
       <c r="C78" s="11">
-        <v>2944394</v>
+        <v>2986783</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F78" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G78" s="13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H78" s="14">
         <v>44848</v>
       </c>
       <c r="I78" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="16">
         <v>24</v>
       </c>
       <c r="B79" s="16">
-        <v>9788437600895</v>
+        <v>9788493987749</v>
       </c>
       <c r="C79" s="17">
-        <v>4302885</v>
+        <v>2334351</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>109</v>
+        <v>167</v>
       </c>
       <c r="E79" s="19" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="F79" s="17">
-        <v>21110</v>
+        <v>12200</v>
       </c>
       <c r="G79" s="19" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="H79" s="20">
-        <v>38519</v>
+        <v>42122</v>
       </c>
       <c r="I79" s="21">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="10">
         <v>25</v>
       </c>
       <c r="B80" s="10">
-        <v>9788491077787</v>
+        <v>9788401039447</v>
       </c>
       <c r="C80" s="11">
-        <v>2170490</v>
+        <v>2127952</v>
       </c>
       <c r="D80" s="12" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="F80" s="11">
-        <v>22500</v>
+        <v>11600</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="H80" s="14">
-        <v>43398</v>
+        <v>46133</v>
       </c>
       <c r="I80" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="16">
         <v>26</v>
       </c>
       <c r="B81" s="16">
-        <v>9788408072805</v>
+        <v>9788490667316</v>
       </c>
       <c r="C81" s="17">
-        <v>6577423</v>
+        <v>2726786</v>
       </c>
       <c r="D81" s="18" t="s">
-        <v>161</v>
+        <v>82</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="F81" s="17">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G81" s="19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H81" s="20">
-        <v>39284</v>
+        <v>43717</v>
       </c>
       <c r="I81" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="10">
         <v>27</v>
       </c>
       <c r="B82" s="10">
-        <v>9788419261298</v>
+        <v>9788432249372</v>
       </c>
       <c r="C82" s="11">
-        <v>2975085</v>
+        <v>2099008</v>
       </c>
       <c r="D82" s="12" t="s">
-        <v>162</v>
+        <v>119</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>163</v>
+        <v>29</v>
       </c>
       <c r="F82" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G82" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="14">
-        <v>45068</v>
+        <v>46081</v>
       </c>
       <c r="I82" s="15">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="16">
         <v>28</v>
       </c>
       <c r="B83" s="16">
-        <v>9788466331906</v>
+        <v>9788410381032</v>
       </c>
       <c r="C83" s="17">
-        <v>3386686</v>
+        <v>3172798</v>
       </c>
       <c r="D83" s="18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E83" s="19" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F83" s="17">
         <v>21110</v>
       </c>
       <c r="G83" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H83" s="20">
-        <v>42503</v>
+        <v>45868</v>
       </c>
       <c r="I83" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="10">
         <v>29</v>
       </c>
       <c r="B84" s="10">
-        <v>9791387739188</v>
+        <v>9788432239939</v>
       </c>
       <c r="C84" s="11">
-        <v>2029497</v>
+        <v>2941926</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="F84" s="11">
         <v>21110</v>
       </c>
       <c r="G84" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="14">
-        <v>46045</v>
+        <v>44970</v>
       </c>
       <c r="I84" s="15">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="16">
         <v>30</v>
       </c>
       <c r="B85" s="16">
-        <v>9788466346375</v>
+        <v>9788499890944</v>
       </c>
       <c r="C85" s="17">
-        <v>2669101</v>
+        <v>6363253</v>
       </c>
       <c r="D85" s="18" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="E85" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F85" s="17">
         <v>21110</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="20">
-        <v>43516</v>
+        <v>41487</v>
       </c>
       <c r="I85" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="10">
         <v>31</v>
       </c>
       <c r="B86" s="10">
-        <v>9788410496279</v>
+        <v>9788466390323</v>
       </c>
       <c r="C86" s="11">
-        <v>3145421</v>
+        <v>2029524</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="F86" s="11">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G86" s="13" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H86" s="14">
-        <v>45721</v>
+        <v>46049</v>
       </c>
       <c r="I86" s="15">
-        <v>33.5</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="16">
         <v>32</v>
       </c>
       <c r="B87" s="16">
-        <v>9788466379403</v>
+        <v>9788466352550</v>
       </c>
       <c r="C87" s="17">
-        <v>3173103</v>
+        <v>2545670</v>
       </c>
       <c r="D87" s="18" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E87" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F87" s="17">
-        <v>21110</v>
+        <v>24810</v>
       </c>
       <c r="G87" s="19" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H87" s="20">
-        <v>45860</v>
+        <v>43904</v>
       </c>
       <c r="I87" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="10">
         <v>33</v>
       </c>
       <c r="B88" s="10">
-        <v>9788413142012</v>
+        <v>9788408004349</v>
       </c>
       <c r="C88" s="11">
-        <v>2986783</v>
+        <v>9229078</v>
       </c>
       <c r="D88" s="12" t="s">
-        <v>54</v>
+        <v>171</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F88" s="11">
         <v>21110</v>
       </c>
       <c r="G88" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="14">
-        <v>44848</v>
+        <v>41016</v>
       </c>
       <c r="I88" s="15">
         <v>19</v>
       </c>
     </row>
-    <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16">
         <v>34</v>
       </c>
       <c r="B89" s="16">
-        <v>9788467016901</v>
+        <v>9788432215667</v>
       </c>
       <c r="C89" s="17">
-        <v>9915672</v>
+        <v>2351897</v>
       </c>
       <c r="D89" s="18" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E89" s="19" t="s">
-        <v>167</v>
+        <v>29</v>
       </c>
       <c r="F89" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="20">
-        <v>38590</v>
+        <v>41394</v>
       </c>
       <c r="I89" s="21">
-        <v>25.5</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="10">
         <v>35</v>
       </c>
       <c r="B90" s="10">
-        <v>9788497592451</v>
+        <v>9788499089508</v>
       </c>
       <c r="C90" s="11">
-        <v>2124513</v>
+        <v>4464354</v>
       </c>
       <c r="D90" s="12" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F90" s="11">
         <v>21110</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="14">
-        <v>38265</v>
+        <v>40675</v>
       </c>
       <c r="I90" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="16">
         <v>36</v>
       </c>
       <c r="B91" s="16">
-        <v>9788413144795</v>
+        <v>9788408320166</v>
       </c>
       <c r="C91" s="17">
-        <v>2870164</v>
+        <v>2160389</v>
       </c>
       <c r="D91" s="18" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F91" s="17">
-        <v>11200</v>
+        <v>11110</v>
       </c>
       <c r="G91" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H91" s="20">
-        <v>44726</v>
+        <v>46170</v>
       </c>
       <c r="I91" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="10">
         <v>37</v>
       </c>
       <c r="B92" s="10">
-        <v>9788499890944</v>
+        <v>9788413144207</v>
       </c>
       <c r="C92" s="11">
-        <v>6363253</v>
+        <v>2029606</v>
       </c>
       <c r="D92" s="12" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F92" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G92" s="13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H92" s="14">
-        <v>41487</v>
+        <v>46049</v>
       </c>
       <c r="I92" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="16">
         <v>38</v>
       </c>
       <c r="B93" s="16">
-        <v>9788410381933</v>
+        <v>9788490323762</v>
       </c>
       <c r="C93" s="17">
-        <v>3159357</v>
+        <v>2350327</v>
       </c>
       <c r="D93" s="18" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="E93" s="19" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F93" s="17">
         <v>21110</v>
       </c>
       <c r="G93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="20">
-        <v>45757</v>
+        <v>41394</v>
       </c>
       <c r="I93" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10">
         <v>39</v>
       </c>
       <c r="B94" s="10">
-        <v>9788413143644</v>
+        <v>9788423356980</v>
       </c>
       <c r="C94" s="11">
-        <v>3147123</v>
+        <v>2421516</v>
       </c>
       <c r="D94" s="12" t="s">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="F94" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G94" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="14">
-        <v>45148</v>
+        <v>43868</v>
       </c>
       <c r="I94" s="15">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="23">
         <v>40</v>
       </c>
       <c r="B95" s="23">
-        <v>9788411077484</v>
+        <v>9788437604183</v>
       </c>
       <c r="C95" s="24">
-        <v>2114209</v>
+        <v>5473705</v>
       </c>
       <c r="D95" s="25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E95" s="26" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="F95" s="24">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G95" s="26" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="27">
-        <v>46097</v>
+        <v>38394</v>
       </c>
       <c r="I95" s="28">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="10">
         <v>41</v>
       </c>
       <c r="B96" s="10">
-        <v>9788469602614</v>
+        <v>9788437600895</v>
       </c>
       <c r="C96" s="11">
-        <v>2567039</v>
+        <v>4302885</v>
       </c>
       <c r="D96" s="12" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="F96" s="11">
-        <v>11800</v>
+        <v>21110</v>
       </c>
       <c r="G96" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H96" s="14">
-        <v>42727</v>
+        <v>38519</v>
       </c>
       <c r="I96" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="16">
         <v>42</v>
       </c>
       <c r="B97" s="16">
-        <v>9788432249372</v>
+        <v>9788423369225</v>
       </c>
       <c r="C97" s="17">
-        <v>2099008</v>
+        <v>2098986</v>
       </c>
       <c r="D97" s="18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E97" s="19" t="s">
-        <v>30</v>
+        <v>176</v>
       </c>
       <c r="F97" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="20">
-        <v>46081</v>
+        <v>46065</v>
       </c>
       <c r="I97" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="10">
         <v>43</v>
       </c>
       <c r="B98" s="10">
-        <v>9788466349864</v>
+        <v>9788497592543</v>
       </c>
       <c r="C98" s="11">
-        <v>2160648</v>
+        <v>8770301</v>
       </c>
       <c r="D98" s="12" t="s">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F98" s="11">
         <v>21110</v>
       </c>
       <c r="G98" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="14">
-        <v>43873</v>
+        <v>37776</v>
       </c>
       <c r="I98" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="16">
         <v>44</v>
       </c>
       <c r="B99" s="16">
-        <v>9788408170396</v>
+        <v>9788466359634</v>
       </c>
       <c r="C99" s="17">
-        <v>9395431</v>
+        <v>2827622</v>
       </c>
       <c r="D99" s="18" t="s">
-        <v>114</v>
+        <v>178</v>
       </c>
       <c r="E99" s="19" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F99" s="17">
-        <v>21110</v>
+        <v>21500</v>
       </c>
       <c r="G99" s="19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="H99" s="20">
-        <v>43228</v>
+        <v>44622</v>
       </c>
       <c r="I99" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="10">
         <v>45</v>
       </c>
       <c r="B100" s="10">
-        <v>9788423368860</v>
+        <v>9788466362887</v>
       </c>
       <c r="C100" s="11">
-        <v>2021522</v>
+        <v>2916424</v>
       </c>
       <c r="D100" s="12" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F100" s="11">
         <v>21110</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="14">
-        <v>45980</v>
+        <v>44961</v>
       </c>
       <c r="I100" s="15">
         <v>21</v>
       </c>
     </row>
-    <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="16">
         <v>46</v>
       </c>
       <c r="B101" s="16">
-        <v>9788466358293</v>
+        <v>9788423353842</v>
       </c>
       <c r="C101" s="17">
-        <v>2870284</v>
+        <v>9851470</v>
       </c>
       <c r="D101" s="18" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E101" s="19" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="F101" s="17">
-        <v>25540</v>
+        <v>21110</v>
       </c>
       <c r="G101" s="19" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H101" s="20">
-        <v>44736</v>
+        <v>43248</v>
       </c>
       <c r="I101" s="21">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="10">
         <v>47</v>
       </c>
       <c r="B102" s="10">
-        <v>9788490625934</v>
+        <v>9788408318682</v>
       </c>
       <c r="C102" s="11">
-        <v>2342643</v>
+        <v>2127932</v>
       </c>
       <c r="D102" s="12" t="s">
-        <v>63</v>
+        <v>109</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F102" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G102" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="14">
-        <v>42174</v>
+        <v>46133</v>
       </c>
       <c r="I102" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="16">
         <v>48</v>
       </c>
       <c r="B103" s="16">
-        <v>9788413144207</v>
+        <v>9788466346375</v>
       </c>
       <c r="C103" s="17">
-        <v>2029606</v>
+        <v>2669101</v>
       </c>
       <c r="D103" s="18" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="E103" s="19" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F103" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G103" s="19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H103" s="20">
-        <v>46049</v>
+        <v>43516</v>
       </c>
       <c r="I103" s="21">
         <v>21</v>
       </c>
     </row>
-    <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="10">
         <v>49</v>
       </c>
       <c r="B104" s="10">
-        <v>9788490667316</v>
+        <v>9788499082523</v>
       </c>
       <c r="C104" s="11">
-        <v>2726786</v>
+        <v>5093210</v>
       </c>
       <c r="D104" s="12" t="s">
-        <v>92</v>
+        <v>180</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="F104" s="11">
         <v>21110</v>
       </c>
       <c r="G104" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="14">
-        <v>43717</v>
+        <v>40281</v>
       </c>
       <c r="I104" s="15">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="16">
         <v>50</v>
       </c>
       <c r="B105" s="16">
-        <v>9788490628973</v>
+        <v>9788467052220</v>
       </c>
       <c r="C105" s="17">
-        <v>2509846</v>
+        <v>9395539</v>
       </c>
       <c r="D105" s="18" t="s">
-        <v>94</v>
+        <v>181</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F105" s="17">
         <v>21110</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="20">
-        <v>42333</v>
+        <v>43214</v>
       </c>
       <c r="I105" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="29" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="30"/>
       <c r="D106" s="31"/>
       <c r="E106" s="29"/>
       <c r="F106" s="32"/>
       <c r="G106" s="32"/>
       <c r="H106" s="32"/>
       <c r="I106" s="32"/>
     </row>
-    <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="10">
         <v>1</v>
       </c>
       <c r="B107" s="10">
-        <v>9786255799869</v>
+        <v>9786258642285</v>
       </c>
       <c r="C107" s="11">
-        <v>2105065</v>
+        <v>2144166</v>
       </c>
       <c r="D107" s="12" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F107" s="11">
         <v>21110</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="14">
-        <v>46062</v>
+        <v>46132</v>
       </c>
       <c r="I107" s="15">
         <v>12.99</v>
       </c>
     </row>
-    <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="16">
         <v>2</v>
       </c>
       <c r="B108" s="16">
-        <v>9786057462978</v>
+        <v>9786255799951</v>
       </c>
       <c r="C108" s="17">
-        <v>2943887</v>
+        <v>2144134</v>
       </c>
       <c r="D108" s="18" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E108" s="19" t="s">
-        <v>177</v>
+        <v>37</v>
       </c>
       <c r="F108" s="17">
-        <v>12000</v>
+        <v>21110</v>
       </c>
       <c r="G108" s="19" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H108" s="20">
-        <v>44575</v>
+        <v>46081</v>
       </c>
       <c r="I108" s="21">
-        <v>29.99</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="10">
         <v>3</v>
       </c>
       <c r="B109" s="10">
-        <v>9789752430990</v>
+        <v>9786256149014</v>
       </c>
       <c r="C109" s="11">
-        <v>2681619</v>
+        <v>3107659</v>
       </c>
       <c r="D109" s="12" t="s">
-        <v>178</v>
+        <v>56</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>179</v>
+        <v>40</v>
       </c>
       <c r="F109" s="11">
-        <v>28000</v>
+        <v>21110</v>
       </c>
       <c r="G109" s="13" t="s">
-        <v>180</v>
+        <v>14</v>
       </c>
       <c r="H109" s="14">
-        <v>43521</v>
+        <v>45589</v>
       </c>
       <c r="I109" s="15">
-        <v>14.99</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="16">
         <v>4</v>
       </c>
       <c r="B110" s="16">
-        <v>9786051622606</v>
+        <v>9786258733167</v>
       </c>
       <c r="C110" s="17">
-        <v>3175522</v>
+        <v>2144163</v>
       </c>
       <c r="D110" s="18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E110" s="19" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="F110" s="17">
         <v>21110</v>
       </c>
       <c r="G110" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="20">
-        <v>42264</v>
+        <v>46050</v>
       </c>
       <c r="I110" s="21">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="10">
         <v>5</v>
       </c>
       <c r="B111" s="10">
-        <v>9786258642285</v>
+        <v>9789753638029</v>
       </c>
       <c r="C111" s="11">
-        <v>2144166</v>
+        <v>6693326</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>182</v>
+        <v>84</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="F111" s="11">
         <v>21110</v>
       </c>
       <c r="G111" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="14">
-        <v>46132</v>
+        <v>39722</v>
       </c>
       <c r="I111" s="15">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>8.99</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="16">
         <v>6</v>
       </c>
       <c r="B112" s="16">
-        <v>9786055455668</v>
+        <v>9789757549215</v>
       </c>
       <c r="C112" s="17">
-        <v>3062692</v>
+        <v>9183639</v>
       </c>
       <c r="D112" s="18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E112" s="19" t="s">
-        <v>82</v>
+        <v>185</v>
       </c>
       <c r="F112" s="17">
-        <v>25000</v>
+        <v>22100</v>
       </c>
       <c r="G112" s="19" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="H112" s="20">
-        <v>43914</v>
+        <v>40499</v>
       </c>
       <c r="I112" s="21">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14.99</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="10">
         <v>7</v>
       </c>
       <c r="B113" s="10">
-        <v>9786055455408</v>
+        <v>9786055455668</v>
       </c>
       <c r="C113" s="11">
-        <v>2021573</v>
+        <v>3062692</v>
       </c>
       <c r="D113" s="12" t="s">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="F113" s="11">
         <v>25000</v>
       </c>
       <c r="G113" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H113" s="14">
-        <v>44868</v>
+        <v>43914</v>
       </c>
       <c r="I113" s="15">
-        <v>19.989999999999998</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="16">
         <v>8</v>
       </c>
       <c r="B114" s="16">
-        <v>9789756779637</v>
+        <v>9789750724435</v>
       </c>
       <c r="C114" s="17">
-        <v>2015116</v>
+        <v>2334863</v>
       </c>
       <c r="D114" s="18" t="s">
-        <v>184</v>
+        <v>64</v>
       </c>
       <c r="E114" s="19" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="F114" s="17">
-        <v>15470</v>
+        <v>21400</v>
       </c>
       <c r="G114" s="19" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="H114" s="20">
-        <v>41709</v>
+        <v>42041</v>
       </c>
       <c r="I114" s="21">
-        <v>49.99</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>8.99</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="10">
         <v>9</v>
       </c>
       <c r="B115" s="10">
-        <v>9789750724435</v>
+        <v>9786051622606</v>
       </c>
       <c r="C115" s="11">
-        <v>2334863</v>
+        <v>3175522</v>
       </c>
       <c r="D115" s="12" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F115" s="11">
-        <v>21400</v>
+        <v>21110</v>
       </c>
       <c r="G115" s="13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H115" s="14">
-        <v>42041</v>
+        <v>42264</v>
       </c>
       <c r="I115" s="15">
-        <v>8.99</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="16">
         <v>10</v>
       </c>
       <c r="B116" s="16">
-        <v>9786256149014</v>
+        <v>9786055455408</v>
       </c>
       <c r="C116" s="17">
-        <v>3107659</v>
+        <v>2021573</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="E116" s="19" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="F116" s="17">
-        <v>21110</v>
+        <v>25000</v>
       </c>
       <c r="G116" s="19" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H116" s="20">
-        <v>45589</v>
+        <v>44868</v>
       </c>
       <c r="I116" s="21">
-        <v>13.99</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19.989999999999998</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="10">
         <v>11</v>
       </c>
       <c r="B117" s="10">
-        <v>9789753638029</v>
+        <v>9789750726439</v>
       </c>
       <c r="C117" s="11">
-        <v>6693326</v>
+        <v>2159702</v>
       </c>
       <c r="D117" s="12" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="E117" s="13" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="F117" s="11">
         <v>21110</v>
       </c>
       <c r="G117" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H117" s="14">
-        <v>39722</v>
+        <v>42308</v>
       </c>
       <c r="I117" s="15">
-        <v>8.99</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="16">
         <v>12</v>
       </c>
       <c r="B118" s="16">
-        <v>9786254053986</v>
+        <v>9786257099301</v>
       </c>
       <c r="C118" s="17">
-        <v>3144557</v>
+        <v>2431040</v>
       </c>
       <c r="D118" s="18" t="s">
-        <v>185</v>
+        <v>129</v>
       </c>
       <c r="E118" s="19" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="F118" s="17">
-        <v>22100</v>
+        <v>11110</v>
       </c>
       <c r="G118" s="19" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H118" s="20">
-        <v>44858</v>
+        <v>44252</v>
       </c>
       <c r="I118" s="21">
-        <v>9.99</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="10">
         <v>13</v>
       </c>
       <c r="B119" s="10">
-        <v>9786258431254</v>
+        <v>9786258594089</v>
       </c>
       <c r="C119" s="11">
-        <v>2860533</v>
+        <v>2144137</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>186</v>
       </c>
       <c r="E119" s="13" t="s">
-        <v>179</v>
+        <v>37</v>
       </c>
       <c r="F119" s="11">
+        <v>21110</v>
+      </c>
+      <c r="G119" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" s="14">
+        <v>46095</v>
+      </c>
+      <c r="I119" s="15">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="16">
+        <v>14</v>
+      </c>
+      <c r="B120" s="16">
+        <v>9789752430990</v>
+      </c>
+      <c r="C120" s="17">
+        <v>2681619</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="E120" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="F120" s="17">
         <v>28000</v>
       </c>
-      <c r="G119" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I119" s="15">
+      <c r="G120" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="H120" s="20">
+        <v>43521</v>
+      </c>
+      <c r="I120" s="21">
         <v>14.99</v>
       </c>
     </row>
-    <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-    <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="10">
         <v>15</v>
       </c>
       <c r="B121" s="10">
-        <v>9789750766329</v>
+        <v>9786053417095</v>
       </c>
       <c r="C121" s="11">
-        <v>2105064</v>
+        <v>2972902</v>
       </c>
       <c r="D121" s="12" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E121" s="13" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="F121" s="11">
-        <v>21110</v>
+        <v>22000</v>
       </c>
       <c r="G121" s="13" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H121" s="14">
-        <v>45988</v>
+        <v>44221</v>
       </c>
       <c r="I121" s="15">
-        <v>17.989999999999998</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="16">
         <v>16</v>
       </c>
       <c r="B122" s="16">
-        <v>9786257099301</v>
+        <v>9786052959923</v>
       </c>
       <c r="C122" s="17">
-        <v>2431040</v>
+        <v>3170188</v>
       </c>
       <c r="D122" s="18" t="s">
+        <v>189</v>
+      </c>
+      <c r="E122" s="19" t="s">
         <v>190</v>
       </c>
-      <c r="E122" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="17">
-        <v>11110</v>
+        <v>22000</v>
       </c>
       <c r="G122" s="19" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H122" s="20">
-        <v>44252</v>
+        <v>44651</v>
       </c>
       <c r="I122" s="21">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>8.99</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="10">
         <v>17</v>
       </c>
       <c r="B123" s="10">
-        <v>9786255799135</v>
+        <v>9789752698949</v>
       </c>
       <c r="C123" s="11">
-        <v>2082354</v>
+        <v>2209009</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="F123" s="11">
-        <v>21110</v>
+        <v>15470</v>
       </c>
       <c r="G123" s="13" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H123" s="14">
-        <v>46006</v>
+        <v>41674</v>
       </c>
       <c r="I123" s="15">
-        <v>14.99</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>29.99</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="16">
         <v>18</v>
       </c>
       <c r="B124" s="16">
-        <v>9789750726439</v>
+        <v>9786255799869</v>
       </c>
       <c r="C124" s="17">
-        <v>2159702</v>
+        <v>2105065</v>
       </c>
       <c r="D124" s="18" t="s">
-        <v>192</v>
+        <v>120</v>
       </c>
       <c r="E124" s="19" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="F124" s="17">
         <v>21110</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="20">
-        <v>42308</v>
+        <v>46062</v>
       </c>
       <c r="I124" s="21">
         <v>12.99</v>
       </c>
     </row>
-    <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="10">
         <v>19</v>
       </c>
       <c r="B125" s="10">
-        <v>9786257746168</v>
+        <v>9786051887371</v>
       </c>
       <c r="C125" s="11">
-        <v>3100016</v>
+        <v>3103391</v>
       </c>
       <c r="D125" s="12" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>97</v>
+        <v>192</v>
       </c>
       <c r="F125" s="11">
-        <v>25000</v>
+        <v>22500</v>
       </c>
       <c r="G125" s="13" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="H125" s="14">
-        <v>44900</v>
+        <v>45496</v>
       </c>
       <c r="I125" s="15">
-        <v>9.99</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="16">
         <v>20</v>
       </c>
       <c r="B126" s="16">
-        <v>9786255790262</v>
+        <v>9786258492415</v>
       </c>
       <c r="C126" s="17">
-        <v>2101524</v>
+        <v>2165928</v>
       </c>
       <c r="D126" s="18" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="E126" s="19" t="s">
-        <v>82</v>
+        <v>194</v>
       </c>
       <c r="F126" s="17">
         <v>21110</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="20">
-        <v>46058</v>
+        <v>46162</v>
       </c>
       <c r="I126" s="21">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B127" s="29"/>
       <c r="C127" s="30"/>
       <c r="D127" s="31"/>
       <c r="E127" s="29"/>
       <c r="F127" s="32"/>
       <c r="G127" s="32"/>
       <c r="H127" s="32"/>
       <c r="I127" s="32"/>
     </row>
-    <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="10">
         <v>1</v>
       </c>
       <c r="B128" s="10">
-        <v>9785386106997</v>
+        <v>9785041813956</v>
       </c>
       <c r="C128" s="11">
-        <v>3120364</v>
+        <v>3139251</v>
       </c>
       <c r="D128" s="12" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="E128" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F128" s="11">
-        <v>14810</v>
+        <v>11110</v>
       </c>
       <c r="G128" s="13" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H128" s="14">
-        <v>45617</v>
+        <v>45715</v>
       </c>
       <c r="I128" s="15">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="16">
         <v>2</v>
       </c>
       <c r="B129" s="16">
-        <v>9785699371372</v>
+        <v>9785170878888</v>
       </c>
       <c r="C129" s="17">
-        <v>3494896</v>
+        <v>2134778</v>
       </c>
       <c r="D129" s="18" t="s">
-        <v>78</v>
+        <v>196</v>
       </c>
       <c r="E129" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F129" s="17">
-        <v>12600</v>
+        <v>21110</v>
       </c>
       <c r="G129" s="19" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="H129" s="20">
-        <v>40799</v>
+        <v>43761</v>
       </c>
       <c r="I129" s="21">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="10">
         <v>3</v>
       </c>
       <c r="B130" s="10">
-        <v>9785041024116</v>
+        <v>9785389016668</v>
       </c>
       <c r="C130" s="11">
-        <v>2794438</v>
+        <v>8096236</v>
       </c>
       <c r="D130" s="12" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="E130" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F130" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G130" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="14">
-        <v>44478</v>
+        <v>41276</v>
       </c>
       <c r="I130" s="15">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="16">
         <v>4</v>
       </c>
       <c r="B131" s="16">
-        <v>9785446112166</v>
+        <v>9785699901302</v>
       </c>
       <c r="C131" s="17">
-        <v>3118737</v>
+        <v>2981627</v>
       </c>
       <c r="D131" s="18" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="E131" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F131" s="17">
-        <v>15310</v>
+        <v>11400</v>
       </c>
       <c r="G131" s="19" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="H131" s="20">
-        <v>45611</v>
+        <v>45089</v>
       </c>
       <c r="I131" s="21">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="10">
         <v>5</v>
       </c>
       <c r="B132" s="10">
-        <v>9785916718386</v>
+        <v>9785699949564</v>
       </c>
       <c r="C132" s="11">
-        <v>9509810</v>
+        <v>6050093</v>
       </c>
       <c r="D132" s="12" t="s">
-        <v>98</v>
+        <v>197</v>
       </c>
       <c r="E132" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F132" s="11">
-        <v>15380</v>
+        <v>14720</v>
       </c>
       <c r="G132" s="13" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="H132" s="14">
-        <v>43195</v>
+        <v>42866</v>
       </c>
       <c r="I132" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="16">
         <v>6</v>
       </c>
       <c r="B133" s="16">
-        <v>9785699901302</v>
+        <v>9785041166762</v>
       </c>
       <c r="C133" s="17">
-        <v>2981627</v>
+        <v>2021744</v>
       </c>
       <c r="D133" s="18" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="E133" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F133" s="17">
-        <v>11400</v>
+        <v>11110</v>
       </c>
       <c r="G133" s="19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H133" s="20">
-        <v>45089</v>
+        <v>45965</v>
       </c>
       <c r="I133" s="21">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="10">
         <v>7</v>
       </c>
       <c r="B134" s="10">
-        <v>9785389017245</v>
+        <v>9785040944675</v>
       </c>
       <c r="C134" s="11">
-        <v>8096368</v>
+        <v>3096710</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E134" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F134" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G134" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="14">
-        <v>41276</v>
+        <v>45547</v>
       </c>
       <c r="I134" s="15">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="16">
         <v>8</v>
       </c>
       <c r="B135" s="16">
-        <v>9785041166762</v>
+        <v>9785916718386</v>
       </c>
       <c r="C135" s="17">
-        <v>2021744</v>
+        <v>9509810</v>
       </c>
       <c r="D135" s="18" t="s">
-        <v>197</v>
+        <v>86</v>
       </c>
       <c r="E135" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F135" s="17">
-        <v>11110</v>
+        <v>15380</v>
       </c>
       <c r="G135" s="19" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="H135" s="20">
-        <v>45965</v>
+        <v>43195</v>
       </c>
       <c r="I135" s="21">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="10">
         <v>9</v>
       </c>
       <c r="B136" s="10">
-        <v>9785171004262</v>
+        <v>9785171341053</v>
       </c>
       <c r="C136" s="11">
-        <v>3139197</v>
+        <v>2949757</v>
       </c>
       <c r="D136" s="12" t="s">
-        <v>122</v>
+        <v>199</v>
       </c>
       <c r="E136" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F136" s="11">
-        <v>11110</v>
+        <v>14740</v>
       </c>
       <c r="G136" s="13" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H136" s="14">
-        <v>45720</v>
+        <v>44999</v>
       </c>
       <c r="I136" s="15">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="16">
         <v>10</v>
       </c>
       <c r="B137" s="16">
-        <v>9785041178956</v>
+        <v>9785171069483</v>
       </c>
       <c r="C137" s="17">
-        <v>3056741</v>
+        <v>3139198</v>
       </c>
       <c r="D137" s="18" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E137" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F137" s="17">
-        <v>11200</v>
+        <v>15230</v>
       </c>
       <c r="G137" s="19" t="s">
-        <v>23</v>
+        <v>140</v>
       </c>
       <c r="H137" s="20">
-        <v>45435</v>
+        <v>45720</v>
       </c>
       <c r="I137" s="21">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="10">
         <v>11</v>
       </c>
       <c r="B138" s="10">
-        <v>9785389026469</v>
+        <v>9785446112166</v>
       </c>
       <c r="C138" s="11">
-        <v>2126278</v>
+        <v>3118737</v>
       </c>
       <c r="D138" s="12" t="s">
-        <v>199</v>
+        <v>132</v>
       </c>
       <c r="E138" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F138" s="11">
-        <v>21110</v>
+        <v>15310</v>
       </c>
       <c r="G138" s="13" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="H138" s="14">
-        <v>41936</v>
+        <v>45611</v>
       </c>
       <c r="I138" s="15">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="16">
         <v>12</v>
       </c>
       <c r="B139" s="16">
-        <v>9785041692087</v>
+        <v>9785699973248</v>
       </c>
       <c r="C139" s="17">
-        <v>3139200</v>
+        <v>3160406</v>
       </c>
       <c r="D139" s="18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E139" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F139" s="17">
-        <v>15440</v>
+        <v>14810</v>
       </c>
       <c r="G139" s="19" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="H139" s="20">
-        <v>45716</v>
+        <v>45762</v>
       </c>
       <c r="I139" s="21">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="10">
         <v>13</v>
       </c>
       <c r="B140" s="10">
-        <v>9785389016668</v>
+        <v>9785170824243</v>
       </c>
       <c r="C140" s="11">
-        <v>8096236</v>
+        <v>2643172</v>
       </c>
       <c r="D140" s="12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E140" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F140" s="11">
-        <v>21110</v>
+        <v>12910</v>
       </c>
       <c r="G140" s="13" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
       <c r="H140" s="14">
-        <v>41276</v>
+        <v>43292</v>
       </c>
       <c r="I140" s="15">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="16">
         <v>14</v>
       </c>
       <c r="B141" s="16">
-        <v>9785171120962</v>
+        <v>9785041204792</v>
       </c>
       <c r="C141" s="17">
-        <v>3139234</v>
+        <v>2949731</v>
       </c>
       <c r="D141" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E141" s="19" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F141" s="17">
-        <v>11110</v>
+        <v>14810</v>
       </c>
       <c r="G141" s="19" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H141" s="20">
-        <v>45758</v>
+        <v>45015</v>
       </c>
       <c r="I141" s="21">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="10">
         <v>15</v>
       </c>
       <c r="B142" s="10">
-        <v>9785041228835</v>
+        <v>9785170898350</v>
       </c>
       <c r="C142" s="11">
-        <v>2975013</v>
+        <v>3063917</v>
       </c>
       <c r="D142" s="12" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E142" s="13" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="F142" s="11">
-        <v>21110</v>
+        <v>18700</v>
       </c>
       <c r="G142" s="13" t="s">
-        <v>14</v>
+        <v>206</v>
       </c>
       <c r="H142" s="14">
-        <v>45055</v>
+        <v>42830</v>
       </c>
       <c r="I142" s="15">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010007E2A28E331B1345B4C54C5E2471F1FA" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="23252ba61a2b42fee7d5f57213e57890">
-[...2 lines deleted...]
-    <xsd:import namespace="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Fertig" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7883763-1633-4a33-844b-a4f27752bb33" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Bewertung (0 - 5)" ma:decimals="2" ma:description="Mittelwert aller Bewertungen, die abgegeben wurden." ma:internalName="AverageRating" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Anzahl Bewertungen" ma:decimals="0" ma:description="Anzahl abgegebener Bewertungen" ma:internalName="RatingCount" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...59 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Bewertet von" ma:description="Benutzer haben das Element bewertet." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Benutzerbewertungen" ma:description="Bewertungen für das Element" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Anzahl 'Gefällt mir'" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Gefällt" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2aae313b-3a1e-4bdd-9850-3fe9cd648f71" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3d17ec9a-cdfc-466b-af4c-da69a5b919dd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="504620ad-4a5b-4e98-91c4-34164cb416e2">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Fertig" ma:index="25" nillable="true" ma:displayName="Eingelesen" ma:format="Dropdown" ma:internalName="Fertig">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="1"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09e9d67c-1e3e-4152-a164-68d48eaab629" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a3358c14-02b8-4182-a9ab-fe9758ed4916}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09e9d67c-1e3e-4152-a164-68d48eaab629">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5757,111 +5864,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="504620ad-4a5b-4e98-91c4-34164cb416e2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7883763-1633-4a33-844b-a4f27752bb33">
+    <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F48E8238-8233-4AA5-A554-3B582D5F89B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00BA7EB4-1A8B-48B6-8364-296FCD8A1040}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
-    <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
+    <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
+    <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" enabled="0" method="" siteId="{a659c75f-dc7a-47c4-ad6e-fa3205c4d177}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -5887,51 +6006,51 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Britta Blosat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010007E2A28E331B1345B4C54C5E2471F1FA</vt:lpwstr>
+    <vt:lpwstr>0x01010080956FD8661E6145B059352821E6A265</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>456400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>