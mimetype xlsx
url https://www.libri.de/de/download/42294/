--- v2 (2026-07-06)
+++ v3 (2026-09-05)
@@ -6,88 +6,88 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestseller/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{B0215C96-CC0B-48FC-B038-210E6198D4F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F9F6864-07D4-40AC-9588-99CCBE9B53C1}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{3B4A3E31-FFEB-4523-BE99-CB83BC379A35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3CDD6AA6-B048-46C1-8741-F0B6E72B5888}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="TopInternational" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">TopInternational!$B$128:$I$142</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">TopInternational!$A$1:$I$142</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TopInternational!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="210">
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-No.</t>
   </si>
   <si>
     <t>Author: Title</t>
   </si>
   <si>
     <t>Publisher</t>
   </si>
   <si>
     <t>Product Classification</t>
   </si>
   <si>
     <t>Product Classification Text</t>
   </si>
   <si>
     <t>First in</t>
   </si>
   <si>
@@ -117,95 +117,89 @@
   <si>
     <t>Childrens Books/Fiction</t>
   </si>
   <si>
     <t>Sagan, F: Bonjour tristesse</t>
   </si>
   <si>
     <t>Pocket</t>
   </si>
   <si>
     <t>Hachette</t>
   </si>
   <si>
     <t>interforum editis</t>
   </si>
   <si>
     <t>Slimani, L: pays des autres</t>
   </si>
   <si>
     <t>Crime Stories</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
-    <t>Allende, I: Violeta</t>
-[...1 lines deleted...]
-  <si>
     <t>DEBOLSILLO</t>
   </si>
   <si>
     <t>Saint-Exupéry, A: Principito</t>
   </si>
   <si>
     <t>SALAMANDRA</t>
   </si>
   <si>
     <t>Garcia Marquez, G: Cien anos</t>
   </si>
   <si>
     <t>Booket</t>
   </si>
   <si>
     <t>Ruiz Zafón, C: Sombra del Viento</t>
   </si>
   <si>
     <t>Ediciones B</t>
   </si>
   <si>
     <t>Garcia Marquez, G: Muerte anunciada</t>
   </si>
   <si>
     <t>Esoteric/Anthroposophy</t>
   </si>
   <si>
     <t>Coelho, P: El Alquimista</t>
   </si>
   <si>
     <t>Esquivel, L: Como agua para chocolate</t>
   </si>
   <si>
     <t>Turkish</t>
   </si>
   <si>
     <t>Destek Yayinevi</t>
   </si>
   <si>
-    <t>Humanities</t>
-[...1 lines deleted...]
-  <si>
     <t>Guidebooks/Self-help</t>
   </si>
   <si>
     <t>Indigo Kitap</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
     <t>Lyrics/Poetry/Essays/Speeches</t>
   </si>
   <si>
     <t>Allende, I: Viento conoce mi nombre</t>
   </si>
   <si>
     <t>Allende, I: Ciudad de las Bestias</t>
   </si>
   <si>
     <t>J'ai Lu</t>
   </si>
   <si>
     <t>Colombani, L: Tresse</t>
   </si>
   <si>
     <t>Ediciones SM</t>
@@ -228,486 +222,501 @@
   <si>
     <t>Saint-Exupéry, A: Malenkij prinz</t>
   </si>
   <si>
     <t>Allende, I : Casa de los espiritus</t>
   </si>
   <si>
     <t>Garcia Marquez, G: Tiempos del colera</t>
   </si>
   <si>
     <t xml:space="preserve">Aktas, M: Kalbi Iyi Olanin Yolu Zordur - Yükü agir olur iyi </t>
   </si>
   <si>
     <t>Schoolbooks/Adult Education</t>
   </si>
   <si>
     <t>Camus, A: Peste</t>
   </si>
   <si>
     <t>Rowling, J: Harry Potter 1/piedra</t>
   </si>
   <si>
     <t>Childrens Books</t>
   </si>
   <si>
-    <t>Foenkinos, D: vie heureuse</t>
-[...1 lines deleted...]
-  <si>
     <t>McFadden, F: Femme de ménage</t>
   </si>
   <si>
-    <t>Espinosa, A: Que te dire cuando te vuelva a ver</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint-Exupery, A: Kücük Prens</t>
   </si>
   <si>
     <t>Can Yayinlari</t>
   </si>
   <si>
     <t>Childrens Books/Baby and Preschool/Fiction</t>
   </si>
   <si>
     <t>Garcia Marquez, G: En Agosto nos vemos</t>
   </si>
   <si>
     <t>Cortázar, J: Rayuela</t>
   </si>
   <si>
     <t>TUSQUETS</t>
   </si>
   <si>
     <t>Esclapez, M: Mujeres que arden</t>
   </si>
   <si>
     <t>Borges; J: Ficciones</t>
   </si>
   <si>
     <t>Theology/Religion</t>
   </si>
   <si>
-    <t>Süleyman El-Cezuli, M: Aciklamali Delailü'l Hayrat</t>
-[...1 lines deleted...]
-  <si>
     <t>tikla24.de BS</t>
   </si>
   <si>
     <t>KNIZHNIK Internationale</t>
   </si>
   <si>
-    <t>Psychology</t>
-[...4 lines deleted...]
-  <si>
     <t>Perrin, V: Changer l'eau des fleurs</t>
   </si>
   <si>
-    <t>Slimani, L: Chanson douce</t>
-[...1 lines deleted...]
-  <si>
     <t>Slimani, L: J'emporterai le feu</t>
   </si>
   <si>
     <t>Benavent, E: Toda la verdad de mis mentiras</t>
   </si>
   <si>
     <t>Aramburu, F: Patria</t>
   </si>
   <si>
     <t>CATEDRA</t>
   </si>
   <si>
     <t>Ali, S: Kürk Mantolu Madonna</t>
   </si>
   <si>
     <t>Yapi Kredi Yayinlari</t>
   </si>
   <si>
-    <t>Frankl, V: Skazat' zhizni "Da!". Psiholog v konclagere</t>
-[...1 lines deleted...]
-  <si>
     <t>Collin, P: Barman du Ritz</t>
   </si>
   <si>
     <t>Slimani, L: Regardez-Nous Danser</t>
   </si>
   <si>
-    <t>Bescherelle - conjugaison pour tous</t>
-[...4 lines deleted...]
-  <si>
     <t>Vigan, D: No et moi</t>
   </si>
   <si>
     <t>Guez, O: Mesopotamia</t>
   </si>
   <si>
     <t>Kérangal, M: Jour de ressac</t>
   </si>
   <si>
     <t>Perez-Reverte, A: Isla de la mujer dormida</t>
   </si>
   <si>
     <t>Sabato, E: tunel</t>
   </si>
   <si>
-    <t>Zueco, L: Escalon 33</t>
-[...1 lines deleted...]
-  <si>
     <t>Letters/Diaries/Biographies</t>
   </si>
   <si>
     <t>PLAZA &amp; JANÉS</t>
   </si>
   <si>
     <t>Pelicot, G: Et la joie de vivre</t>
   </si>
   <si>
     <t>Flammarion</t>
   </si>
   <si>
     <t>Vargas, F: Une unique lueur</t>
   </si>
   <si>
     <t>Perrin, V: Tata</t>
   </si>
   <si>
-    <t>Lemaitre, P: Avenir radieux</t>
-[...7 lines deleted...]
-  <si>
     <t>Musso, G: Quelqu'un d'autre</t>
   </si>
   <si>
     <t>Dicker, J: Animal sauvage</t>
   </si>
   <si>
-    <t>Schmitt, E: Monsieur Ibrahim et les fleurs du Coran</t>
-[...1 lines deleted...]
-  <si>
     <t>Dueñas, M: Por si un dia volvemos</t>
   </si>
   <si>
     <t>Garcia Marquez: Relato de un náufrago</t>
   </si>
   <si>
     <t>Ruiz, M: cuatro Acuerdos</t>
   </si>
   <si>
     <t>Ediciones Urano</t>
   </si>
   <si>
     <t>Laforet, C: Nada</t>
   </si>
   <si>
     <t>Austral</t>
   </si>
   <si>
     <t>Allende, I: Palabra magica</t>
   </si>
   <si>
     <t>Ruiz Zafon, C: Principe de la niebla</t>
   </si>
   <si>
-    <t>Orwell, G: 1984</t>
-[...1 lines deleted...]
-  <si>
     <t>Aramburu, F: Maite</t>
   </si>
   <si>
-    <t>Belli, G: Silencio lleno de murmullos</t>
-[...1 lines deleted...]
-  <si>
     <t>Kankaya, O: Ben Beni Cok Ihmal Ettim</t>
   </si>
   <si>
-    <t>Ortayli, I: Bir Ömür Nasil Yasanir?</t>
-[...10 lines deleted...]
-  <si>
     <t>Aktas, M: Kendimden Özür Dilerim</t>
   </si>
   <si>
     <t>Gazali, I: Dil Belasi</t>
   </si>
   <si>
-    <t>Suruc, S: Kainatin Efendisi Peygamberimizin Hayati</t>
-[...19 lines deleted...]
-  <si>
     <t>Bulgakow, M: Master i Margarita</t>
   </si>
   <si>
-    <t>International Top-Titles July/August 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Harpman, J: Moi qui n'ai pas connu les hommes</t>
   </si>
   <si>
     <t>Camus, A: Mythe de Sisyphe</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
-    <t>Sansal, B: Légende</t>
-[...1 lines deleted...]
-  <si>
     <t>Grasset</t>
   </si>
   <si>
     <t>Benzine, R: L'homme qui lisait des livres</t>
   </si>
   <si>
     <t>Berest, A: Carte postale</t>
   </si>
   <si>
     <t>Foenkinos, D: Tout le monde aime Clara</t>
   </si>
   <si>
     <t>Verne, J: Tour du monde</t>
   </si>
   <si>
-    <t>Daas, F: Petite derni?re</t>
-[...4 lines deleted...]
-  <si>
     <t>Le Robert Editions, Paris</t>
   </si>
   <si>
     <t>Reference Books</t>
   </si>
   <si>
     <t>McFadden, F: Prof</t>
   </si>
   <si>
     <t>Mauvignier, L: La maison vide</t>
   </si>
   <si>
     <t>Minuit</t>
   </si>
   <si>
-    <t>Grimaldi, V: Plus grand que le ciel</t>
-[...1 lines deleted...]
-  <si>
     <t>Pagnol, M: Gloire de mon pere</t>
   </si>
   <si>
     <t>Schlesser, T: Yeux de Mona</t>
   </si>
   <si>
     <t>Faye, G: Jacaranda</t>
   </si>
   <si>
-    <t>Thilliez, F: À retardement</t>
-[...4 lines deleted...]
-  <si>
     <t>Perrin, V: Oubliés du dimanche</t>
   </si>
   <si>
-    <t>Camus, A: Chute</t>
-[...1 lines deleted...]
-  <si>
     <t>Gramática de uso del español: Teoría y práctica A1-B2</t>
   </si>
   <si>
-    <t>Gimenez Bartlett, A: Una buena pieza</t>
-[...1 lines deleted...]
-  <si>
     <t>Allende, I: Mi nombre es Emilia del Valle</t>
   </si>
   <si>
     <t>Childrens Books/Non-fiction</t>
   </si>
   <si>
-    <t>Montfort, V: Toffana</t>
-[...1 lines deleted...]
-  <si>
     <t>Llenas, A: Monstruo de colores</t>
   </si>
   <si>
     <t>Childrens B./Baby or Preschool/Non-Fiction</t>
   </si>
   <si>
     <t>Montero , R: Ridícula idea de no volver a verte</t>
   </si>
   <si>
     <t>Bucay, J: Dejame que te cuente</t>
   </si>
   <si>
     <t>Ruiz Zafón, C: Marina</t>
   </si>
   <si>
-    <t>Belli, G: País de las mujeres</t>
-[...22 lines deleted...]
-  <si>
     <t>Hesse, H: Siddartha</t>
   </si>
   <si>
-    <t>López, S: Encanto</t>
-[...1 lines deleted...]
-  <si>
     <t>Gazali, I: Insan Nasil Kaybeder? - Gazali</t>
   </si>
   <si>
-    <t>Bacaksiz, Ö: Her Seyle Savasamazsin</t>
-[...7 lines deleted...]
-  <si>
     <t>Meyus, F: Naber Abim?</t>
   </si>
   <si>
     <t>Rafaella: Bebekler Icin Uykudan Önce Öyküler</t>
   </si>
   <si>
     <t>1001 Cicek Kitaplar</t>
   </si>
   <si>
-    <t>Richards, C: Sevginin Gücü</t>
-[...19 lines deleted...]
-  <si>
     <t>Tolstoj, L: Anna Karenina</t>
   </si>
   <si>
     <t>Dispenza, J: Sila podsoznanija, ili Kak izmenit' zhizn' za 4</t>
   </si>
   <si>
-    <t>Murakami, H: Norvezhskij les</t>
-[...7 lines deleted...]
-  <si>
     <t>Strelecky, J: Kafe na kraju zemli</t>
   </si>
   <si>
     <t>Zhukova, O: Azbuka s krupnymi bukvami dlja malyshej</t>
   </si>
   <si>
     <t>Childrens Books/Learning/Games</t>
   </si>
   <si>
-    <t>Cialdini, R: Psihologija vlijanija</t>
-[...5 lines deleted...]
-    <t>German as a Foreign Language</t>
+    <t>International Top-Titles September/October 2026</t>
+  </si>
+  <si>
+    <t>Tuil, K: Guerre par d'autres moyens</t>
+  </si>
+  <si>
+    <t>Faye, G: Petit pays</t>
+  </si>
+  <si>
+    <t>Levy: Et si c etait vrai</t>
+  </si>
+  <si>
+    <t>Ernaux, A: Les années</t>
+  </si>
+  <si>
+    <t>Goscinny, R: Astérix - Astérix en Lusitanie - n°41</t>
+  </si>
+  <si>
+    <t>Cartoons/Comics</t>
+  </si>
+  <si>
+    <t>Leblanc, M: Arsène Lupin 1/Gentleman-Cambrioleur</t>
+  </si>
+  <si>
+    <t>Levy, M: Librairie des livres interdits</t>
+  </si>
+  <si>
+    <t>Goscinny, R: Asterix Franz. tour de Gaule/SA</t>
+  </si>
+  <si>
+    <t>Asterix Franz./gaulois/SA</t>
+  </si>
+  <si>
+    <t>Dictionnaire Le Robert Micro poche</t>
+  </si>
+  <si>
+    <t>Perrin, V: Trois</t>
+  </si>
+  <si>
+    <t>Ernaux, A: La Place</t>
+  </si>
+  <si>
+    <t>Le Tellier, H: L'anomalie</t>
+  </si>
+  <si>
+    <t>Besson, P: Arrête avec tes mensonges</t>
+  </si>
+  <si>
+    <t>Dicker, J: Vérité sur l'Affaire Harry Quebert</t>
+  </si>
+  <si>
+    <t>Camus, A: Les Justes</t>
+  </si>
+  <si>
+    <t>Nothomb: Stupeur</t>
+  </si>
+  <si>
+    <t>Sepulveda, L: historia de una gaviota y del gato</t>
+  </si>
+  <si>
+    <t>Asterix Span. 14 Hispania</t>
+  </si>
+  <si>
+    <t>Salvat Editores</t>
+  </si>
+  <si>
+    <t>Almodovar, P: Ultimo sueño</t>
+  </si>
+  <si>
+    <t>Garcia Marquez, G: Coronel</t>
+  </si>
+  <si>
+    <t>Quino: Mafalda 1</t>
+  </si>
+  <si>
+    <t>LUMEN</t>
+  </si>
+  <si>
+    <t>Cerda, D: Perras de reserva</t>
+  </si>
+  <si>
+    <t>sexto piso</t>
+  </si>
+  <si>
+    <t>Dueñas, M: Tiempo entre costuras</t>
+  </si>
+  <si>
+    <t>Fernan Gómez, F: Bicicletas son para el verano</t>
+  </si>
+  <si>
+    <t>Reed, V: Si es perfecto no es amor</t>
+  </si>
+  <si>
+    <t>Segovia, S: Murmullo de las abejas</t>
+  </si>
+  <si>
+    <t>Cercas, J: Soldados de Salamina</t>
+  </si>
+  <si>
+    <t>Frank, A: Diario</t>
+  </si>
+  <si>
+    <t>History</t>
+  </si>
+  <si>
+    <t>Falcones, I: En el amor y en la guerra</t>
+  </si>
+  <si>
+    <t>García Lorca, F: Bodas de sangre</t>
+  </si>
+  <si>
+    <t>Lucas, J: Melina</t>
+  </si>
+  <si>
+    <t>ANAYA</t>
+  </si>
+  <si>
+    <t>Mengüc, H: Iyi Beni Bulur</t>
+  </si>
+  <si>
+    <t>Muslu, M: Cünkü Iyisin</t>
+  </si>
+  <si>
+    <t>Dogan Kitap</t>
+  </si>
+  <si>
+    <t>Anar, I: Puslu Kitalar Atlasi</t>
+  </si>
+  <si>
+    <t>Iletisim Yayinlari</t>
+  </si>
+  <si>
+    <t>Öztürk, Y: Kuran-i Kerim Meali (Büyük Puntolu, Büyük Boy, Ci</t>
+  </si>
+  <si>
+    <t>Yeni Boyut Yayinlari</t>
+  </si>
+  <si>
+    <t>McFadden, F: Hizmetci</t>
+  </si>
+  <si>
+    <t>Olimpos Yayinlari</t>
+  </si>
+  <si>
+    <t>Odabasi, C: Bebek Üniversitesi/Hikayeli Ilk Kavramlarim Set</t>
+  </si>
+  <si>
+    <t>Non-Fiction</t>
+  </si>
+  <si>
+    <t>Schoenwald, S: Hayvanat Bahcesinde Uyku Zamani</t>
+  </si>
+  <si>
+    <t>Budayicioglu, G: Anlasilmak Sifadir</t>
+  </si>
+  <si>
+    <t>Haig, M: Gece Yarisi Treni</t>
+  </si>
+  <si>
+    <t>Domingo Yayinevi</t>
+  </si>
+  <si>
+    <t>Müthis Psikoloji: Seni Yoran Her Seyi Birak</t>
+  </si>
+  <si>
+    <t>Ertbarut, M: Ünsüz Youtuberin Günlügü</t>
+  </si>
+  <si>
+    <t>Altin Kitaplar Yayinevi</t>
+  </si>
+  <si>
+    <t>Gounelle, L: Bog vsegda puteshestvuet inkognito</t>
+  </si>
+  <si>
+    <t>Fromm, E: Iskusstvo ljubit'</t>
+  </si>
+  <si>
+    <t>Pasternak, B: Doktor Zivago</t>
+  </si>
+  <si>
+    <t>Strelecky, J: Kafe na kraju zemli (Sammelband)</t>
+  </si>
+  <si>
+    <t>Dispenza, J: Sam sebe placebo</t>
+  </si>
+  <si>
+    <t>Zhukowa, N: Bukvar</t>
+  </si>
+  <si>
+    <t>Childrens Books/Rhymes and Songs</t>
+  </si>
+  <si>
+    <t>Puschkin, A: Skazki</t>
+  </si>
+  <si>
+    <t>Childrens Books/Fairy Tales</t>
+  </si>
+  <si>
+    <t>Strugackij, A: Trudno byt' bogom</t>
+  </si>
+  <si>
+    <t>Science Fiction/Fantasy</t>
+  </si>
+  <si>
+    <t>Lee, H: Ubit' peresmeshnika</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1455,4128 +1464,4119 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I142"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A110" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D142" sqref="D142"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D147" sqref="D147"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="8.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="14" style="3" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.28515625" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="28.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" style="8" customWidth="1"/>
+    <col min="4" max="4" width="55.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.44140625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.109375" customWidth="1"/>
+    <col min="7" max="7" width="28.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="33" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
     </row>
-    <row r="2" spans="1:9" s="33" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
     </row>
-    <row r="3" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30"/>
       <c r="D4" s="31"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>1</v>
       </c>
       <c r="B5" s="10">
-        <v>9782070360024</v>
+        <v>9782073142863</v>
       </c>
       <c r="C5" s="11">
-        <v>5071763</v>
+        <v>2152708</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="11">
         <v>21110</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="14">
-        <v>36871</v>
+        <v>46251</v>
       </c>
       <c r="I5" s="34">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="16">
         <v>2</v>
       </c>
       <c r="B6" s="16">
-        <v>9782070408504</v>
+        <v>9782070360024</v>
       </c>
       <c r="C6" s="17">
-        <v>4012968</v>
+        <v>5071763</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="17">
-        <v>21400</v>
+        <v>21110</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H6" s="20">
-        <v>38114</v>
+        <v>36871</v>
       </c>
       <c r="I6" s="35">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>3</v>
       </c>
       <c r="B7" s="10">
-        <v>9782073134561</v>
+        <v>9782070408504</v>
       </c>
       <c r="C7" s="11">
-        <v>2028758</v>
+        <v>4012968</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="11">
-        <v>21110</v>
+        <v>21400</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="H7" s="14">
-        <v>46178</v>
+        <v>38114</v>
       </c>
       <c r="I7" s="34">
         <v>11</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="16">
         <v>4</v>
       </c>
       <c r="B8" s="16">
-        <v>9782072923470</v>
+        <v>9782073133816</v>
       </c>
       <c r="C8" s="17">
-        <v>2190511</v>
+        <v>2028757</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="17">
         <v>21110</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="20">
-        <v>44335</v>
+        <v>46087</v>
       </c>
       <c r="I8" s="35">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>5</v>
       </c>
       <c r="B9" s="10">
-        <v>9782253263500</v>
+        <v>9782253906568</v>
       </c>
       <c r="C9" s="11">
-        <v>2028656</v>
+        <v>9380175</v>
       </c>
       <c r="D9" s="12" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="11">
         <v>21110</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="14">
-        <v>46113</v>
+        <v>43256</v>
       </c>
       <c r="I9" s="34">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="16">
         <v>6</v>
       </c>
       <c r="B10" s="16">
-        <v>9782073133816</v>
+        <v>9782253263500</v>
       </c>
       <c r="C10" s="17">
-        <v>2028757</v>
+        <v>2028656</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F10" s="17">
         <v>21110</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="20">
-        <v>46087</v>
+        <v>46113</v>
       </c>
       <c r="I10" s="35">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>7</v>
       </c>
       <c r="B11" s="10">
-        <v>9782253157526</v>
+        <v>9782266344258</v>
       </c>
       <c r="C11" s="11">
-        <v>3235866</v>
+        <v>3072407</v>
       </c>
       <c r="D11" s="12" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F11" s="11">
         <v>21110</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="14">
-        <v>40469</v>
+        <v>45409</v>
       </c>
       <c r="I11" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16">
         <v>8</v>
       </c>
       <c r="B12" s="16">
-        <v>9782253912712</v>
+        <v>9782072923470</v>
       </c>
       <c r="C12" s="17">
-        <v>2125516</v>
+        <v>2190511</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F12" s="17">
         <v>21110</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="20">
-        <v>46153</v>
+        <v>44335</v>
       </c>
       <c r="I12" s="35">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>9</v>
       </c>
       <c r="B13" s="10">
-        <v>9782075187541</v>
+        <v>9782266360166</v>
       </c>
       <c r="C13" s="11">
-        <v>2988351</v>
+        <v>2131863</v>
       </c>
       <c r="D13" s="12" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F13" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G13" s="13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H13" s="14">
-        <v>45119</v>
+        <v>46200</v>
       </c>
       <c r="I13" s="34">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="16">
         <v>10</v>
       </c>
       <c r="B14" s="16">
         <v>9782070360420</v>
       </c>
       <c r="C14" s="17">
         <v>5071798</v>
       </c>
       <c r="D14" s="18" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="17">
         <v>21110</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="20">
         <v>36861</v>
       </c>
       <c r="I14" s="35">
         <v>12.5</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>11</v>
       </c>
       <c r="B15" s="10">
         <v>9782070322886</v>
       </c>
       <c r="C15" s="11">
         <v>8697256</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>139</v>
+        <v>107</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="11">
         <v>15270</v>
       </c>
       <c r="G15" s="13" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="H15" s="14">
         <v>38511</v>
       </c>
       <c r="I15" s="34">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="16">
         <v>12</v>
       </c>
       <c r="B16" s="16">
-        <v>9782246847564</v>
+        <v>9782253251828</v>
       </c>
       <c r="C16" s="17">
-        <v>2151976</v>
+        <v>3167678</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="E16" s="19" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="F16" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="20">
-        <v>46172</v>
+        <v>46041</v>
       </c>
       <c r="I16" s="35">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>13</v>
       </c>
       <c r="B17" s="10">
-        <v>9782080160713</v>
+        <v>9782075187541</v>
       </c>
       <c r="C17" s="11">
-        <v>2100714</v>
+        <v>2988351</v>
       </c>
       <c r="D17" s="12" t="s">
-        <v>101</v>
+        <v>15</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="F17" s="11">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G17" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H17" s="14">
-        <v>46122</v>
+        <v>45119</v>
       </c>
       <c r="I17" s="34">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="16">
         <v>14</v>
       </c>
       <c r="B18" s="16">
-        <v>9782266360166</v>
+        <v>9782073003713</v>
       </c>
       <c r="C18" s="17">
-        <v>2131863</v>
+        <v>2917702</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F18" s="17">
         <v>21110</v>
       </c>
       <c r="G18" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="20">
-        <v>46200</v>
+        <v>45045</v>
       </c>
       <c r="I18" s="35">
-        <v>11.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
         <v>15</v>
       </c>
       <c r="B19" s="10">
         <v>9782290391174</v>
       </c>
       <c r="C19" s="11">
         <v>3168269</v>
       </c>
       <c r="D19" s="12" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F19" s="11">
         <v>21200</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="14">
         <v>45775</v>
       </c>
       <c r="I19" s="34">
         <v>13.5</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="16">
         <v>16</v>
       </c>
       <c r="B20" s="16">
-        <v>9782253238027</v>
+        <v>9782253912712</v>
       </c>
       <c r="C20" s="17">
-        <v>2055428</v>
+        <v>2125516</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="E20" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="17">
         <v>21110</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="20">
-        <v>43760</v>
+        <v>46153</v>
       </c>
       <c r="I20" s="35">
-        <v>15.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>17</v>
       </c>
       <c r="B21" s="10">
-        <v>9782080497260</v>
+        <v>9782253909538</v>
       </c>
       <c r="C21" s="11">
-        <v>2028751</v>
+        <v>2083166</v>
       </c>
       <c r="D21" s="12" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="F21" s="11">
-        <v>11600</v>
+        <v>21110</v>
       </c>
       <c r="G21" s="13" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H21" s="14">
-        <v>46079</v>
+        <v>46055</v>
       </c>
       <c r="I21" s="34">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="16">
         <v>18</v>
       </c>
       <c r="B22" s="16">
-        <v>9782266344258</v>
+        <v>9782253106654</v>
       </c>
       <c r="C22" s="17">
-        <v>3072407</v>
+        <v>2089767</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="E22" s="19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F22" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G22" s="19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H22" s="20">
-        <v>45409</v>
+        <v>46083</v>
       </c>
       <c r="I22" s="35">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>19</v>
       </c>
       <c r="B23" s="10">
-        <v>9782073003713</v>
+        <v>9782080160713</v>
       </c>
       <c r="C23" s="11">
-        <v>2917702</v>
+        <v>2100714</v>
       </c>
       <c r="D23" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="E23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="14">
-        <v>45045</v>
+        <v>46122</v>
       </c>
       <c r="I23" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="16">
         <v>20</v>
       </c>
       <c r="B24" s="16">
-        <v>9782253106654</v>
+        <v>9782253907947</v>
       </c>
       <c r="C24" s="17">
-        <v>2089767</v>
+        <v>3155079</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="E24" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H24" s="20">
-        <v>46083</v>
+        <v>45793</v>
       </c>
       <c r="I24" s="35">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
         <v>21</v>
       </c>
       <c r="B25" s="10">
-        <v>9782401104754</v>
+        <v>9782253937708</v>
       </c>
       <c r="C25" s="11">
-        <v>3086363</v>
+        <v>2866758</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F25" s="11">
-        <v>18400</v>
+        <v>21110</v>
       </c>
       <c r="G25" s="13" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H25" s="14">
-        <v>45471</v>
+        <v>44811</v>
       </c>
       <c r="I25" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="16">
         <v>22</v>
       </c>
       <c r="B26" s="16">
-        <v>9782253251828</v>
+        <v>9782253070443</v>
       </c>
       <c r="C26" s="17">
-        <v>3167678</v>
+        <v>4724704</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>87</v>
+        <v>143</v>
       </c>
       <c r="E26" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="17">
         <v>21110</v>
       </c>
       <c r="G26" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="20">
-        <v>46041</v>
+        <v>42982</v>
       </c>
       <c r="I26" s="35">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>23</v>
       </c>
       <c r="B27" s="10">
-        <v>9782253906568</v>
+        <v>9782266290593</v>
       </c>
       <c r="C27" s="11">
-        <v>9380175</v>
+        <v>2309814</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F27" s="11">
         <v>21110</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="14">
-        <v>43256</v>
+        <v>43467</v>
       </c>
       <c r="I27" s="34">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="16">
         <v>24</v>
       </c>
       <c r="B28" s="16">
-        <v>9782072764929</v>
+        <v>9782253238027</v>
       </c>
       <c r="C28" s="17">
-        <v>2515551</v>
+        <v>2055428</v>
       </c>
       <c r="D28" s="18" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="E28" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F28" s="17">
         <v>21110</v>
       </c>
       <c r="G28" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="20">
-        <v>43231</v>
+        <v>43760</v>
       </c>
       <c r="I28" s="35">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>25</v>
       </c>
       <c r="B29" s="10">
-        <v>9782253937708</v>
+        <v>9782889730889</v>
       </c>
       <c r="C29" s="11">
-        <v>2866758</v>
+        <v>2123703</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F29" s="11">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G29" s="13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H29" s="14">
-        <v>44811</v>
+        <v>46116</v>
       </c>
       <c r="I29" s="34">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="16">
         <v>26</v>
       </c>
       <c r="B30" s="16">
-        <v>9782073135131</v>
+        <v>9782290422649</v>
       </c>
       <c r="C30" s="17">
-        <v>2028759</v>
+        <v>2028526</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="E30" s="19" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="F30" s="17">
-        <v>21110</v>
+        <v>21200</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H30" s="20">
-        <v>46160</v>
+        <v>46146</v>
       </c>
       <c r="I30" s="35">
         <v>13.5</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="10">
         <v>27</v>
       </c>
       <c r="B31" s="10">
-        <v>9782253012696</v>
+        <v>9782877065078</v>
       </c>
       <c r="C31" s="11">
-        <v>4964330</v>
+        <v>6133053</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="F31" s="11">
         <v>21110</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="14">
-        <v>36872</v>
+        <v>38231</v>
       </c>
       <c r="I31" s="34">
-        <v>8.5</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="16">
         <v>28</v>
       </c>
       <c r="B32" s="16">
-        <v>9782253080084</v>
+        <v>9782073129246</v>
       </c>
       <c r="C32" s="17">
-        <v>2778247</v>
+        <v>2069856</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E32" s="19" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F32" s="17">
         <v>21110</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="20">
-        <v>44447</v>
+        <v>45990</v>
       </c>
       <c r="I32" s="35">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="10">
         <v>29</v>
       </c>
       <c r="B33" s="10">
-        <v>9782253934103</v>
+        <v>9782017253709</v>
       </c>
       <c r="C33" s="11">
-        <v>2661886</v>
+        <v>3167662</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>77</v>
+        <v>146</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="11">
-        <v>21110</v>
+        <v>21800</v>
       </c>
       <c r="G33" s="13" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H33" s="14">
-        <v>43906</v>
+        <v>45955</v>
       </c>
       <c r="I33" s="34">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="16">
         <v>30</v>
       </c>
       <c r="B34" s="16">
-        <v>9782070364237</v>
+        <v>9782253071167</v>
       </c>
       <c r="C34" s="17">
-        <v>5224292</v>
+        <v>2102435</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="E34" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F34" s="17">
-        <v>22500</v>
+        <v>11110</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H34" s="20">
-        <v>36825</v>
+        <v>43033</v>
       </c>
       <c r="I34" s="35">
-        <v>12.5</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="10">
         <v>31</v>
       </c>
       <c r="B35" s="10">
-        <v>9782266357623</v>
+        <v>9782073135131</v>
       </c>
       <c r="C35" s="11">
-        <v>2028538</v>
+        <v>2028759</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F35" s="11">
         <v>21110</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="14">
-        <v>46116</v>
+        <v>46160</v>
       </c>
       <c r="I35" s="34">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="16">
         <v>32</v>
       </c>
       <c r="B36" s="16">
-        <v>9782321021490</v>
+        <v>9782253012696</v>
       </c>
       <c r="C36" s="17">
-        <v>2096291</v>
+        <v>4964330</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="E36" s="19" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="F36" s="17">
-        <v>14130</v>
+        <v>21110</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="H36" s="20">
-        <v>46162</v>
+        <v>36872</v>
       </c>
       <c r="I36" s="35">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="10">
         <v>33</v>
       </c>
       <c r="B37" s="10">
-        <v>9782290422649</v>
+        <v>9782377359493</v>
       </c>
       <c r="C37" s="11">
-        <v>2028526</v>
+        <v>2473548</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F37" s="11">
         <v>21200</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="14">
-        <v>46146</v>
+        <v>44301</v>
       </c>
       <c r="I37" s="34">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="16">
         <v>34</v>
       </c>
       <c r="B38" s="16">
-        <v>9782707356741</v>
+        <v>9782266325325</v>
       </c>
       <c r="C38" s="17">
-        <v>3181117</v>
+        <v>3167648</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="F38" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G38" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H38" s="20">
-        <v>45897</v>
+        <v>45975</v>
       </c>
       <c r="I38" s="35">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
         <v>35</v>
       </c>
       <c r="B39" s="10">
-        <v>9782253251675</v>
+        <v>9782253252030</v>
       </c>
       <c r="C39" s="11">
-        <v>3155073</v>
+        <v>3167673</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>154</v>
+        <v>121</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F39" s="11">
         <v>21110</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="14">
-        <v>45779</v>
+        <v>45930</v>
       </c>
       <c r="I39" s="34">
         <v>13</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="16">
         <v>36</v>
       </c>
       <c r="B40" s="16">
-        <v>9782253909538</v>
+        <v>9782012101371</v>
       </c>
       <c r="C40" s="17">
-        <v>2083166</v>
+        <v>4572564</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>92</v>
+        <v>150</v>
       </c>
       <c r="E40" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F40" s="17">
-        <v>21110</v>
+        <v>21800</v>
       </c>
       <c r="G40" s="19" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H40" s="20">
-        <v>46055</v>
+        <v>38166</v>
       </c>
       <c r="I40" s="35">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
         <v>37</v>
       </c>
       <c r="B41" s="10">
-        <v>9782253263722</v>
+        <v>9782012101333</v>
       </c>
       <c r="C41" s="11">
-        <v>2028657</v>
+        <v>4571860</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="11">
-        <v>21110</v>
+        <v>21800</v>
       </c>
       <c r="G41" s="13" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H41" s="14">
-        <v>46126</v>
+        <v>38166</v>
       </c>
       <c r="I41" s="34">
         <v>16</v>
       </c>
     </row>
-    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="16">
         <v>38</v>
       </c>
       <c r="B42" s="16">
-        <v>9782877065078</v>
+        <v>9782070364237</v>
       </c>
       <c r="C42" s="17">
-        <v>6133053</v>
+        <v>5224292</v>
       </c>
       <c r="D42" s="18" t="s">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="E42" s="19" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F42" s="17">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H42" s="20">
-        <v>38231</v>
+        <v>36825</v>
       </c>
       <c r="I42" s="35">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>39</v>
       </c>
       <c r="B43" s="10">
-        <v>9782253907947</v>
+        <v>9782321010517</v>
       </c>
       <c r="C43" s="11">
-        <v>3155079</v>
+        <v>2618631</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="F43" s="11">
-        <v>21110</v>
+        <v>14130</v>
       </c>
       <c r="G43" s="13" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H43" s="14">
-        <v>45793</v>
+        <v>43260</v>
       </c>
       <c r="I43" s="34">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="16">
         <v>40</v>
       </c>
       <c r="B44" s="16">
-        <v>9782253252030</v>
+        <v>9782253936145</v>
       </c>
       <c r="C44" s="17">
-        <v>3167673</v>
+        <v>2839808</v>
       </c>
       <c r="D44" s="18" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E44" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="17">
         <v>21110</v>
       </c>
       <c r="G44" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="20">
-        <v>45930</v>
+        <v>44664</v>
       </c>
       <c r="I44" s="35">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>41</v>
       </c>
       <c r="B45" s="10">
-        <v>9782253166634</v>
+        <v>9782080497260</v>
       </c>
       <c r="C45" s="11">
-        <v>7172893</v>
+        <v>2028751</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>19</v>
+        <v>88</v>
       </c>
       <c r="F45" s="11">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G45" s="13" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="H45" s="14">
-        <v>41010</v>
+        <v>46079</v>
       </c>
       <c r="I45" s="34">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="16">
         <v>42</v>
       </c>
       <c r="B46" s="16">
-        <v>9782889730889</v>
+        <v>9782073128645</v>
       </c>
       <c r="C46" s="17">
-        <v>2123703</v>
+        <v>2070883</v>
       </c>
       <c r="D46" s="18" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="E46" s="19" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F46" s="17">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H46" s="20">
-        <v>46116</v>
+        <v>45987</v>
       </c>
       <c r="I46" s="35">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
         <v>43</v>
       </c>
       <c r="B47" s="10">
-        <v>9782266359177</v>
+        <v>9782072965821</v>
       </c>
       <c r="C47" s="11">
-        <v>2028540</v>
+        <v>2810427</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F47" s="11">
         <v>21110</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="14">
-        <v>46149</v>
+        <v>44725</v>
       </c>
       <c r="I47" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="16">
         <v>44</v>
       </c>
       <c r="B48" s="16">
-        <v>9782073096203</v>
+        <v>9782266306423</v>
       </c>
       <c r="C48" s="17">
-        <v>3115868</v>
+        <v>2208570</v>
       </c>
       <c r="D48" s="18" t="s">
-        <v>61</v>
+        <v>156</v>
       </c>
       <c r="E48" s="19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F48" s="17">
         <v>21110</v>
       </c>
       <c r="G48" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="20">
-        <v>45782</v>
+        <v>44018</v>
       </c>
       <c r="I48" s="35">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
         <v>45</v>
       </c>
       <c r="B49" s="10">
-        <v>9782075187596</v>
+        <v>9782889730087</v>
       </c>
       <c r="C49" s="11">
-        <v>2985456</v>
+        <v>2839688</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F49" s="11">
-        <v>22500</v>
+        <v>21200</v>
       </c>
       <c r="G49" s="13" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H49" s="14">
-        <v>45097</v>
+        <v>44649</v>
       </c>
       <c r="I49" s="34">
-        <v>14.5</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="16">
         <v>46</v>
       </c>
       <c r="B50" s="16">
         <v>9782253124801</v>
       </c>
       <c r="C50" s="17">
         <v>7384998</v>
       </c>
       <c r="D50" s="18" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F50" s="17">
         <v>21110</v>
       </c>
       <c r="G50" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="20">
         <v>39897</v>
       </c>
       <c r="I50" s="35">
         <v>11.5</v>
       </c>
     </row>
-    <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
         <v>47</v>
       </c>
       <c r="B51" s="10">
-        <v>9782266357081</v>
+        <v>9782070364770</v>
       </c>
       <c r="C51" s="11">
-        <v>2028537</v>
+        <v>5867045</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F51" s="11">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G51" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H51" s="14">
-        <v>46132</v>
+        <v>36893</v>
       </c>
       <c r="I51" s="34">
-        <v>13.5</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="16">
         <v>48</v>
       </c>
       <c r="B52" s="16">
         <v>9782073133151</v>
       </c>
       <c r="C52" s="17">
         <v>2028755</v>
       </c>
       <c r="D52" s="18" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="17">
         <v>21110</v>
       </c>
       <c r="G52" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="20">
         <v>46059</v>
       </c>
       <c r="I52" s="35">
         <v>12.5</v>
       </c>
     </row>
-    <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="10">
         <v>49</v>
       </c>
       <c r="B53" s="10">
-        <v>9782253071167</v>
+        <v>9782707356741</v>
       </c>
       <c r="C53" s="11">
-        <v>2102435</v>
+        <v>3181117</v>
       </c>
       <c r="D53" s="12" t="s">
-        <v>160</v>
+        <v>117</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="F53" s="11">
         <v>11110</v>
       </c>
       <c r="G53" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="14">
-        <v>43033</v>
+        <v>45897</v>
       </c>
       <c r="I53" s="34">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="16">
         <v>50</v>
       </c>
       <c r="B54" s="16">
-        <v>9782070360109</v>
+        <v>9782253150718</v>
       </c>
       <c r="C54" s="17">
-        <v>5071747</v>
+        <v>5628342</v>
       </c>
       <c r="D54" s="18" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E54" s="19" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F54" s="17">
         <v>21110</v>
       </c>
       <c r="G54" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="20">
-        <v>36860</v>
+        <v>37054</v>
       </c>
       <c r="I54" s="35">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="29"/>
       <c r="C55" s="30"/>
       <c r="D55" s="31"/>
       <c r="E55" s="29"/>
       <c r="F55" s="32"/>
       <c r="G55" s="32"/>
       <c r="H55" s="32"/>
       <c r="I55" s="32"/>
     </row>
-    <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="10">
         <v>1</v>
       </c>
       <c r="B56" s="10">
         <v>9788493579852</v>
       </c>
       <c r="C56" s="11">
         <v>3003866</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F56" s="11">
         <v>15770</v>
       </c>
       <c r="G56" s="13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H56" s="14">
         <v>41373</v>
       </c>
       <c r="I56" s="15">
         <v>35.5</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="16">
         <v>2</v>
       </c>
       <c r="B57" s="16">
-        <v>9788483462034</v>
+        <v>9788497592208</v>
       </c>
       <c r="C57" s="17">
-        <v>7120699</v>
+        <v>7858973</v>
       </c>
       <c r="D57" s="18" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="E57" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F57" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G57" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="20">
-        <v>39018</v>
+        <v>37679</v>
       </c>
       <c r="I57" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="10">
         <v>3</v>
       </c>
       <c r="B58" s="10">
-        <v>9788497592208</v>
+        <v>9788498381498</v>
       </c>
       <c r="C58" s="11">
-        <v>7858973</v>
+        <v>2806894</v>
       </c>
       <c r="D58" s="12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F58" s="11">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G58" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H58" s="14">
-        <v>37679</v>
+        <v>39496</v>
       </c>
       <c r="I58" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="16">
         <v>4</v>
       </c>
       <c r="B59" s="16">
-        <v>9788466378420</v>
+        <v>9788483462034</v>
       </c>
       <c r="C59" s="17">
-        <v>3173095</v>
+        <v>7120699</v>
       </c>
       <c r="D59" s="18" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="E59" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F59" s="17">
         <v>21110</v>
       </c>
       <c r="G59" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H59" s="20">
-        <v>45859</v>
+        <v>39018</v>
       </c>
       <c r="I59" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="10">
         <v>5</v>
       </c>
       <c r="B60" s="10">
-        <v>9788498381498</v>
+        <v>9788466378420</v>
       </c>
       <c r="C60" s="11">
-        <v>2806894</v>
+        <v>3173095</v>
       </c>
       <c r="D60" s="12" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F60" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G60" s="13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H60" s="14">
-        <v>39496</v>
+        <v>45859</v>
       </c>
       <c r="I60" s="15">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="16">
         <v>6</v>
       </c>
       <c r="B61" s="16">
-        <v>9788408163435</v>
+        <v>9788497592437</v>
       </c>
       <c r="C61" s="17">
-        <v>7991550</v>
+        <v>7750366</v>
       </c>
       <c r="D61" s="18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" s="19" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F61" s="17">
         <v>21110</v>
       </c>
       <c r="G61" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="20">
-        <v>42936</v>
+        <v>38377</v>
       </c>
       <c r="I61" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="10">
         <v>7</v>
       </c>
       <c r="B62" s="10">
-        <v>9788466329088</v>
+        <v>9788408253105</v>
       </c>
       <c r="C62" s="11">
-        <v>2422560</v>
+        <v>2895628</v>
       </c>
       <c r="D62" s="12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F62" s="11">
         <v>21110</v>
       </c>
       <c r="G62" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="14">
-        <v>42503</v>
+        <v>44813</v>
       </c>
       <c r="I62" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="16">
         <v>8</v>
       </c>
       <c r="B63" s="16">
-        <v>9788408253105</v>
+        <v>9788408163435</v>
       </c>
       <c r="C63" s="17">
-        <v>2895628</v>
+        <v>7991550</v>
       </c>
       <c r="D63" s="18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E63" s="19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F63" s="17">
         <v>21110</v>
       </c>
       <c r="G63" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="20">
-        <v>44813</v>
+        <v>42936</v>
       </c>
       <c r="I63" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="10">
         <v>9</v>
       </c>
       <c r="B64" s="10">
-        <v>9788497935692</v>
+        <v>9788434893511</v>
       </c>
       <c r="C64" s="11">
-        <v>8127620</v>
+        <v>2944059</v>
       </c>
       <c r="D64" s="12" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="F64" s="11">
-        <v>21110</v>
+        <v>18600</v>
       </c>
       <c r="G64" s="13" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H64" s="14">
-        <v>38419</v>
+        <v>40488</v>
       </c>
       <c r="I64" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="16">
         <v>10</v>
       </c>
       <c r="B65" s="16">
-        <v>9788434893511</v>
+        <v>9788466329088</v>
       </c>
       <c r="C65" s="17">
-        <v>2944059</v>
+        <v>2422560</v>
       </c>
       <c r="D65" s="18" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="E65" s="19" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F65" s="17">
-        <v>18600</v>
+        <v>21110</v>
       </c>
       <c r="G65" s="19" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="H65" s="20">
-        <v>40488</v>
+        <v>42503</v>
       </c>
       <c r="I65" s="21">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="10">
         <v>11</v>
       </c>
       <c r="B66" s="10">
-        <v>9788423370184</v>
+        <v>9788497935692</v>
       </c>
       <c r="C66" s="11">
-        <v>2159396</v>
+        <v>8127620</v>
       </c>
       <c r="D66" s="12" t="s">
-        <v>163</v>
+        <v>42</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F66" s="11">
-        <v>11200</v>
+        <v>21110</v>
       </c>
       <c r="G66" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H66" s="14">
-        <v>46197</v>
+        <v>38419</v>
       </c>
       <c r="I66" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="16">
         <v>12</v>
       </c>
       <c r="B67" s="16">
-        <v>9788497592437</v>
+        <v>9788497592451</v>
       </c>
       <c r="C67" s="17">
-        <v>7750366</v>
+        <v>2124513</v>
       </c>
       <c r="D67" s="18" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="E67" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F67" s="17">
         <v>21110</v>
       </c>
       <c r="G67" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H67" s="20">
-        <v>38377</v>
+        <v>38265</v>
       </c>
       <c r="I67" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="10">
         <v>13</v>
       </c>
       <c r="B68" s="10">
-        <v>9788466388764</v>
+        <v>9788493987749</v>
       </c>
       <c r="C68" s="11">
-        <v>2160580</v>
+        <v>2334351</v>
       </c>
       <c r="D68" s="12" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F68" s="11">
-        <v>22860</v>
+        <v>12200</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>165</v>
+        <v>127</v>
       </c>
       <c r="H68" s="14">
-        <v>46162</v>
+        <v>42122</v>
       </c>
       <c r="I68" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="16">
         <v>14</v>
       </c>
       <c r="B69" s="16">
-        <v>9788466374613</v>
+        <v>9788413142012</v>
       </c>
       <c r="C69" s="17">
-        <v>3063890</v>
+        <v>2986783</v>
       </c>
       <c r="D69" s="18" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E69" s="19" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F69" s="17">
         <v>21110</v>
       </c>
       <c r="G69" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H69" s="20">
-        <v>45497</v>
+        <v>44848</v>
       </c>
       <c r="I69" s="21">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="10">
         <v>15</v>
       </c>
       <c r="B70" s="10">
-        <v>9788466331906</v>
+        <v>9788466388764</v>
       </c>
       <c r="C70" s="11">
-        <v>3386686</v>
+        <v>2160580</v>
       </c>
       <c r="D70" s="12" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F70" s="11">
-        <v>21110</v>
+        <v>22860</v>
       </c>
       <c r="G70" s="13" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="H70" s="14">
-        <v>42503</v>
+        <v>46162</v>
       </c>
       <c r="I70" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="16">
         <v>16</v>
       </c>
       <c r="B71" s="16">
-        <v>9788467082555</v>
+        <v>9788472237964</v>
       </c>
       <c r="C71" s="17">
-        <v>2174937</v>
+        <v>4303466</v>
       </c>
       <c r="D71" s="18" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E71" s="19" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="F71" s="17">
-        <v>11110</v>
+        <v>22500</v>
       </c>
       <c r="G71" s="19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H71" s="20">
-        <v>46197</v>
+        <v>38519</v>
       </c>
       <c r="I71" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="10">
         <v>17</v>
       </c>
       <c r="B72" s="10">
-        <v>9788418173004</v>
+        <v>9788466374613</v>
       </c>
       <c r="C72" s="11">
-        <v>2944394</v>
+        <v>3063890</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F72" s="11">
-        <v>22500</v>
+        <v>21110</v>
       </c>
       <c r="G72" s="13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H72" s="14">
-        <v>44848</v>
+        <v>45497</v>
       </c>
       <c r="I72" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="16">
         <v>18</v>
       </c>
       <c r="B73" s="16">
-        <v>9788411077484</v>
+        <v>9788469602614</v>
       </c>
       <c r="C73" s="17">
-        <v>2114209</v>
+        <v>2567039</v>
       </c>
       <c r="D73" s="18" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="E73" s="19" t="s">
-        <v>69</v>
+        <v>162</v>
       </c>
       <c r="F73" s="17">
-        <v>11110</v>
+        <v>11800</v>
       </c>
       <c r="G73" s="19" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H73" s="20">
-        <v>46097</v>
+        <v>42727</v>
       </c>
       <c r="I73" s="21">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="10">
         <v>19</v>
       </c>
       <c r="B74" s="10">
         <v>9788479532536</v>
       </c>
       <c r="C74" s="11">
         <v>6042333</v>
       </c>
       <c r="D74" s="12" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E74" s="13" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="F74" s="11">
         <v>24720</v>
       </c>
       <c r="G74" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H74" s="14">
         <v>40213</v>
       </c>
       <c r="I74" s="15">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="16">
         <v>20</v>
       </c>
       <c r="B75" s="16">
-        <v>9788408072805</v>
+        <v>9788466391627</v>
       </c>
       <c r="C75" s="17">
-        <v>6577423</v>
+        <v>2159417</v>
       </c>
       <c r="D75" s="18" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="E75" s="19" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F75" s="17">
-        <v>22500</v>
+        <v>11600</v>
       </c>
       <c r="G75" s="19" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="H75" s="20">
-        <v>39284</v>
+        <v>46230</v>
       </c>
       <c r="I75" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="10">
         <v>21</v>
       </c>
       <c r="B76" s="10">
         <v>9788466349864</v>
       </c>
       <c r="C76" s="11">
         <v>2160648</v>
       </c>
       <c r="D76" s="12" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F76" s="11">
         <v>21110</v>
       </c>
       <c r="G76" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H76" s="14">
         <v>43873</v>
       </c>
       <c r="I76" s="15">
         <v>19</v>
       </c>
     </row>
-    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="16">
         <v>22</v>
       </c>
       <c r="B77" s="16">
-        <v>9788497592451</v>
+        <v>9788497592352</v>
       </c>
       <c r="C77" s="17">
-        <v>2124513</v>
+        <v>8283605</v>
       </c>
       <c r="D77" s="18" t="s">
-        <v>55</v>
+        <v>164</v>
       </c>
       <c r="E77" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F77" s="17">
         <v>21110</v>
       </c>
       <c r="G77" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H77" s="20">
-        <v>38265</v>
+        <v>37719</v>
       </c>
       <c r="I77" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="10">
         <v>23</v>
       </c>
       <c r="B78" s="10">
-        <v>9788413142012</v>
+        <v>9788418173004</v>
       </c>
       <c r="C78" s="11">
-        <v>2986783</v>
+        <v>2944394</v>
       </c>
       <c r="D78" s="12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F78" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G78" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H78" s="14">
         <v>44848</v>
       </c>
       <c r="I78" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="16">
         <v>24</v>
       </c>
       <c r="B79" s="16">
-        <v>9788493987749</v>
+        <v>9788499089508</v>
       </c>
       <c r="C79" s="17">
-        <v>2334351</v>
+        <v>4464354</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>167</v>
+        <v>67</v>
       </c>
       <c r="E79" s="19" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="F79" s="17">
-        <v>12200</v>
+        <v>21110</v>
       </c>
       <c r="G79" s="19" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="H79" s="20">
-        <v>42122</v>
+        <v>40675</v>
       </c>
       <c r="I79" s="21">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="10">
         <v>25</v>
       </c>
       <c r="B80" s="10">
-        <v>9788401039447</v>
+        <v>9788466352550</v>
       </c>
       <c r="C80" s="11">
-        <v>2127952</v>
+        <v>2545670</v>
       </c>
       <c r="D80" s="12" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="F80" s="11">
-        <v>11600</v>
+        <v>24810</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="H80" s="14">
-        <v>46133</v>
+        <v>43904</v>
       </c>
       <c r="I80" s="15">
-        <v>35.5</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="16">
         <v>26</v>
       </c>
       <c r="B81" s="16">
-        <v>9788490667316</v>
+        <v>9788432239939</v>
       </c>
       <c r="C81" s="17">
-        <v>2726786</v>
+        <v>2941926</v>
       </c>
       <c r="D81" s="18" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="F81" s="17">
         <v>21110</v>
       </c>
       <c r="G81" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H81" s="20">
-        <v>43717</v>
+        <v>44970</v>
       </c>
       <c r="I81" s="21">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="10">
         <v>27</v>
       </c>
       <c r="B82" s="10">
-        <v>9788432249372</v>
+        <v>9788437600895</v>
       </c>
       <c r="C82" s="11">
-        <v>2099008</v>
+        <v>4302885</v>
       </c>
       <c r="D82" s="12" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="F82" s="11">
         <v>21110</v>
       </c>
       <c r="G82" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H82" s="14">
-        <v>46081</v>
+        <v>38519</v>
       </c>
       <c r="I82" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="16">
         <v>28</v>
       </c>
       <c r="B83" s="16">
-        <v>9788410381032</v>
+        <v>9788426445018</v>
       </c>
       <c r="C83" s="17">
-        <v>3172798</v>
+        <v>7409834</v>
       </c>
       <c r="D83" s="18" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="E83" s="19" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="F83" s="17">
-        <v>21110</v>
+        <v>21800</v>
       </c>
       <c r="G83" s="19" t="s">
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H83" s="20">
-        <v>45868</v>
+        <v>36984</v>
       </c>
       <c r="I83" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="10">
         <v>29</v>
       </c>
       <c r="B84" s="10">
-        <v>9788432239939</v>
+        <v>9788408072805</v>
       </c>
       <c r="C84" s="11">
-        <v>2941926</v>
+        <v>6577423</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>169</v>
+        <v>100</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F84" s="11">
-        <v>21110</v>
+        <v>22500</v>
       </c>
       <c r="G84" s="13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H84" s="14">
-        <v>44970</v>
+        <v>39284</v>
       </c>
       <c r="I84" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="16">
         <v>30</v>
       </c>
       <c r="B85" s="16">
-        <v>9788499890944</v>
+        <v>9788490667316</v>
       </c>
       <c r="C85" s="17">
-        <v>6363253</v>
+        <v>2726786</v>
       </c>
       <c r="D85" s="18" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="E85" s="19" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F85" s="17">
         <v>21110</v>
       </c>
       <c r="G85" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="20">
-        <v>41487</v>
+        <v>43717</v>
       </c>
       <c r="I85" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="10">
         <v>31</v>
       </c>
       <c r="B86" s="10">
-        <v>9788466390323</v>
+        <v>9788419261298</v>
       </c>
       <c r="C86" s="11">
-        <v>2029524</v>
+        <v>2975085</v>
       </c>
       <c r="D86" s="12" t="s">
-        <v>94</v>
+        <v>167</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="F86" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G86" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H86" s="14">
-        <v>46049</v>
+        <v>45068</v>
       </c>
       <c r="I86" s="15">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="16">
         <v>32</v>
       </c>
       <c r="B87" s="16">
-        <v>9788466352550</v>
+        <v>9788408318682</v>
       </c>
       <c r="C87" s="17">
-        <v>2545670</v>
+        <v>2127932</v>
       </c>
       <c r="D87" s="18" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="E87" s="19" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F87" s="17">
-        <v>24810</v>
+        <v>11110</v>
       </c>
       <c r="G87" s="19" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="H87" s="20">
-        <v>43904</v>
+        <v>46133</v>
       </c>
       <c r="I87" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="10">
         <v>33</v>
       </c>
       <c r="B88" s="10">
-        <v>9788408004349</v>
+        <v>9788408260622</v>
       </c>
       <c r="C88" s="11">
-        <v>9229078</v>
+        <v>3103379</v>
       </c>
       <c r="D88" s="12" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F88" s="11">
         <v>21110</v>
       </c>
       <c r="G88" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="14">
-        <v>41016</v>
+        <v>45575</v>
       </c>
       <c r="I88" s="15">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="16">
         <v>34</v>
       </c>
       <c r="B89" s="16">
-        <v>9788432215667</v>
+        <v>9788410381032</v>
       </c>
       <c r="C89" s="17">
-        <v>2351897</v>
+        <v>3172798</v>
       </c>
       <c r="D89" s="18" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
       <c r="E89" s="19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F89" s="17">
         <v>21110</v>
       </c>
       <c r="G89" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="20">
-        <v>41394</v>
+        <v>45868</v>
       </c>
       <c r="I89" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="10">
         <v>35</v>
       </c>
       <c r="B90" s="10">
-        <v>9788499089508</v>
+        <v>9788437626321</v>
       </c>
       <c r="C90" s="11">
-        <v>4464354</v>
+        <v>2217831</v>
       </c>
       <c r="D90" s="12" t="s">
-        <v>71</v>
+        <v>170</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="F90" s="11">
         <v>21110</v>
       </c>
       <c r="G90" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="14">
-        <v>40675</v>
+        <v>40556</v>
       </c>
       <c r="I90" s="15">
         <v>19</v>
       </c>
     </row>
-    <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="16">
         <v>36</v>
       </c>
       <c r="B91" s="16">
-        <v>9788408320166</v>
+        <v>9788490323762</v>
       </c>
       <c r="C91" s="17">
-        <v>2160389</v>
+        <v>2350327</v>
       </c>
       <c r="D91" s="18" t="s">
-        <v>173</v>
+        <v>94</v>
       </c>
       <c r="E91" s="19" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F91" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G91" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="20">
-        <v>46170</v>
+        <v>41394</v>
       </c>
       <c r="I91" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="10">
         <v>37</v>
       </c>
       <c r="B92" s="10">
-        <v>9788413144207</v>
+        <v>9788423356980</v>
       </c>
       <c r="C92" s="11">
-        <v>2029606</v>
+        <v>2421516</v>
       </c>
       <c r="D92" s="12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="F92" s="11">
-        <v>21200</v>
+        <v>21110</v>
       </c>
       <c r="G92" s="13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H92" s="14">
-        <v>46049</v>
+        <v>43868</v>
       </c>
       <c r="I92" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="16">
         <v>38</v>
       </c>
       <c r="B93" s="16">
-        <v>9788490323762</v>
+        <v>9788466388788</v>
       </c>
       <c r="C93" s="17">
-        <v>2350327</v>
+        <v>2159433</v>
       </c>
       <c r="D93" s="18" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
       <c r="E93" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F93" s="17">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G93" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="20">
-        <v>41394</v>
+        <v>46226</v>
       </c>
       <c r="I93" s="21">
         <v>19</v>
       </c>
     </row>
-    <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="10">
         <v>39</v>
       </c>
       <c r="B94" s="10">
-        <v>9788423356980</v>
+        <v>9788408004349</v>
       </c>
       <c r="C94" s="11">
-        <v>2421516</v>
+        <v>9229078</v>
       </c>
       <c r="D94" s="12" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="F94" s="11">
         <v>21110</v>
       </c>
       <c r="G94" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="14">
-        <v>43868</v>
+        <v>41016</v>
       </c>
       <c r="I94" s="15">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="23">
         <v>40</v>
       </c>
       <c r="B95" s="23">
-        <v>9788437604183</v>
+        <v>9788466389600</v>
       </c>
       <c r="C95" s="24">
-        <v>5473705</v>
+        <v>2160577</v>
       </c>
       <c r="D95" s="25" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E95" s="26" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="F95" s="24">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G95" s="26" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="27">
-        <v>38394</v>
+        <v>46162</v>
       </c>
       <c r="I95" s="28">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="10">
         <v>41</v>
       </c>
       <c r="B96" s="10">
-        <v>9788437600895</v>
+        <v>9788401039447</v>
       </c>
       <c r="C96" s="11">
-        <v>4302885</v>
+        <v>2127952</v>
       </c>
       <c r="D96" s="12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F96" s="11">
-        <v>21110</v>
+        <v>11600</v>
       </c>
       <c r="G96" s="13" t="s">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="H96" s="14">
-        <v>38519</v>
+        <v>46133</v>
       </c>
       <c r="I96" s="15">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="16">
         <v>42</v>
       </c>
       <c r="B97" s="16">
-        <v>9788423369225</v>
+        <v>9788466329378</v>
       </c>
       <c r="C97" s="17">
-        <v>2098986</v>
+        <v>2434596</v>
       </c>
       <c r="D97" s="18" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E97" s="19" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="F97" s="17">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="20">
-        <v>46065</v>
+        <v>42389</v>
       </c>
       <c r="I97" s="21">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="10">
         <v>43</v>
       </c>
       <c r="B98" s="10">
-        <v>9788497592543</v>
+        <v>9788466359535</v>
       </c>
       <c r="C98" s="11">
-        <v>8770301</v>
+        <v>2885459</v>
       </c>
       <c r="D98" s="12" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F98" s="11">
-        <v>21110</v>
+        <v>25570</v>
       </c>
       <c r="G98" s="13" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="H98" s="14">
-        <v>37776</v>
+        <v>44769</v>
       </c>
       <c r="I98" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="16">
         <v>44</v>
       </c>
       <c r="B99" s="16">
-        <v>9788466359634</v>
+        <v>9788466390323</v>
       </c>
       <c r="C99" s="17">
-        <v>2827622</v>
+        <v>2029524</v>
       </c>
       <c r="D99" s="18" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="E99" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F99" s="17">
-        <v>21500</v>
+        <v>21110</v>
       </c>
       <c r="G99" s="19" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="H99" s="20">
-        <v>44622</v>
+        <v>46049</v>
       </c>
       <c r="I99" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="10">
         <v>45</v>
       </c>
       <c r="B100" s="10">
-        <v>9788466362887</v>
+        <v>9788411077484</v>
       </c>
       <c r="C100" s="11">
-        <v>2916424</v>
+        <v>2114209</v>
       </c>
       <c r="D100" s="12" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F100" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G100" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="14">
-        <v>44961</v>
+        <v>46097</v>
       </c>
       <c r="I100" s="15">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="16">
         <v>46</v>
       </c>
       <c r="B101" s="16">
-        <v>9788423353842</v>
+        <v>9788466331906</v>
       </c>
       <c r="C101" s="17">
-        <v>9851470</v>
+        <v>3386686</v>
       </c>
       <c r="D101" s="18" t="s">
-        <v>179</v>
+        <v>64</v>
       </c>
       <c r="E101" s="19" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="F101" s="17">
         <v>21110</v>
       </c>
       <c r="G101" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="20">
-        <v>43248</v>
+        <v>42503</v>
       </c>
       <c r="I101" s="21">
-        <v>17.5</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="10">
         <v>47</v>
       </c>
       <c r="B102" s="10">
-        <v>9788408318682</v>
+        <v>9788466388733</v>
       </c>
       <c r="C102" s="11">
-        <v>2127932</v>
+        <v>2098982</v>
       </c>
       <c r="D102" s="12" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F102" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G102" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="14">
-        <v>46133</v>
+        <v>46086</v>
       </c>
       <c r="I102" s="15">
-        <v>22.5</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="16">
         <v>48</v>
       </c>
       <c r="B103" s="16">
-        <v>9788466346375</v>
+        <v>9788466337878</v>
       </c>
       <c r="C103" s="17">
-        <v>2669101</v>
+        <v>2598768</v>
       </c>
       <c r="D103" s="18" t="s">
-        <v>63</v>
+        <v>177</v>
       </c>
       <c r="E103" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F103" s="17">
-        <v>21110</v>
+        <v>21500</v>
       </c>
       <c r="G103" s="19" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H103" s="20">
-        <v>43516</v>
+        <v>42811</v>
       </c>
       <c r="I103" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="10">
         <v>49</v>
       </c>
       <c r="B104" s="10">
         <v>9788499082523</v>
       </c>
       <c r="C104" s="11">
         <v>5093210</v>
       </c>
       <c r="D104" s="12" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F104" s="11">
         <v>21110</v>
       </c>
       <c r="G104" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="14">
         <v>40281</v>
       </c>
       <c r="I104" s="15">
         <v>17.5</v>
       </c>
     </row>
-    <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="16">
         <v>50</v>
       </c>
       <c r="B105" s="16">
-        <v>9788467052220</v>
+        <v>9791387739188</v>
       </c>
       <c r="C105" s="17">
-        <v>9395539</v>
+        <v>2029497</v>
       </c>
       <c r="D105" s="18" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E105" s="19" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="F105" s="17">
         <v>21110</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="20">
-        <v>43214</v>
+        <v>46045</v>
       </c>
       <c r="I105" s="21">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="29" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B106" s="29"/>
       <c r="C106" s="30"/>
       <c r="D106" s="31"/>
       <c r="E106" s="29"/>
       <c r="F106" s="32"/>
       <c r="G106" s="32"/>
       <c r="H106" s="32"/>
       <c r="I106" s="32"/>
     </row>
-    <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="10">
         <v>1</v>
       </c>
       <c r="B107" s="10">
         <v>9786258642285</v>
       </c>
       <c r="C107" s="11">
         <v>2144166</v>
       </c>
       <c r="D107" s="12" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F107" s="11">
         <v>21110</v>
       </c>
       <c r="G107" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H107" s="14">
         <v>46132</v>
       </c>
       <c r="I107" s="15">
         <v>12.99</v>
       </c>
     </row>
-    <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="16">
         <v>2</v>
       </c>
       <c r="B108" s="16">
-        <v>9786255799951</v>
+        <v>9786258594744</v>
       </c>
       <c r="C108" s="17">
-        <v>2144134</v>
+        <v>2192986</v>
       </c>
       <c r="D108" s="18" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E108" s="19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F108" s="17">
         <v>21110</v>
       </c>
       <c r="G108" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H108" s="20">
-        <v>46081</v>
+        <v>46211</v>
       </c>
       <c r="I108" s="21">
-        <v>9.99</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="10">
         <v>3</v>
       </c>
       <c r="B109" s="10">
         <v>9786256149014</v>
       </c>
       <c r="C109" s="11">
         <v>3107659</v>
       </c>
       <c r="D109" s="12" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F109" s="11">
         <v>21110</v>
       </c>
       <c r="G109" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H109" s="14">
         <v>45589</v>
       </c>
       <c r="I109" s="15">
         <v>13.99</v>
       </c>
     </row>
-    <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="16">
         <v>4</v>
       </c>
       <c r="B110" s="16">
-        <v>9786258733167</v>
+        <v>9786258593471</v>
       </c>
       <c r="C110" s="17">
-        <v>2144163</v>
+        <v>2184999</v>
       </c>
       <c r="D110" s="18" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E110" s="19" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="F110" s="17">
         <v>21110</v>
       </c>
       <c r="G110" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="20">
-        <v>46050</v>
+        <v>46168</v>
       </c>
       <c r="I110" s="21">
         <v>13.99</v>
       </c>
     </row>
-    <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="10">
         <v>5</v>
       </c>
       <c r="B111" s="10">
-        <v>9789753638029</v>
+        <v>9786255799951</v>
       </c>
       <c r="C111" s="11">
-        <v>6693326</v>
+        <v>2144134</v>
       </c>
       <c r="D111" s="12" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="F111" s="11">
         <v>21110</v>
       </c>
       <c r="G111" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="14">
-        <v>39722</v>
+        <v>46081</v>
       </c>
       <c r="I111" s="15">
-        <v>8.99</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="16">
         <v>6</v>
       </c>
       <c r="B112" s="16">
-        <v>9789757549215</v>
+        <v>9789753638029</v>
       </c>
       <c r="C112" s="17">
-        <v>9183639</v>
+        <v>6693326</v>
       </c>
       <c r="D112" s="18" t="s">
-        <v>184</v>
+        <v>76</v>
       </c>
       <c r="E112" s="19" t="s">
-        <v>185</v>
+        <v>77</v>
       </c>
       <c r="F112" s="17">
-        <v>22100</v>
+        <v>21110</v>
       </c>
       <c r="G112" s="19" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H112" s="20">
-        <v>40499</v>
+        <v>39722</v>
       </c>
       <c r="I112" s="21">
-        <v>14.99</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8.99</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="10">
         <v>7</v>
       </c>
       <c r="B113" s="10">
-        <v>9786055455668</v>
+        <v>9786057533548</v>
       </c>
       <c r="C113" s="11">
-        <v>3062692</v>
+        <v>2144154</v>
       </c>
       <c r="D113" s="12" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F113" s="11">
-        <v>25000</v>
+        <v>21110</v>
       </c>
       <c r="G113" s="13" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H113" s="14">
-        <v>43914</v>
+        <v>46038</v>
       </c>
       <c r="I113" s="15">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="16">
         <v>8</v>
       </c>
       <c r="B114" s="16">
         <v>9789750724435</v>
       </c>
       <c r="C114" s="17">
         <v>2334863</v>
       </c>
       <c r="D114" s="18" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E114" s="19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F114" s="17">
         <v>21400</v>
       </c>
       <c r="G114" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H114" s="20">
         <v>42041</v>
       </c>
       <c r="I114" s="21">
         <v>8.99</v>
       </c>
     </row>
-    <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="10">
         <v>9</v>
       </c>
       <c r="B115" s="10">
-        <v>9786051622606</v>
+        <v>9789754704723</v>
       </c>
       <c r="C115" s="11">
-        <v>3175522</v>
+        <v>3129288</v>
       </c>
       <c r="D115" s="12" t="s">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>74</v>
+        <v>184</v>
       </c>
       <c r="F115" s="11">
         <v>21110</v>
       </c>
       <c r="G115" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H115" s="14">
-        <v>42264</v>
+        <v>38208</v>
       </c>
       <c r="I115" s="15">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14.99</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="16">
         <v>10</v>
       </c>
       <c r="B116" s="16">
-        <v>9786055455408</v>
+        <v>9789756779651</v>
       </c>
       <c r="C116" s="17">
-        <v>2021573</v>
+        <v>2104072</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>73</v>
+        <v>185</v>
       </c>
       <c r="E116" s="19" t="s">
-        <v>74</v>
+        <v>186</v>
       </c>
       <c r="F116" s="17">
-        <v>25000</v>
+        <v>15470</v>
       </c>
       <c r="G116" s="19" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="H116" s="20">
-        <v>44868</v>
+        <v>42415</v>
       </c>
       <c r="I116" s="21">
-        <v>19.989999999999998</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>49.99</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="10">
         <v>11</v>
       </c>
       <c r="B117" s="10">
-        <v>9789750726439</v>
+        <v>9786053417095</v>
       </c>
       <c r="C117" s="11">
-        <v>2159702</v>
+        <v>2972902</v>
       </c>
       <c r="D117" s="12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E117" s="13" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="F117" s="11">
-        <v>21110</v>
+        <v>22000</v>
       </c>
       <c r="G117" s="13" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H117" s="14">
-        <v>42308</v>
+        <v>44221</v>
       </c>
       <c r="I117" s="15">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="16">
         <v>12</v>
       </c>
       <c r="B118" s="16">
-        <v>9786257099301</v>
+        <v>9786256411302</v>
       </c>
       <c r="C118" s="17">
-        <v>2431040</v>
+        <v>3140995</v>
       </c>
       <c r="D118" s="18" t="s">
-        <v>129</v>
+        <v>187</v>
       </c>
       <c r="E118" s="19" t="s">
-        <v>130</v>
+        <v>188</v>
       </c>
       <c r="F118" s="17">
-        <v>11110</v>
+        <v>21200</v>
       </c>
       <c r="G118" s="19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H118" s="20">
-        <v>44252</v>
+        <v>45086</v>
       </c>
       <c r="I118" s="21">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>16.989999999999998</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="10">
         <v>13</v>
       </c>
       <c r="B119" s="10">
-        <v>9786258594089</v>
+        <v>9786057112842</v>
       </c>
       <c r="C119" s="11">
-        <v>2144137</v>
+        <v>2089889</v>
       </c>
       <c r="D119" s="12" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E119" s="13" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="F119" s="11">
-        <v>21110</v>
+        <v>24000</v>
       </c>
       <c r="G119" s="13" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H119" s="14">
-        <v>46095</v>
+        <v>44900</v>
       </c>
       <c r="I119" s="15">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>19.989999999999998</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="16">
         <v>14</v>
       </c>
       <c r="B120" s="16">
-        <v>9789752430990</v>
+        <v>9786254053986</v>
       </c>
       <c r="C120" s="17">
-        <v>2681619</v>
+        <v>3144557</v>
       </c>
       <c r="D120" s="18" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="E120" s="19" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="F120" s="17">
-        <v>28000</v>
+        <v>22100</v>
       </c>
       <c r="G120" s="19" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="H120" s="20">
-        <v>43521</v>
+        <v>44858</v>
       </c>
       <c r="I120" s="21">
-        <v>14.99</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="10">
         <v>15</v>
       </c>
       <c r="B121" s="10">
-        <v>9786053417095</v>
+        <v>9786258593488</v>
       </c>
       <c r="C121" s="11">
-        <v>2972902</v>
+        <v>2196043</v>
       </c>
       <c r="D121" s="12" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E121" s="13" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="F121" s="11">
-        <v>22000</v>
+        <v>21110</v>
       </c>
       <c r="G121" s="13" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H121" s="14">
-        <v>44221</v>
+        <v>46183</v>
       </c>
       <c r="I121" s="15">
-        <v>9.99</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="16">
         <v>16</v>
       </c>
       <c r="B122" s="16">
-        <v>9786052959923</v>
+        <v>9786051984445</v>
       </c>
       <c r="C122" s="17">
-        <v>3170188</v>
+        <v>2192982</v>
       </c>
       <c r="D122" s="18" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E122" s="19" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F122" s="17">
-        <v>22000</v>
+        <v>21110</v>
       </c>
       <c r="G122" s="19" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H122" s="20">
-        <v>44651</v>
+        <v>46188</v>
       </c>
       <c r="I122" s="21">
-        <v>8.99</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="10">
         <v>17</v>
       </c>
       <c r="B123" s="10">
-        <v>9789752698949</v>
+        <v>9786255799869</v>
       </c>
       <c r="C123" s="11">
-        <v>2209009</v>
+        <v>2105065</v>
       </c>
       <c r="D123" s="12" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="F123" s="11">
-        <v>15470</v>
+        <v>21110</v>
       </c>
       <c r="G123" s="13" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H123" s="14">
-        <v>41674</v>
+        <v>46062</v>
       </c>
       <c r="I123" s="15">
-        <v>29.99</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="16">
         <v>18</v>
       </c>
       <c r="B124" s="16">
-        <v>9786255799869</v>
+        <v>9786254416286</v>
       </c>
       <c r="C124" s="17">
-        <v>2105065</v>
+        <v>2866417</v>
       </c>
       <c r="D124" s="18" t="s">
-        <v>120</v>
+        <v>195</v>
       </c>
       <c r="E124" s="19" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F124" s="17">
-        <v>21110</v>
+        <v>24000</v>
       </c>
       <c r="G124" s="19" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H124" s="20">
-        <v>46062</v>
+        <v>44679</v>
       </c>
       <c r="I124" s="21">
-        <v>12.99</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>13.99</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="10">
         <v>19</v>
       </c>
       <c r="B125" s="10">
-        <v>9786051887371</v>
+        <v>9789752123779</v>
       </c>
       <c r="C125" s="11">
-        <v>3103391</v>
+        <v>2073513</v>
       </c>
       <c r="D125" s="12" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="F125" s="11">
-        <v>22500</v>
+        <v>22000</v>
       </c>
       <c r="G125" s="13" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="H125" s="14">
-        <v>45496</v>
+        <v>43383</v>
       </c>
       <c r="I125" s="15">
-        <v>11.99</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="16">
         <v>20</v>
       </c>
       <c r="B126" s="16">
-        <v>9786258492415</v>
+        <v>9786258594089</v>
       </c>
       <c r="C126" s="17">
-        <v>2165928</v>
+        <v>2144137</v>
       </c>
       <c r="D126" s="18" t="s">
-        <v>193</v>
+        <v>133</v>
       </c>
       <c r="E126" s="19" t="s">
-        <v>194</v>
+        <v>36</v>
       </c>
       <c r="F126" s="17">
         <v>21110</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="20">
-        <v>46162</v>
+        <v>46095</v>
       </c>
       <c r="I126" s="21">
-        <v>13.99</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>11.99</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="29" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B127" s="29"/>
       <c r="C127" s="30"/>
       <c r="D127" s="31"/>
       <c r="E127" s="29"/>
       <c r="F127" s="32"/>
       <c r="G127" s="32"/>
       <c r="H127" s="32"/>
       <c r="I127" s="32"/>
     </row>
-    <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="10">
         <v>1</v>
       </c>
       <c r="B128" s="10">
-        <v>9785041813956</v>
+        <v>9785170878888</v>
       </c>
       <c r="C128" s="11">
-        <v>3139251</v>
+        <v>2134778</v>
       </c>
       <c r="D128" s="12" t="s">
-        <v>195</v>
+        <v>136</v>
       </c>
       <c r="E128" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F128" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G128" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="14">
-        <v>45715</v>
+        <v>43761</v>
       </c>
       <c r="I128" s="15">
         <v>10</v>
       </c>
     </row>
-    <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="16">
         <v>2</v>
       </c>
       <c r="B129" s="16">
-        <v>9785170878888</v>
+        <v>9785699973248</v>
       </c>
       <c r="C129" s="17">
-        <v>2134778</v>
+        <v>3160406</v>
       </c>
       <c r="D129" s="18" t="s">
-        <v>196</v>
+        <v>138</v>
       </c>
       <c r="E129" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F129" s="17">
-        <v>21110</v>
+        <v>14810</v>
       </c>
       <c r="G129" s="19" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="H129" s="20">
-        <v>43761</v>
+        <v>45762</v>
       </c>
       <c r="I129" s="21">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="10">
         <v>3</v>
       </c>
       <c r="B130" s="10">
-        <v>9785389016668</v>
+        <v>9785389191266</v>
       </c>
       <c r="C130" s="11">
-        <v>8096236</v>
+        <v>2020826</v>
       </c>
       <c r="D130" s="12" t="s">
-        <v>134</v>
+        <v>198</v>
       </c>
       <c r="E130" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F130" s="11">
-        <v>21110</v>
+        <v>11110</v>
       </c>
       <c r="G130" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="14">
-        <v>41276</v>
+        <v>45966</v>
       </c>
       <c r="I130" s="15">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="16">
         <v>4</v>
       </c>
       <c r="B131" s="16">
-        <v>9785699901302</v>
+        <v>9785170845934</v>
       </c>
       <c r="C131" s="17">
-        <v>2981627</v>
+        <v>2948447</v>
       </c>
       <c r="D131" s="18" t="s">
-        <v>53</v>
+        <v>199</v>
       </c>
       <c r="E131" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F131" s="17">
-        <v>11400</v>
+        <v>25200</v>
       </c>
       <c r="G131" s="19" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="H131" s="20">
-        <v>45089</v>
+        <v>45015</v>
       </c>
       <c r="I131" s="21">
         <v>10</v>
       </c>
     </row>
-    <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="10">
         <v>5</v>
       </c>
       <c r="B132" s="10">
-        <v>9785699949564</v>
+        <v>9785389016668</v>
       </c>
       <c r="C132" s="11">
-        <v>6050093</v>
+        <v>8096236</v>
       </c>
       <c r="D132" s="12" t="s">
-        <v>197</v>
+        <v>105</v>
       </c>
       <c r="E132" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F132" s="11">
-        <v>14720</v>
+        <v>21110</v>
       </c>
       <c r="G132" s="13" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H132" s="14">
-        <v>42866</v>
+        <v>41276</v>
       </c>
       <c r="I132" s="15">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="16">
         <v>6</v>
       </c>
       <c r="B133" s="16">
-        <v>9785041166762</v>
+        <v>9785170824243</v>
       </c>
       <c r="C133" s="17">
-        <v>2021744</v>
+        <v>2643172</v>
       </c>
       <c r="D133" s="18" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E133" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F133" s="17">
-        <v>11110</v>
+        <v>12910</v>
       </c>
       <c r="G133" s="19" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="H133" s="20">
-        <v>45965</v>
+        <v>43292</v>
       </c>
       <c r="I133" s="21">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="10">
         <v>7</v>
       </c>
       <c r="B134" s="10">
-        <v>9785040944675</v>
+        <v>9785389017245</v>
       </c>
       <c r="C134" s="11">
-        <v>3096710</v>
+        <v>8096368</v>
       </c>
       <c r="D134" s="12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E134" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F134" s="11">
-        <v>11110</v>
+        <v>21110</v>
       </c>
       <c r="G134" s="13" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="14">
-        <v>45547</v>
+        <v>41276</v>
       </c>
       <c r="I134" s="15">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="16">
         <v>8</v>
       </c>
       <c r="B135" s="16">
-        <v>9785916718386</v>
+        <v>9785699949564</v>
       </c>
       <c r="C135" s="17">
-        <v>9509810</v>
+        <v>6050093</v>
       </c>
       <c r="D135" s="18" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="E135" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F135" s="17">
-        <v>15380</v>
+        <v>14720</v>
       </c>
       <c r="G135" s="19" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="H135" s="20">
-        <v>43195</v>
+        <v>42866</v>
       </c>
       <c r="I135" s="21">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="10">
         <v>9</v>
       </c>
       <c r="B136" s="10">
-        <v>9785171341053</v>
+        <v>9785041024116</v>
       </c>
       <c r="C136" s="11">
-        <v>2949757</v>
+        <v>2794438</v>
       </c>
       <c r="D136" s="12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E136" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F136" s="11">
-        <v>14740</v>
+        <v>11110</v>
       </c>
       <c r="G136" s="13" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H136" s="14">
-        <v>44999</v>
+        <v>44478</v>
       </c>
       <c r="I136" s="15">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="16">
         <v>10</v>
       </c>
       <c r="B137" s="16">
-        <v>9785171069483</v>
+        <v>9785042393013</v>
       </c>
       <c r="C137" s="17">
-        <v>3139198</v>
+        <v>2196723</v>
       </c>
       <c r="D137" s="18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E137" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F137" s="17">
-        <v>15230</v>
+        <v>14720</v>
       </c>
       <c r="G137" s="19" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="H137" s="20">
-        <v>45720</v>
+        <v>46237</v>
       </c>
       <c r="I137" s="21">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="10">
         <v>11</v>
       </c>
       <c r="B138" s="10">
-        <v>9785446112166</v>
+        <v>9785699475155</v>
       </c>
       <c r="C138" s="11">
-        <v>3118737</v>
+        <v>9347895</v>
       </c>
       <c r="D138" s="12" t="s">
-        <v>132</v>
+        <v>203</v>
       </c>
       <c r="E138" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F138" s="11">
-        <v>15310</v>
+        <v>12300</v>
       </c>
       <c r="G138" s="13" t="s">
-        <v>76</v>
+        <v>204</v>
       </c>
       <c r="H138" s="14">
-        <v>45611</v>
+        <v>41258</v>
       </c>
       <c r="I138" s="15">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="16">
         <v>12</v>
       </c>
       <c r="B139" s="16">
-        <v>9785699973248</v>
+        <v>9785699371372</v>
       </c>
       <c r="C139" s="17">
-        <v>3160406</v>
+        <v>3494896</v>
       </c>
       <c r="D139" s="18" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E139" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F139" s="17">
-        <v>14810</v>
+        <v>12600</v>
       </c>
       <c r="G139" s="19" t="s">
-        <v>39</v>
+        <v>206</v>
       </c>
       <c r="H139" s="20">
-        <v>45762</v>
+        <v>40799</v>
       </c>
       <c r="I139" s="21">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="10">
         <v>13</v>
       </c>
       <c r="B140" s="10">
-        <v>9785170824243</v>
+        <v>9785699901302</v>
       </c>
       <c r="C140" s="11">
-        <v>2643172</v>
+        <v>2981627</v>
       </c>
       <c r="D140" s="12" t="s">
-        <v>202</v>
+        <v>51</v>
       </c>
       <c r="E140" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F140" s="11">
-        <v>12910</v>
+        <v>11400</v>
       </c>
       <c r="G140" s="13" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="H140" s="14">
-        <v>43292</v>
+        <v>45089</v>
       </c>
       <c r="I140" s="15">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="16">
         <v>14</v>
       </c>
       <c r="B141" s="16">
-        <v>9785041204792</v>
+        <v>9785170921591</v>
       </c>
       <c r="C141" s="17">
-        <v>2949731</v>
+        <v>2763875</v>
       </c>
       <c r="D141" s="18" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E141" s="19" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F141" s="17">
-        <v>14810</v>
+        <v>21300</v>
       </c>
       <c r="G141" s="19" t="s">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="H141" s="20">
-        <v>45015</v>
+        <v>44352</v>
       </c>
       <c r="I141" s="21">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="10">
         <v>15</v>
       </c>
       <c r="B142" s="10">
-        <v>9785170898350</v>
+        <v>9785170904112</v>
       </c>
       <c r="C142" s="11">
-        <v>3063917</v>
+        <v>3011945</v>
       </c>
       <c r="D142" s="12" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E142" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F142" s="11">
-        <v>18700</v>
+        <v>21110</v>
       </c>
       <c r="G142" s="13" t="s">
-        <v>206</v>
+        <v>14</v>
       </c>
       <c r="H142" s="14">
-        <v>42830</v>
+        <v>45255</v>
       </c>
       <c r="I142" s="15">
-        <v>32</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
 Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010080956FD8661E6145B059352821E6A265" ma:contentTypeVersion="26" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="96a2ac7fadc8e2c1a0e4e35fc783a380">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xmlns:ns3="09e9d67c-1e3e-4152-a164-68d48eaab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7974e7e87af95343de59054edb352c5d" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <xsd:import namespace="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5864,102 +5864,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Fertig xmlns="5dc41b94-5871-4a0e-baf6-802e049fe7c0" xsi:nil="true"/>
     <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </LikedBy>
     <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00BA7EB4-1A8B-48B6-8364-296FCD8A1040}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{996B258D-5A6A-4734-BF2E-505977B0BDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4D9CF9-E2A7-47E5-9512-037AD31ADBFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c9f90cda-9d81-4aea-911d-f949aaf4de02"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="504620ad-4a5b-4e98-91c4-34164cb416e2"/>
     <ds:schemaRef ds:uri="c7883763-1633-4a33-844b-a4f27752bb33"/>
     <ds:schemaRef ds:uri="09e9d67c-1e3e-4152-a164-68d48eaab629"/>
     <ds:schemaRef ds:uri="5dc41b94-5871-4a0e-baf6-802e049fe7c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 