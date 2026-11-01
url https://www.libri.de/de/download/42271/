--- v1 (2026-07-06)
+++ v2 (2026-11-01)
@@ -6,199 +6,184 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://libride.sharepoint.com/sites/CategoryManagement/Freigegebene Dokumente/Import/PM Just the Best migr/Bestandslisten_Quartalsremirückruflisten/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{D67009E1-6756-425C-9EF0-044BDB5BD36D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7EFB7B6D-0152-4622-A983-E97062094E03}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{C2D6FFAB-D041-4AD0-91EE-48699D3E7933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{569FFC7B-01AA-4B6F-80EF-D9BCEC844D82}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11020" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{090D3EB2-7819-44A4-A0ED-E064AB1048C0}"/>
   </bookViews>
   <sheets>
     <sheet name="YA" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">YA!$A$1:$E$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">YA!$A$1:$F$118</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">YA!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="123">
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>Libri-Nr.</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>UVP</t>
   </si>
   <si>
     <t>Warengruppe</t>
   </si>
   <si>
     <t>Fett gedruckte Titel sind Neuerscheinungen des kommenden Quartals</t>
   </si>
   <si>
-    <t>Bestandsliste Just the Best YA • 3. Quartal 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aster, A: Lightlark</t>
   </si>
   <si>
     <t>Bardugo, L: Crooked Kingdom</t>
   </si>
   <si>
     <t>Bardugo, L: Six of Crows</t>
   </si>
   <si>
     <t>Barnes, J: Gilded Blade</t>
   </si>
   <si>
-    <t>Barnes, J: Glorious Rivals</t>
-[...1 lines deleted...]
-  <si>
     <t>Barnes, J: Inheritance Games</t>
   </si>
   <si>
     <t>Barnes, J: NATURALS Novel: All In, Book 3</t>
   </si>
   <si>
     <t>Barnes, J: NATURALS Novel: Bad Blood, Book 4</t>
   </si>
   <si>
     <t>Barnes, J: Naturals: Killer Instinct</t>
   </si>
   <si>
     <t>Barnes, J: Perfect Cover</t>
   </si>
   <si>
     <t>Barnes, J: Same Backward as Forward</t>
   </si>
   <si>
     <t>Barnes, J: The Naturals</t>
   </si>
   <si>
     <t>Bernet, K: Beth is Dead</t>
   </si>
   <si>
     <t>Black, H: Cruel Prince (A Novel of Elfhame)</t>
   </si>
   <si>
     <t>Black, H: How the King of Elfhame Learned to Hate Stories</t>
   </si>
   <si>
-    <t>Black, H: Prisoner's Throne (A Novel of Elfhame)</t>
-[...1 lines deleted...]
-  <si>
     <t>Black, H: Queen of Nothing (A Novel of Elfhame)</t>
   </si>
   <si>
     <t>Black, H: Stolen Heir (A Novel of Elfhame)</t>
   </si>
   <si>
     <t>Black, H: Wicked King (A Novel of Elfhame)</t>
   </si>
   <si>
     <t>Bright, A: Wings of Reverie</t>
   </si>
   <si>
-    <t>Brown, E: Better the Devil</t>
-[...1 lines deleted...]
-  <si>
     <t>Chbosky, S: Perks of Being a Wallflower</t>
   </si>
   <si>
     <t>Ciccarelli, K: Crimson Moth</t>
   </si>
   <si>
     <t>Ciccarelli, K: Rebel Witch</t>
   </si>
   <si>
     <t>Clark, S: Cruel is the Light</t>
   </si>
   <si>
     <t>Collins, S: Hunger Games 1</t>
   </si>
   <si>
     <t>Collins, S: Hunger Games 2/Catching Fire</t>
   </si>
   <si>
     <t>Collins, S: Hunger Games 3. Mockingjay</t>
   </si>
   <si>
     <t>Collins, S: Hunger Games: The Ballad of Songbirds and Snakes</t>
   </si>
   <si>
-    <t>Collins, S: Sunrise on the Reaping</t>
-[...1 lines deleted...]
-  <si>
     <t>Collins, S: Sunrise on the Reaping PB</t>
   </si>
   <si>
     <t>Craig, E: Our Strange Duet</t>
   </si>
   <si>
     <t>Croucher, L: Bridget and Gabe Are Not Okay</t>
   </si>
   <si>
     <t>Dashner, J: Maze Runner 1</t>
   </si>
   <si>
     <t>Drews, C: Don't Let The Forest In</t>
   </si>
   <si>
     <t>Drews, C: Hazelthorn</t>
   </si>
   <si>
     <t>Durst, S: Faraway Inn</t>
   </si>
   <si>
     <t>Garber, S: Ballad of Never After</t>
   </si>
   <si>
     <t>Garber, S: Caraval</t>
@@ -221,134 +206,122 @@
   <si>
     <t>Garber, S: Spectacular</t>
   </si>
   <si>
     <t>Glasgow, K: Girl in Pieces</t>
   </si>
   <si>
     <t>Glasgow, K: Glass Girl</t>
   </si>
   <si>
     <t>Glasgow, K: You'd Be Home Now</t>
   </si>
   <si>
     <t>Green, J: Fault in Our Stars</t>
   </si>
   <si>
     <t>Guron, R: Your Murder Next</t>
   </si>
   <si>
     <t>Han, J: It's Not Summer Without You</t>
   </si>
   <si>
     <t>Han, J: Summer I Turned Pretty</t>
   </si>
   <si>
-    <t>Han, J: We'll Always Have Summer</t>
-[...1 lines deleted...]
-  <si>
     <t>Jackson, H: As Good As Dead</t>
   </si>
   <si>
     <t>Jackson, H: Five Survive</t>
   </si>
   <si>
     <t>Jackson, H: Good Girl, Bad Blood</t>
   </si>
   <si>
     <t>Jackson, H: Good Girl's Guide to Murder</t>
   </si>
   <si>
     <t>Jafari, S: Heavensent &amp; Hellbent</t>
   </si>
   <si>
     <t>Katouh, Z: As Long As the Lemon Trees Grow</t>
   </si>
   <si>
     <t>Katouh, Z: Ocean Would Paint Me Blue</t>
   </si>
   <si>
     <t>Lally, M: That's Not My Name</t>
   </si>
   <si>
-    <t>Lim, E: Forgery of Fate</t>
-[...1 lines deleted...]
-  <si>
     <t>Lockhart, E: Family of Liars</t>
   </si>
   <si>
     <t>Lockhart, E: We Fell Apart</t>
   </si>
   <si>
     <t>Lockhart, E: We Were Liars</t>
   </si>
   <si>
     <t>Mafi, T: Defy Me</t>
   </si>
   <si>
     <t>Mafi, T: Every Spiral of Fate</t>
   </si>
   <si>
     <t>Mafi, T: Ignite Me</t>
   </si>
   <si>
     <t>Mafi, T: Imagine Me</t>
   </si>
   <si>
     <t>Mafi, T: Release Me</t>
   </si>
   <si>
     <t>Mafi, T: Restore Me</t>
   </si>
   <si>
     <t>Mafi, T: Shatter Me</t>
   </si>
   <si>
     <t>Mafi, T: Unite Me</t>
   </si>
   <si>
     <t>Mafi, T: Unravel Me</t>
   </si>
   <si>
     <t>Mafi, T: Watch Me</t>
   </si>
   <si>
     <t>Marie, I: Ruinous Ends</t>
   </si>
   <si>
     <t>McManus, K: One of Us is Lying</t>
   </si>
   <si>
     <t>Meyer, M: Escape Game</t>
   </si>
   <si>
-    <t>Meyer, M: House Saphir</t>
-[...4 lines deleted...]
-  <si>
     <t>Nowlin, L: If He Had Been with Me</t>
   </si>
   <si>
     <t>Nowlin, L: If Only I Had Told Her</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 1</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 2</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 3</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 4</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 5</t>
   </si>
   <si>
     <t>Oseman, A: Heartstopper Volume 6</t>
   </si>
   <si>
     <t>Painter, L: Better Than the Movies</t>
@@ -380,72 +353,108 @@
   <si>
     <t>Roberts, L: Powerless</t>
   </si>
   <si>
     <t>Roberts, L: Reckless</t>
   </si>
   <si>
     <t>Ron, M: My Fault</t>
   </si>
   <si>
     <t>Ron, M: Tell Me in Secret</t>
   </si>
   <si>
     <t>Ron, M: Tell Me Softly</t>
   </si>
   <si>
     <t>Ron, M: Your Fault</t>
   </si>
   <si>
     <t>Ross, R: Divine Rivals</t>
   </si>
   <si>
     <t>Saft, A: Wings of Starlight</t>
   </si>
   <si>
-    <t>Silvera, A: Survivor Wants to Die at the End</t>
-[...1 lines deleted...]
-  <si>
     <t>Smith, A: Way I Used to Be</t>
   </si>
   <si>
     <t>Smith, S: Thorn Queen</t>
   </si>
   <si>
-    <t>Steven, L: Our Infinite Fates</t>
-[...1 lines deleted...]
-  <si>
     <t>Tahir, S: Empire</t>
   </si>
   <si>
     <t>Thomas, A: Hate U Give</t>
   </si>
   <si>
-    <t>Walther, K: Summer of Second Chances (Deluxe Edition)</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhao, X: Heavenly Tyrant (Iron Widow, Book 2)</t>
+  </si>
+  <si>
+    <t>Bestandsliste Just the Best YA • 4. Quartal 2026</t>
+  </si>
+  <si>
+    <t>Barnes, J: NATURALS Novel: Dangerous Impulses, Book 5</t>
+  </si>
+  <si>
+    <t>fett</t>
+  </si>
+  <si>
+    <t>Black, H: Conspiracy of Charming Monsters</t>
+  </si>
+  <si>
+    <t>Clare, C: Last King of Faerie</t>
+  </si>
+  <si>
+    <t>Clark, S: Merciful is the Dark</t>
+  </si>
+  <si>
+    <t>Hubbard, M: Drop Dead Handsome</t>
+  </si>
+  <si>
+    <t>Lockhart, E: Pools</t>
+  </si>
+  <si>
+    <t>Painter, L: Trust Fall</t>
+  </si>
+  <si>
+    <t>Patton, A: Us Dark Few</t>
+  </si>
+  <si>
+    <t>Pipps, K: Library of Lost Girls</t>
+  </si>
+  <si>
+    <t>Roth, V: Sixth Faction</t>
+  </si>
+  <si>
+    <t>Scott, B: Skeleton and the Cat</t>
+  </si>
+  <si>
+    <t>Smith, A: Way We Become</t>
+  </si>
+  <si>
+    <t>Spalte1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -556,51 +565,51 @@
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="5" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -643,62 +652,70 @@
     </xf>
     <xf numFmtId="2" fontId="7" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{E5547F80-CBED-4D8B-A4AB-8ADEC00C389C}"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
+    <dxf>
+      <font>
+        <b val="0"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor indexed="9"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color theme="0" tint="-0.24994659260841701"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
@@ -886,90 +903,91 @@
         </vertical>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF243478"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color theme="0"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="Libri-Tabellenformat" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="lIBRI" pivot="0" count="0" xr9:uid="{12077CDC-47A8-4AF0-8AB9-0422C49FA3F8}"/>
     <tableStyle name="Libri-Tabellenformat" pivot="0" count="3" xr9:uid="{FA2EDC4A-0D4F-4156-B52D-1AD98DA3601A}">
-      <tableStyleElement type="headerRow" dxfId="9"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="7"/>
+      <tableStyleElement type="headerRow" dxfId="10"/>
+      <tableStyleElement type="firstRowStripe" dxfId="9"/>
+      <tableStyleElement type="secondRowStripe" dxfId="8"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF243478"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DB70F4E0-5122-44C9-A069-BAE66F739666}" name="Tabelle5" displayName="Tabelle5" ref="A4:E117" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
-[...1 lines deleted...]
-    <sortCondition ref="C5:C113"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{DB70F4E0-5122-44C9-A069-BAE66F739666}" name="Tabelle5" displayName="Tabelle5" ref="A4:F118" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F118">
+    <sortCondition ref="C5:C118"/>
   </sortState>
-  <tableColumns count="5">
-[...4 lines deleted...]
-    <tableColumn id="5" xr3:uid="{4A02480C-E1CF-4756-9D0C-FA32CF235BB9}" name="Warengruppe" dataDxfId="0" dataCellStyle="Standard 3"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{BE38B0E2-A417-42E3-A815-51EAF3316FCC}" name="EAN" dataDxfId="5" dataCellStyle="Standard 3"/>
+    <tableColumn id="2" xr3:uid="{557C5361-75BF-41D0-9BE4-702B2D5D36F3}" name="Libri-Nr." dataDxfId="4" dataCellStyle="Standard 3"/>
+    <tableColumn id="3" xr3:uid="{19984736-2128-4755-94EB-6DA12D7F4405}" name="Titel" dataDxfId="3" dataCellStyle="Standard 3"/>
+    <tableColumn id="4" xr3:uid="{59F95023-B76C-4851-984F-F321023A9EA0}" name="UVP" dataDxfId="2" dataCellStyle="Standard 3"/>
+    <tableColumn id="5" xr3:uid="{4A02480C-E1CF-4756-9D0C-FA32CF235BB9}" name="Warengruppe" dataDxfId="1" dataCellStyle="Standard 3"/>
+    <tableColumn id="6" xr3:uid="{252DCD1B-E492-4CDB-90B6-5F0A50A24CF3}" name="Spalte1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Libri-Tabellenformat" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
     <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1235,2034 +1253,2120 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D61CB4B-7791-4ED0-AE80-E77BE2D65B28}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E117"/>
+  <dimension ref="A1:F118"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="F118" sqref="A1:F118"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.90625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.54296875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="14.88671875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="51.109375" style="6" customWidth="1"/>
+    <col min="4" max="4" width="7.44140625" style="17" customWidth="1"/>
+    <col min="5" max="5" width="15.5546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="A2" s="27" t="s">
+    <row r="1" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A2" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="27"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F4" s="26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>9781419760877</v>
       </c>
       <c r="B5" s="10">
         <v>2941547</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D5" s="15">
         <v>13.5</v>
       </c>
       <c r="E5" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7">
         <v>9781780622316</v>
       </c>
       <c r="B6" s="7">
         <v>2542134</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D6" s="16">
         <v>13.5</v>
       </c>
       <c r="E6" s="9">
         <v>22500</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>9781780622286</v>
       </c>
       <c r="B7" s="10">
         <v>2414836</v>
       </c>
       <c r="C7" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E7" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7">
+        <v>9780316608954</v>
+      </c>
+      <c r="B8" s="7">
+        <v>2109878</v>
+      </c>
+      <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="15">
-[...13 lines deleted...]
-      <c r="C8" s="19" t="s">
+      <c r="D8" s="16">
+        <v>13.5</v>
+      </c>
+      <c r="E8" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A9" s="10">
+        <v>9780759555402</v>
+      </c>
+      <c r="B9" s="10">
+        <v>2858432</v>
+      </c>
+      <c r="C9" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="20">
-[...13 lines deleted...]
-      <c r="C9" s="11" t="s">
+      <c r="D9" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="E9" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="7">
+        <v>9781786542267</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3057400</v>
+      </c>
+      <c r="C10" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="15">
-[...13 lines deleted...]
-      <c r="C10" s="8" t="s">
+      <c r="D10" s="16">
+        <v>13.5</v>
+      </c>
+      <c r="E10" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="10">
+        <v>9781786542281</v>
+      </c>
+      <c r="B11" s="10">
+        <v>3057404</v>
+      </c>
+      <c r="C11" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="16">
-[...15 lines deleted...]
-      </c>
       <c r="D11" s="15">
         <v>13.5</v>
       </c>
       <c r="E11" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="13" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="18">
+        <v>9781786542762</v>
+      </c>
+      <c r="B12" s="18">
+        <v>2125000</v>
+      </c>
+      <c r="C12" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" s="20">
+        <v>13.5</v>
+      </c>
+      <c r="E12" s="21">
+        <v>22500</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>9781786542229</v>
       </c>
       <c r="B13" s="10">
         <v>2987339</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D13" s="15">
         <v>13.5</v>
       </c>
       <c r="E13" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="7">
         <v>9780241802465</v>
       </c>
       <c r="B14" s="7">
         <v>2001696</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D14" s="16">
         <v>13.5</v>
       </c>
       <c r="E14" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>9780316597128</v>
       </c>
       <c r="B15" s="10">
         <v>3147422</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D15" s="15">
         <v>10.5</v>
       </c>
       <c r="E15" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="7">
         <v>9781786542212</v>
       </c>
       <c r="B16" s="7">
         <v>2987337</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D16" s="16">
         <v>13.5</v>
       </c>
       <c r="E16" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>9780702343445</v>
       </c>
       <c r="B17" s="10">
         <v>1850490</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D17" s="15">
         <v>11.5</v>
       </c>
       <c r="E17" s="12">
         <v>22500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="7">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="18">
+        <v>9781471421686</v>
+      </c>
+      <c r="B18" s="18">
+        <v>2096297</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="D18" s="20">
+        <v>19.5</v>
+      </c>
+      <c r="E18" s="21">
+        <v>12500</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="10">
         <v>9781471407277</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B19" s="10">
         <v>7222602</v>
       </c>
-      <c r="C18" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="10">
+      <c r="C19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E19" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="7">
         <v>9780316540810</v>
       </c>
-      <c r="B19" s="10">
+      <c r="B20" s="7">
         <v>2945152</v>
       </c>
-      <c r="C19" s="11" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C20" s="8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D20" s="16">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
       <c r="E20" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>9781471407598</v>
       </c>
       <c r="B21" s="10">
         <v>2165367</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D21" s="15">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
       <c r="E21" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="7">
         <v>9781471411366</v>
       </c>
       <c r="B22" s="7">
         <v>3089001</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D22" s="16">
         <v>11.5</v>
       </c>
       <c r="E22" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>9781471407369</v>
       </c>
       <c r="B23" s="10">
         <v>2676463</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D23" s="15">
         <v>13.5</v>
       </c>
       <c r="E23" s="12">
         <v>12500</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="18">
+    <row r="24" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7">
         <v>9780736448734</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="7">
         <v>2104974</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="C24" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="16">
+        <v>12.5</v>
+      </c>
+      <c r="E24" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10">
+        <v>9781847394071</v>
+      </c>
+      <c r="B25" s="10">
+        <v>6565972</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E25" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7">
+        <v>9780008650605</v>
+      </c>
+      <c r="B26" s="7">
+        <v>3106350</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="16">
+        <v>13.5</v>
+      </c>
+      <c r="E26" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="10">
+        <v>9780008650650</v>
+      </c>
+      <c r="B27" s="10">
+        <v>1543563</v>
+      </c>
+      <c r="C27" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D24" s="20">
+      <c r="D27" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E27" s="12">
+        <v>21300</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="18">
+        <v>9798217445943</v>
+      </c>
+      <c r="B28" s="18">
+        <v>2110317</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="20">
         <v>12.5</v>
       </c>
-      <c r="E24" s="21">
-[...71 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E28" s="21">
+        <v>22500</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>9780241635315</v>
       </c>
       <c r="B29" s="10">
         <v>1786245</v>
       </c>
       <c r="C29" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E29" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="7">
+        <v>9780241635360</v>
+      </c>
+      <c r="B30" s="7">
+        <v>1787039</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="16">
+        <v>16.5</v>
+      </c>
+      <c r="E30" s="9">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10">
+        <v>9781407132082</v>
+      </c>
+      <c r="B31" s="10">
+        <v>8819360</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E31" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="7">
+        <v>9781407132099</v>
+      </c>
+      <c r="B32" s="7">
+        <v>8819416</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" s="16">
+        <v>13.5</v>
+      </c>
+      <c r="E32" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10">
+        <v>9781407132105</v>
+      </c>
+      <c r="B33" s="10">
+        <v>8819599</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E33" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F33"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="7">
+        <v>9780702309519</v>
+      </c>
+      <c r="B34" s="7">
+        <v>2400920</v>
+      </c>
+      <c r="C34" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="D29" s="15">
-[...13 lines deleted...]
-      <c r="C30" s="8" t="s">
+      <c r="D34" s="16">
+        <v>11.5</v>
+      </c>
+      <c r="E34" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="10">
+        <v>9780702349072</v>
+      </c>
+      <c r="B35" s="10">
+        <v>2104452</v>
+      </c>
+      <c r="C35" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D35" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E35" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7">
+        <v>9798217445912</v>
+      </c>
+      <c r="B36" s="7">
+        <v>2110316</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="16">
+        <v>14.5</v>
+      </c>
+      <c r="E36" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="10">
+        <v>9781526690098</v>
+      </c>
+      <c r="B37" s="10">
+        <v>2100799</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="15">
         <v>11.5</v>
       </c>
-      <c r="E30" s="9">
-[...118 lines deleted...]
-      <c r="E37" s="25">
+      <c r="E37" s="12">
         <v>22860</v>
       </c>
-    </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="7">
         <v>9781909489400</v>
       </c>
       <c r="B38" s="7">
         <v>9738541</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D38" s="16">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="E38" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
         <v>9781444978049</v>
       </c>
       <c r="B39" s="10">
         <v>3044839</v>
       </c>
       <c r="C39" s="11" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D39" s="15">
         <v>13.5</v>
       </c>
       <c r="E39" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="40" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7">
         <v>9781444983326</v>
       </c>
       <c r="B40" s="7">
         <v>3139436</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D40" s="16">
         <v>13.5</v>
       </c>
       <c r="E40" s="9">
         <v>22500</v>
       </c>
-    </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
         <v>9781035094769</v>
       </c>
       <c r="B41" s="10">
         <v>1865609</v>
       </c>
       <c r="C41" s="11" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D41" s="15">
         <v>14.5</v>
       </c>
       <c r="E41" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="7">
         <v>9781399633888</v>
       </c>
       <c r="B42" s="7">
         <v>1814958</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D42" s="16">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
       <c r="E42" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>9781250095268</v>
       </c>
       <c r="B43" s="10">
         <v>2283415</v>
       </c>
       <c r="C43" s="11" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D43" s="15">
         <v>12.5</v>
       </c>
       <c r="E43" s="12">
         <v>12500</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="7">
         <v>9781399633895</v>
       </c>
       <c r="B44" s="7">
         <v>1814966</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D44" s="16">
-        <v>13.5</v>
+        <v>14.5</v>
       </c>
       <c r="E44" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="45" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>9781250157683</v>
       </c>
       <c r="B45" s="10">
         <v>2858824</v>
       </c>
       <c r="C45" s="11" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D45" s="15">
         <v>15.5</v>
       </c>
       <c r="E45" s="12">
         <v>12500</v>
       </c>
-    </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="7">
         <v>9781250095329</v>
       </c>
       <c r="B46" s="7">
         <v>2886329</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D46" s="16">
         <v>15.5</v>
       </c>
       <c r="E46" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="47" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="22">
+    <row r="47" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="10">
         <v>9781399641777</v>
       </c>
-      <c r="B47" s="22">
+      <c r="B47" s="10">
         <v>2122586</v>
       </c>
-      <c r="C47" s="23" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="24">
+      <c r="C47" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" s="15">
         <v>20.5</v>
       </c>
-      <c r="E47" s="25">
+      <c r="E47" s="12">
         <v>12500</v>
       </c>
-    </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="7">
         <v>9781399633871</v>
       </c>
       <c r="B48" s="7">
         <v>1814940</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D48" s="16">
         <v>13.5</v>
       </c>
       <c r="E48" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="49" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
         <v>9781250370990</v>
       </c>
       <c r="B49" s="10">
         <v>3069654</v>
       </c>
       <c r="C49" s="11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D49" s="15">
         <v>13.5</v>
       </c>
       <c r="E49" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="7">
         <v>9781780749457</v>
       </c>
       <c r="B50" s="7">
         <v>4453522</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D50" s="16">
         <v>11.5</v>
       </c>
       <c r="E50" s="9">
         <v>12500</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
         <v>9780861544271</v>
       </c>
       <c r="B51" s="10">
         <v>3040845</v>
       </c>
       <c r="C51" s="11" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D51" s="15">
         <v>11.5</v>
       </c>
       <c r="E51" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="7">
         <v>9781786079695</v>
       </c>
       <c r="B52" s="7">
         <v>2417409</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D52" s="16">
         <v>11.5</v>
       </c>
       <c r="E52" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="10">
         <v>9780141345659</v>
       </c>
       <c r="B53" s="10">
         <v>5154111</v>
       </c>
       <c r="C53" s="11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D53" s="15">
         <v>13.5</v>
       </c>
       <c r="E53" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="7">
         <v>9781805075714</v>
       </c>
       <c r="B54" s="7">
         <v>1896890</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D54" s="16">
         <v>13.5</v>
       </c>
       <c r="E54" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="55" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="10">
         <v>9781416995562</v>
       </c>
       <c r="B55" s="10">
         <v>9540873</v>
       </c>
       <c r="C55" s="11" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D55" s="15">
         <v>13.5</v>
       </c>
       <c r="E55" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F55"/>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="7">
         <v>9781416968290</v>
       </c>
       <c r="B56" s="7">
         <v>9540946</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D56" s="16">
         <v>13</v>
       </c>
       <c r="E56" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A57" s="22">
+        <v>9798217121489</v>
+      </c>
+      <c r="B57" s="22">
+        <v>2104686</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D57" s="24">
+        <v>13.5</v>
+      </c>
+      <c r="E57" s="25">
+        <v>22500</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="7">
         <v>9781405298605</v>
       </c>
       <c r="B58" s="7">
         <v>2411429</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D58" s="16">
         <v>10.5</v>
       </c>
       <c r="E58" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="10">
         <v>9780008507237</v>
       </c>
       <c r="B59" s="10">
         <v>2904162</v>
       </c>
       <c r="C59" s="11" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D59" s="15">
         <v>10.5</v>
       </c>
       <c r="E59" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="60" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="7">
         <v>9781405297752</v>
       </c>
       <c r="B60" s="7">
         <v>2162822</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D60" s="16">
         <v>10.5</v>
       </c>
       <c r="E60" s="9">
         <v>22500</v>
       </c>
-    </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F60"/>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="10">
         <v>9781405293181</v>
       </c>
       <c r="B61" s="10">
         <v>2034782</v>
       </c>
       <c r="C61" s="11" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D61" s="15">
         <v>10.5</v>
       </c>
       <c r="E61" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="62" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="18">
+    <row r="62" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="7">
         <v>9798217233267</v>
       </c>
-      <c r="B62" s="18">
+      <c r="B62" s="7">
         <v>2104695</v>
       </c>
-      <c r="C62" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="20">
+      <c r="C62" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D62" s="16">
         <v>14.5</v>
       </c>
-      <c r="E62" s="21">
-[...3 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E62" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F62"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="10">
         <v>9781526648549</v>
       </c>
       <c r="B63" s="10">
         <v>2899290</v>
       </c>
       <c r="C63" s="11" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D63" s="15">
         <v>11.5</v>
       </c>
       <c r="E63" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="64" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A64" s="7">
         <v>9781526648587</v>
       </c>
       <c r="B64" s="7">
         <v>1765817</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D64" s="16">
         <v>11.5</v>
       </c>
       <c r="E64" s="9">
         <v>22500</v>
       </c>
-    </row>
-    <row r="65" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="F64"/>
+    </row>
+    <row r="65" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="10">
         <v>9781728270111</v>
       </c>
       <c r="B65" s="10">
         <v>3137913</v>
       </c>
       <c r="C65" s="11" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D65" s="15">
         <v>11.5</v>
       </c>
       <c r="E65" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F65"/>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="7">
-        <v>9781399714860</v>
+        <v>9781471413520</v>
       </c>
       <c r="B66" s="7">
-        <v>1859846</v>
+        <v>3167303</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="D66" s="16">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
       <c r="E66" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="67" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A67" s="10">
-        <v>9781471413520</v>
+        <v>9781471422201</v>
       </c>
       <c r="B67" s="10">
-        <v>3167303</v>
+        <v>2151958</v>
       </c>
       <c r="C67" s="11" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="D67" s="15">
-        <v>11.5</v>
+        <v>13.5</v>
       </c>
       <c r="E67" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F67"/>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" s="7">
         <v>9798217122639</v>
       </c>
       <c r="B68" s="7">
         <v>3154084</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D68" s="16">
         <v>12.5</v>
       </c>
       <c r="E68" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="10">
         <v>9781471403989</v>
       </c>
       <c r="B69" s="10">
         <v>7843160</v>
       </c>
       <c r="C69" s="11" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D69" s="15">
         <v>11.5</v>
       </c>
       <c r="E69" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="7">
         <v>9781405291798</v>
       </c>
       <c r="B70" s="7">
         <v>2034126</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D70" s="16">
         <v>11.5</v>
       </c>
       <c r="E70" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="10">
         <v>9780063429826</v>
       </c>
       <c r="B71" s="10">
         <v>3146026</v>
       </c>
       <c r="C71" s="11" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D71" s="15">
         <v>13.5</v>
       </c>
       <c r="E71" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" s="7">
         <v>9781405291774</v>
       </c>
       <c r="B72" s="7">
         <v>2223179</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D72" s="16">
         <v>11.5</v>
       </c>
       <c r="E72" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" s="10">
         <v>9781405297042</v>
       </c>
       <c r="B73" s="10">
         <v>2156256</v>
       </c>
       <c r="C73" s="11" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D73" s="15">
         <v>13.5</v>
       </c>
       <c r="E73" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="7">
         <v>9780063488519</v>
       </c>
       <c r="B74" s="7">
         <v>1741020</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D74" s="16">
         <v>13.5</v>
       </c>
       <c r="E74" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" s="10">
         <v>9781405291781</v>
       </c>
       <c r="B75" s="10">
         <v>2227494</v>
       </c>
       <c r="C75" s="11" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="D75" s="15">
         <v>11.5</v>
       </c>
       <c r="E75" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="76" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="7">
         <v>9781405291750</v>
       </c>
       <c r="B76" s="7">
         <v>2220197</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D76" s="16">
         <v>11.5</v>
       </c>
       <c r="E76" s="9">
         <v>22500</v>
       </c>
-    </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F76"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="10">
         <v>9781405296243</v>
       </c>
       <c r="B77" s="10">
         <v>2726543</v>
       </c>
       <c r="C77" s="11" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D77" s="15">
         <v>11.5</v>
       </c>
       <c r="E77" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" s="7">
         <v>9781405291767</v>
       </c>
       <c r="B78" s="7">
         <v>2222142</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D78" s="16">
         <v>11.5</v>
       </c>
       <c r="E78" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="10">
         <v>9780063443143</v>
       </c>
       <c r="B79" s="10">
         <v>3098012</v>
       </c>
       <c r="C79" s="11" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D79" s="15">
         <v>13.5</v>
       </c>
       <c r="E79" s="12">
         <v>12500</v>
       </c>
     </row>
-    <row r="80" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A80" s="18">
+    <row r="80" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="7">
         <v>9798217233274</v>
       </c>
-      <c r="B80" s="18">
+      <c r="B80" s="7">
         <v>2104696</v>
       </c>
-      <c r="C80" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="20">
+      <c r="C80" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D80" s="16">
         <v>14.5</v>
       </c>
-      <c r="E80" s="21">
-[...3 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E80" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F80"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="10">
         <v>9780141375632</v>
       </c>
       <c r="B81" s="10">
         <v>2067824</v>
       </c>
       <c r="C81" s="11" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="D81" s="15">
         <v>13.5</v>
       </c>
       <c r="E81" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="7">
         <v>9781471419621</v>
       </c>
       <c r="B82" s="7">
         <v>1887092</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D82" s="16">
         <v>10.5</v>
       </c>
       <c r="E82" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="83" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="10">
-        <v>9780571396979</v>
+        <v>9781728205489</v>
       </c>
       <c r="B83" s="10">
-        <v>3140522</v>
+        <v>2868780</v>
       </c>
       <c r="C83" s="11" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D83" s="15">
         <v>11.5</v>
       </c>
       <c r="E83" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F83"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="7">
-        <v>9798217038923</v>
+        <v>9781728276229</v>
       </c>
       <c r="B84" s="7">
-        <v>2102716</v>
+        <v>2954476</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D84" s="16">
-        <v>14.5</v>
+        <v>11.5</v>
       </c>
       <c r="E84" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="10">
-        <v>9781728205489</v>
+        <v>9781444951387</v>
       </c>
       <c r="B85" s="10">
-        <v>2868780</v>
+        <v>2679259</v>
       </c>
       <c r="C85" s="11" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D85" s="15">
-        <v>11.5</v>
+        <v>19.5</v>
       </c>
       <c r="E85" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="7">
-        <v>9781728276229</v>
+        <v>9781444951400</v>
       </c>
       <c r="B86" s="7">
-        <v>2954476</v>
+        <v>2730769</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D86" s="16">
-        <v>11.5</v>
+        <v>19.5</v>
       </c>
       <c r="E86" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="87" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="10">
-        <v>9781444951387</v>
+        <v>9781444952773</v>
       </c>
       <c r="B87" s="10">
-        <v>2679259</v>
+        <v>2034864</v>
       </c>
       <c r="C87" s="11" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D87" s="15">
         <v>19.5</v>
       </c>
       <c r="E87" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="F87"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="7">
-        <v>9781444951400</v>
+        <v>9781444952797</v>
       </c>
       <c r="B88" s="7">
-        <v>2730769</v>
+        <v>2023457</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D88" s="16">
         <v>19.5</v>
       </c>
       <c r="E88" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" s="10">
-        <v>9781444952773</v>
+        <v>9781444957655</v>
       </c>
       <c r="B89" s="10">
-        <v>2034864</v>
+        <v>2940347</v>
       </c>
       <c r="C89" s="11" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D89" s="15">
         <v>19.5</v>
       </c>
       <c r="E89" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="7">
-        <v>9781444952797</v>
+        <v>9781444974881</v>
       </c>
       <c r="B90" s="7">
-        <v>2023457</v>
+        <v>2003202</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D90" s="16">
         <v>19.5</v>
       </c>
       <c r="E90" s="9">
-        <v>22500</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="10">
-        <v>9781444957655</v>
+        <v>9781398536517</v>
       </c>
       <c r="B91" s="10">
-        <v>2940347</v>
+        <v>3048977</v>
       </c>
       <c r="C91" s="11" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="D91" s="15">
-        <v>16.5</v>
+        <v>11.5</v>
       </c>
       <c r="E91" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="92" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="7">
+        <v>9781398536470</v>
+      </c>
+      <c r="B92" s="7">
+        <v>3048979</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D92" s="16">
+        <v>11.5</v>
+      </c>
+      <c r="E92" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F92"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="10">
-        <v>9781398536517</v>
+        <v>9781398537866</v>
       </c>
       <c r="B93" s="10">
-        <v>3048977</v>
+        <v>3142212</v>
       </c>
       <c r="C93" s="11" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D93" s="15">
         <v>11.5</v>
       </c>
       <c r="E93" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="7">
-        <v>9781398536470</v>
+        <v>9781398536425</v>
       </c>
       <c r="B94" s="7">
-        <v>3048979</v>
+        <v>3044035</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D94" s="16">
         <v>11.5</v>
       </c>
       <c r="E94" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A95" s="22">
+        <v>9781398565500</v>
+      </c>
+      <c r="B95" s="22">
+        <v>2125458</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D95" s="24">
+        <v>13.5</v>
+      </c>
+      <c r="E95" s="25">
+        <v>22500</v>
+      </c>
+      <c r="F95" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="7">
-        <v>9781398536425</v>
+        <v>9781464281716</v>
       </c>
       <c r="B96" s="7">
-        <v>3044035</v>
+        <v>1891707</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="D96" s="16">
         <v>11.5</v>
       </c>
       <c r="E96" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="97" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="22">
+        <v>9780593900505</v>
+      </c>
+      <c r="B97" s="22">
+        <v>2104571</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D97" s="24">
+        <v>13.5</v>
+      </c>
+      <c r="E97" s="25">
+        <v>22500</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="7">
         <v>9780241458716</v>
       </c>
-      <c r="B97" s="22">
+      <c r="B98" s="7">
         <v>2098645</v>
       </c>
-      <c r="C97" s="23" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="24">
+      <c r="C98" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D98" s="16">
         <v>14.5</v>
       </c>
-      <c r="E97" s="25">
-[...4 lines deleted...]
-      <c r="A98" s="18">
+      <c r="E98" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F98"/>
+    </row>
+    <row r="99" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="10">
         <v>9780063568167</v>
       </c>
-      <c r="B98" s="18">
+      <c r="B99" s="10">
         <v>2104675</v>
       </c>
-      <c r="C98" s="19" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="22">
+      <c r="C99" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D99" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E99" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F99"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A100" s="7">
         <v>9781398553590</v>
       </c>
-      <c r="B99" s="22">
+      <c r="B100" s="7">
         <v>2103256</v>
       </c>
-      <c r="C99" s="23" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="24">
+      <c r="C100" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D100" s="16">
         <v>11.5</v>
       </c>
-      <c r="E99" s="25">
-[...4 lines deleted...]
-      <c r="A100" s="7">
+      <c r="E100" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A101" s="10">
         <v>9781398551923</v>
       </c>
-      <c r="B100" s="7">
+      <c r="B101" s="10">
         <v>2092117</v>
       </c>
-      <c r="C100" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="10">
+      <c r="C101" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D101" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E101" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A102" s="7">
         <v>9781398535732</v>
       </c>
-      <c r="B101" s="10">
+      <c r="B102" s="7">
         <v>3041047</v>
       </c>
-      <c r="C101" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="15">
+      <c r="C102" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D102" s="16">
         <v>11.5</v>
       </c>
-      <c r="E101" s="12">
-[...4 lines deleted...]
-      <c r="A102" s="7">
+      <c r="E102" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A103" s="10">
         <v>9781398529489</v>
       </c>
-      <c r="B102" s="7">
+      <c r="B103" s="10">
         <v>2981537</v>
       </c>
-      <c r="C102" s="8" t="s">
-[...10 lines deleted...]
-      <c r="A103" s="10">
+      <c r="C103" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D103" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E103" s="12">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A104" s="7">
         <v>9781398530126</v>
       </c>
-      <c r="B103" s="10">
+      <c r="B104" s="7">
         <v>2997702</v>
       </c>
-      <c r="C103" s="11" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="7">
+      <c r="C104" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D104" s="16">
+        <v>13.5</v>
+      </c>
+      <c r="E104" s="9">
+        <v>22500</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A105" s="10">
         <v>9781728291413</v>
       </c>
-      <c r="B104" s="7">
+      <c r="B105" s="10">
         <v>2985906</v>
       </c>
-      <c r="C104" s="8" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C105" s="11" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="D105" s="15">
         <v>11.5</v>
       </c>
       <c r="E105" s="12">
         <v>22500</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A106" s="7">
-        <v>9781464237157</v>
+        <v>9781464242472</v>
       </c>
       <c r="B106" s="7">
-        <v>3140595</v>
+        <v>1851055</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="D106" s="16">
         <v>11.5</v>
       </c>
       <c r="E106" s="9">
         <v>22500</v>
       </c>
     </row>
-    <row r="107" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A107" s="10">
-        <v>9781728291420</v>
+        <v>9781464237157</v>
       </c>
       <c r="B107" s="10">
-        <v>2988218</v>
+        <v>3140595</v>
       </c>
       <c r="C107" s="11" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="D107" s="15">
         <v>11.5</v>
       </c>
       <c r="E107" s="12">
         <v>22500</v>
       </c>
-    </row>
-    <row r="108" spans="1:5" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="F107"/>
+    </row>
+    <row r="108" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A108" s="7">
+        <v>9781728291420</v>
+      </c>
+      <c r="B108" s="7">
+        <v>2988218</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D108" s="16">
+        <v>11.5</v>
+      </c>
+      <c r="E108" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F108"/>
+    </row>
+    <row r="109" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="10">
         <v>9780008588199</v>
       </c>
-      <c r="B108" s="7">
+      <c r="B109" s="10">
         <v>2990441</v>
       </c>
-      <c r="C108" s="8" t="s">
+      <c r="C109" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="D109" s="15">
+        <v>13.5</v>
+      </c>
+      <c r="E109" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F109"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A110" s="18">
+        <v>9780063577626</v>
+      </c>
+      <c r="B110" s="18">
+        <v>2151227</v>
+      </c>
+      <c r="C110" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="D110" s="20">
+        <v>15.5</v>
+      </c>
+      <c r="E110" s="21">
+        <v>22500</v>
+      </c>
+      <c r="F110" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="D108" s="16">
-[...7 lines deleted...]
-      <c r="A109" s="10">
+    </row>
+    <row r="111" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="10">
         <v>9781368098458</v>
       </c>
-      <c r="B109" s="10">
+      <c r="B111" s="10">
         <v>3132797</v>
       </c>
-      <c r="C109" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="15">
+      <c r="C111" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D111" s="15">
         <v>19.5</v>
       </c>
-      <c r="E109" s="12">
+      <c r="E111" s="12">
         <v>12500</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D110" s="16">
+      <c r="F111"/>
+    </row>
+    <row r="112" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="7">
+        <v>9780063455887</v>
+      </c>
+      <c r="B112" s="7">
+        <v>2118232</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D112" s="16">
+        <v>19.5</v>
+      </c>
+      <c r="E112" s="9">
+        <v>12700</v>
+      </c>
+      <c r="F112"/>
+    </row>
+    <row r="113" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="10">
+        <v>9780861546732</v>
+      </c>
+      <c r="B113" s="10">
+        <v>2923080</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="D113" s="15">
+        <v>11.5</v>
+      </c>
+      <c r="E113" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F113"/>
+    </row>
+    <row r="114" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="18">
+        <v>9781836432050</v>
+      </c>
+      <c r="B114" s="18">
+        <v>2102422</v>
+      </c>
+      <c r="C114" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D114" s="20">
+        <v>11.5</v>
+      </c>
+      <c r="E114" s="21">
+        <v>22500</v>
+      </c>
+      <c r="F114" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="10">
+        <v>9780063492011</v>
+      </c>
+      <c r="B115" s="10">
+        <v>1775294</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="D115" s="15">
         <v>14.5</v>
       </c>
-      <c r="E110" s="9">
-[...13 lines deleted...]
-      <c r="D111" s="15">
+      <c r="E115" s="12">
+        <v>12500</v>
+      </c>
+      <c r="F115"/>
+    </row>
+    <row r="116" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="7">
+        <v>9798217242726</v>
+      </c>
+      <c r="B116" s="7">
+        <v>2122229</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D116" s="16">
+        <v>14.5</v>
+      </c>
+      <c r="E116" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F116"/>
+    </row>
+    <row r="117" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="10">
+        <v>9781406372151</v>
+      </c>
+      <c r="B117" s="10">
+        <v>9087974</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="D117" s="15">
         <v>11.5</v>
       </c>
-      <c r="E111" s="12">
-[...89 lines deleted...]
-      <c r="A117" s="10">
+      <c r="E117" s="12">
+        <v>22500</v>
+      </c>
+      <c r="F117"/>
+    </row>
+    <row r="118" spans="1:6" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="7">
         <v>9781774883686</v>
       </c>
-      <c r="B117" s="10">
+      <c r="B118" s="7">
         <v>2942038</v>
       </c>
-      <c r="C117" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="15">
+      <c r="C118" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D118" s="16">
         <v>12.5</v>
       </c>
-      <c r="E117" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E118" s="9">
+        <v>22500</v>
+      </c>
+      <c r="F118"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="1.7716535433070868" bottom="1.3779527559055118" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;12
 &amp;K243478Libri GmbH&amp;"-,Standard"&amp;11
 &amp;12Hamburg • Bad Hersfeld&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;K243478Libri GmbH • Friedensallee 273 • 22763 Hamburg • AG Hamburg HRB 65430
-Geschäftsführung: Alyna Wnukowsky (Sprecherin), Ulrich Vollmer
+Geschäftsführung: Hans-Peter Kübler (Sprecher), Ulrich Vollmer
 Aufsichtsratsvorsitzender: Dr. Markus Conrad&amp;R&amp;K243478&amp;P</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09e9d67c-1e3e-4152-a164-68d48eaab629" xsi:nil="true"/>